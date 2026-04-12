--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MYLENE OGLIASTRO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mylene-ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4841-7043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167635050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the genomic sequence of an iflavirus, a protoambidensovirus, and of three microviruses detected in mosquitoes (Aedes albopictus and Culex quinquefasciatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Perriat-Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (7), pp.e00263-25. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00263-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Sequencing Analysis of Virome Components, Viral Gene Expression and Antiviral RNAi Responses in Myzus persicae Aphids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sukhikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Golyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Laboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rustenholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.13199. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms252313199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence, assembly and count datasets of viruses associated to the pine processionary moth Thaumetopoea pityocampa (Denis & Schiffermüller) (Lepidoptera, Notodontidae) identified from transcriptomic high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109180. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide identification of lncRNAs associated with viral infection in Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.001827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African army ants at the forefront of virome surveillance in a remote tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Virus-like Particles Be Used as Synergistic Agent in Pest Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14050943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virion-associated nucleic acid-based metagenomics: a decade of advances in molecular characterization of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Moubset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essowè Palanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112 (11), pp.2253-2272. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-03-22-0096-RVW⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Viral: Virus-Based Biological Control Agents for Plant Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Wagemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Holtappels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojgan Rabiey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Marzachì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.21-42. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-021621-114208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the Viral Community Associated with the Alfalfa Weevil (Hypera postica) and Its Host Plant, Alfalfa (Medicago sativa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Kulikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.791. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13050791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequence of a Partitivirus Isolated from Pine Processionary Moth Eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.e00071-21. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00071-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequences of an Iteradensovirus and an Alphapermutotetra-Like Virus Identified from the Pine Processionary Moth ( Thaumetopoea pityocampa ) in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.e01163-20. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01163-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsid Proteins Are Necessary for Replication of a Parvovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cambray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (17), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00523-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the susceptibility of urban Aedes mosquitoes infected with a densovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ginibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethsabée Scheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75765-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To something, Covid is good: SFV 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.133-134. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2020.0846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and phylogeography of Culex pipiens densovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Altinli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.vez053. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/vez053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICTV Virus Taxonomy Profile: Parvoviridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Cotmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mavis Agbandje-Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Canuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Eis-Hubinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), pp.367-368. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.001212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02133263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of a Densovirus with Glycans of the Peritrophic Matrix Mediates Oral Infection of the Lepidopteran Pest Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), 21 p. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11090870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Prevalent Densovirus Discovered in Acari. Insight from Metagenomics in Viral Communities Associated with Two-Spotted Mite (Tetranychus urticae) Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celya Danzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.233. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11030233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the 17th Meeting of Plant Virology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2), pp.45-49. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2019.0767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two groups of Spodoptera exigua Hübner (Lepidoptera: Noctuidae) C-type lectins and insights into their role in defense against the densovirus JcDV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata K. Jakubowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Herrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (1), 12 p. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arch.21432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of alfalfa virus F, a new member of the genus Marafivirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev G. Nemchinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie W. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0203477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in taxonomic assignment efficiency of viral reads in metagenomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 244, pp.230-234. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of parvovirus-related sequences in an unexpected broad range of animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, 13 p. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep30880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus and calcium: an unexpected tandem to optimize insecticide efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.168-178. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the phosphatidylinositol-3-kinase/Akt/target of rapamycin pathway during ambidensovirus infection of insect cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Debaisieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dupressoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (1), pp.233-245. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.000327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les densovirus : une « massive attaque » chez les arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Salasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dupressoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2015.0589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.704. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel itera-like densovirus isolated by viral metagenomics from the sea barley Hordeum marinum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yaverkovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (6), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01196-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting the paradigm from pathogens to pathobiome: new concepts in the light of meta-omics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Citti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Franҫois Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.n/a. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2014.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densovirus Crosses the Insect Midgut by Transcytosis and Disturbs the Epithelial Barrier Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Gosselin Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cermenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (22), pp.12380 - 12391. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01396-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Amino Acids of an Insect Densovirus Capsid Determine Midgut Tropism and Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Multeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morena Casartelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (10), pp.5937 - 5941. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.06839-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenesis of Junonia coenia densovirus in Spodoptera frugiperda: A route of infection that leads to hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Multeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 403 (2), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densovirus infectious pathway requires clathrin-mediated endocytosis followed by trafficking to the nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran?oise-Xavi?re Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (9), pp.4678-4689. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02401-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitellogenin mRNA expression in Cherax quadricarinatus during secondary vitellogenic at first maturation females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Serrano-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meliza Gutiérrez-Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Mejía-Ruíz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (1), pp.17-21. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.20157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation pattern of ESTs from Spodoptera frugiperda Sf9 cells and analysis of the ribosomal protein genes reveal insect specific features and unexpectedly low codon usage bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duonor-Cérutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the cDNA encoding the 90 kDa heat-shock protein in the Lepidoptera Bombyx mori and Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Pommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasuei Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 271, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Use of CREB Binding Protein-Coactivator Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riki Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kalafus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrissa Kioussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 279 (5351), pp.700-703. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.279.5351.700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of transcriptional activation by retinoic acid receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Glass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25 (2), pp.602-605. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bst0250602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxisome proliferator-activated receptors and retinoic acid receptors differentially control the interactions of retinoid X receptor heterodimers with ligands, coactivators, and corepressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Direnzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Söderstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ricote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (4), pp.2166-2176. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.17.4.2166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between baculovirus polyhedrin and p10 gene expression during infection of insect cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 67 (5), pp.2664-2671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Once upon a time, the VANA story based on the review &amp;quot;virion-associated nucleic acid-based metagenomics : a decade of advances in molecular characterization of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Moubset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essowé Palanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFV; SFP; RIVOC; IRD; INRAE; CNRS; CIRAD; Agropolis, Jan 2023, Aussois, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fourmis légionnaires du genre Dorylus dans la caractérisation du virome de l’écosystème forestier tropical et la surveillance active des zoonoses virales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur les maladies zoonotiques émergentes et réémergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation mondiale de la santé animale (OMSA); Institut Pasteur; Institut de Recherche pour le Développement (IRD); Centre de coopération internationale en recherche agronomique pour le développement (CIRAD), Oct 2023, Mbour, Sénégal. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">from boots on the ground to nucleotides in the sequencer: Advances in the study of plant virus ecology using plant virus metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPP; SFP, Aug 2023, Lyon, France. p. 1081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open the door' ou comment de tout petits virus peuvent franchir la matrice péritrophique intestinale lors de l'infection orale de l'insecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guerardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Virologie, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les longs ARNs non codant : de nouveaux régulateurs de l’immunité chez les lépidoptères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID-ImmunInv2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le densovirus du moustique Culex pipiens (CpDV) est transmis verticalement avec la bactérie endosymbiotique Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Altinli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de virologie, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of viral communities associated with lepidoptera : A study of Thaumetopoea pityocampa (Notodontidae) and the European corn borer species complex Ostrinia nubilalis / O. scapulalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Rhode Island. Kingston, USA. National Centre for Scientific Research Demokritos (NCSR Demokritos), GRC., Aug 2018, Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and vertical transmission of Culex pipiens densovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Altinli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koray Ergunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiz Gunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Alten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Parvovirus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed long non-coding RNAs (lncRNAs) in response to viral infection in S. frugiperda hemocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kolympari, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and characterisation of viral biocontrol candidates: viromics contribution to plant protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics 2024 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’odyssée des densovirus à travers la matrice péritrophique des insectes ravageurs de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Schatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Brussels, Belgique. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and composition of arthropod pests' viral communities, and insights about pest viruses distribution in arthropod communities. [P.08]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Kulikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France. INRA, pp.67-67, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed long non-coding RNAs (lncRNAs) in response to viral infection in S. frugiperda hemocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kolympari, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral Metagenomics Approaches for High-Resolution Screening of Multiplexed Arthropod and Plant Viral Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viral Metagenomics: Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1746, Humana Press Inc., 217 p., 2018, Methods in Molecular Biology, 978-1-4939-7683-6; 978-1-4939-7682-9. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7683-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted viral communities between Aedes albopictus and Culex quinquefasciatus in La Rėunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Perriat-Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPSID PROTEINS ARE NECESSARY FOR REPLICATION OF A DENSOVIRUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cambray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MYLENE OGLIASTRO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mylene-ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4841-7043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167635050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the genomic sequence of an iflavirus, a protoambidensovirus, and of three microviruses detected in mosquitoes (Aedes albopictus and Culex quinquefasciatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Perriat-Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (7), pp.e00263-25. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00263-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Sequencing Analysis of Virome Components, Viral Gene Expression and Antiviral RNAi Responses in Myzus persicae Aphids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sukhikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Golyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Laboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rustenholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.13199. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms252313199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence, assembly and count datasets of viruses associated to the pine processionary moth Thaumetopoea pityocampa (Denis & Schiffermüller) (Lepidoptera, Notodontidae) identified from transcriptomic high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109180. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide identification of lncRNAs associated with viral infection in Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.001827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African army ants at the forefront of virome surveillance in a remote tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Virus-like Particles Be Used as Synergistic Agent in Pest Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14050943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virion-associated nucleic acid-based metagenomics: a decade of advances in molecular characterization of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Moubset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essowè Palanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112 (11), pp.2253-2272. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-03-22-0096-RVW⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Viral: Virus-Based Biological Control Agents for Plant Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Wagemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Holtappels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojgan Rabiey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Marzachì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.21-42. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-021621-114208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the Viral Community Associated with the Alfalfa Weevil (Hypera postica) and Its Host Plant, Alfalfa (Medicago sativa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Kulikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.791. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13050791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequence of a Partitivirus Isolated from Pine Processionary Moth Eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.e00071-21. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00071-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequences of an Iteradensovirus and an Alphapermutotetra-Like Virus Identified from the Pine Processionary Moth ( Thaumetopoea pityocampa ) in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.e01163-20. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01163-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsid Proteins Are Necessary for Replication of a Parvovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cambray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (17), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00523-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To something, Covid is good: SFV 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.133-134. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2020.0846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the susceptibility of urban Aedes mosquitoes infected with a densovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ginibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethsabée Scheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75765-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the 17th Meeting of Plant Virology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2), pp.45-49. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2019.0767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Prevalent Densovirus Discovered in Acari. Insight from Metagenomics in Viral Communities Associated with Two-Spotted Mite (Tetranychus urticae) Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celya Danzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.233. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11030233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and phylogeography of Culex pipiens densovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Altinli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.vez053. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/vez053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICTV Virus Taxonomy Profile: Parvoviridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Cotmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mavis Agbandje-Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Canuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Eis-Hubinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), pp.367-368. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.001212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02133263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of a Densovirus with Glycans of the Peritrophic Matrix Mediates Oral Infection of the Lepidopteran Pest Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), 21 p. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11090870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two groups of Spodoptera exigua Hübner (Lepidoptera: Noctuidae) C-type lectins and insights into their role in defense against the densovirus JcDV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata K. Jakubowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Herrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (1), 12 p. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arch.21432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in taxonomic assignment efficiency of viral reads in metagenomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 244, pp.230-234. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of alfalfa virus F, a new member of the genus Marafivirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev G. Nemchinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie W. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0203477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus and calcium: an unexpected tandem to optimize insecticide efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.168-178. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the phosphatidylinositol-3-kinase/Akt/target of rapamycin pathway during ambidensovirus infection of insect cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Debaisieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dupressoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (1), pp.233-245. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.000327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of parvovirus-related sequences in an unexpected broad range of animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, 13 p. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep30880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les densovirus : une « massive attaque » chez les arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Salasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dupressoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2015.0589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.704. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel itera-like densovirus isolated by viral metagenomics from the sea barley Hordeum marinum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yaverkovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (6), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01196-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting the paradigm from pathogens to pathobiome: new concepts in the light of meta-omics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Citti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Franҫois Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.n/a. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2014.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densovirus Crosses the Insect Midgut by Transcytosis and Disturbs the Epithelial Barrier Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Gosselin Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cermenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (22), pp.12380 - 12391. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01396-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Amino Acids of an Insect Densovirus Capsid Determine Midgut Tropism and Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Multeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morena Casartelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (10), pp.5937 - 5941. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.06839-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenesis of Junonia coenia densovirus in Spodoptera frugiperda: A route of infection that leads to hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Multeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 403 (2), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densovirus infectious pathway requires clathrin-mediated endocytosis followed by trafficking to the nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran?oise-Xavi?re Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (9), pp.4678-4689. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02401-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitellogenin mRNA expression in Cherax quadricarinatus during secondary vitellogenic at first maturation females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Serrano-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meliza Gutiérrez-Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Mejía-Ruíz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (1), pp.17-21. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.20157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation pattern of ESTs from Spodoptera frugiperda Sf9 cells and analysis of the ribosomal protein genes reveal insect specific features and unexpectedly low codon usage bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duonor-Cérutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the cDNA encoding the 90 kDa heat-shock protein in the Lepidoptera Bombyx mori and Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Pommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasuei Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 271, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Use of CREB Binding Protein-Coactivator Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riki Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kalafus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrissa Kioussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 279 (5351), pp.700-703. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.279.5351.700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxisome proliferator-activated receptors and retinoic acid receptors differentially control the interactions of retinoid X receptor heterodimers with ligands, coactivators, and corepressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Direnzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Söderstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ricote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (4), pp.2166-2176. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.17.4.2166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of transcriptional activation by retinoic acid receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Glass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25 (2), pp.602-605. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bst0250602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between baculovirus polyhedrin and p10 gene expression during infection of insect cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 67 (5), pp.2664-2671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fourmis légionnaires du genre Dorylus dans la caractérisation du virome de l’écosystème forestier tropical et la surveillance active des zoonoses virales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur les maladies zoonotiques émergentes et réémergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation mondiale de la santé animale (OMSA); Institut Pasteur; Institut de Recherche pour le Développement (IRD); Centre de coopération internationale en recherche agronomique pour le développement (CIRAD), Oct 2023, Mbour, Sénégal. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Once upon a time, the VANA story based on the review &amp;quot;virion-associated nucleic acid-based metagenomics : a decade of advances in molecular characterization of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Moubset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essowé Palanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFV; SFP; RIVOC; IRD; INRAE; CNRS; CIRAD; Agropolis, Jan 2023, Aussois, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">from boots on the ground to nucleotides in the sequencer: Advances in the study of plant virus ecology using plant virus metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPP; SFP, Aug 2023, Lyon, France. p. 1081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open the door' ou comment de tout petits virus peuvent franchir la matrice péritrophique intestinale lors de l'infection orale de l'insecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guerardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Virologie, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les longs ARNs non codant : de nouveaux régulateurs de l’immunité chez les lépidoptères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID-ImmunInv2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le densovirus du moustique Culex pipiens (CpDV) est transmis verticalement avec la bactérie endosymbiotique Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Altinli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de virologie, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and vertical transmission of Culex pipiens densovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Altinli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koray Ergunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiz Gunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Alten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Parvovirus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of viral communities associated with lepidoptera : A study of Thaumetopoea pityocampa (Notodontidae) and the European corn borer species complex Ostrinia nubilalis / O. scapulalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Rhode Island. Kingston, USA. National Centre for Scientific Research Demokritos (NCSR Demokritos), GRC., Aug 2018, Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed long non-coding RNAs (lncRNAs) in response to viral infection in S. frugiperda hemocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kolympari, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and characterisation of viral biocontrol candidates: viromics contribution to plant protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics 2024 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’odyssée des densovirus à travers la matrice péritrophique des insectes ravageurs de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Schatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Brussels, Belgique. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and composition of arthropod pests' viral communities, and insights about pest viruses distribution in arthropod communities. [P.08]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Kulikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France. INRA, pp.67-67, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed long non-coding RNAs (lncRNAs) in response to viral infection in S. frugiperda hemocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kolympari, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral Metagenomics Approaches for High-Resolution Screening of Multiplexed Arthropod and Plant Viral Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viral Metagenomics: Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1746, Humana Press Inc., 217 p., 2018, Methods in Molecular Biology, 978-1-4939-7683-6; 978-1-4939-7682-9. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7683-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted viral communities between Aedes albopictus and Culex quinquefasciatus in La Rėunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Perriat-Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPSID PROTEINS ARE NECESSARY FOR REPLICATION OF A DENSOVIRUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cambray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D8A672F"/>
+    <w:nsid w:val="31AE47C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mylene-ogliastro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4841-7043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167635050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155756v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mutuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perriat-Sanguinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00263-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sukhikh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Golyaev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Streiff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109180" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001827" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fritz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reggiardo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Claude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.249" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deshayes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Apaire-Marchais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14050943" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Moubset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maclot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#232; Palanga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-22-0096-RVW" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wagemans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Holtappels" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Vainio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Rabiey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marzach&#236;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-021621-114208" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247676v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Kulikowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050791" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180502v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00071-21" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01163-20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cambray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00523-21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rossignol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ginibre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethsab&#233;e Scheid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75765-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dimitrova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2020.0846" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965158v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Altinli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Courcelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez053" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02133263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Cotmore" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavis Agbandje-Mckenna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Canuti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chiorini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Eis-Hubinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001212" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gasmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11090870" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Duncan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Rodrigues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celya Danzelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11030233" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167528v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0767" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gasmi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata K. Jakubowska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ferr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Herrero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.21432" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918048v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev G. Nemchinov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie W. Hammond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203477" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.11.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511996v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gayral" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30880" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388784v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raymond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12377" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T60Q8FT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837297v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salasc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Debaisieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dupressoir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000327" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Salasc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0589" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837275v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaverkovski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01196-14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153583v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#1195;ois Cosson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00029" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837252v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gosselin Grenet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Castelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cermenati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01396-13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646333v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Multeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Froissart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morena Casartelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06839-11" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665665v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.04.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661430v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vendeville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran?oise-Xavi?re Jousset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Devise" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02401-08" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735667v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Serrano-Pinto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Landais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Ogliastro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meliza Guti&#233;rrez-Ayala" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Mej&#237;a-Ru&#237;z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20157" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVGRWWVG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674127v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duonor-C&#233;rutti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimada" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fournier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675968v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pommet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasuei Mita" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nohata" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735676v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riki Kurokawa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kalafus" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrissa Kioussi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Xu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.279.5351.700" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735821v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glass" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosenfeld" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rose" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kurokawa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kamel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0250602" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735675v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Direnzo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S&#246;derstrom" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kurokawa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ricote" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.17.4.2166" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabihi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Devauchelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180357v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#233; Palanga" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994411v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182149v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950431v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Clouet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241988v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Joun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clouet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950439v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soms" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154688v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950451v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koray Ergunay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Gunay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Alten" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988642v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486313v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Francois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950458v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Schatt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sobry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173711v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245358v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154687v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7683-6_7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777812v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941787v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mylene-ogliastro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4841-7043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167635050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155756v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mutuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perriat-Sanguinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00263-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sukhikh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Golyaev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Streiff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109180" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001827" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fritz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reggiardo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Claude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.249" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deshayes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Apaire-Marchais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14050943" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Moubset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maclot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#232; Palanga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-22-0096-RVW" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wagemans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Holtappels" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Vainio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Rabiey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marzach&#236;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-021621-114208" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247676v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Kulikowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050791" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180502v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00071-21" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01163-20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cambray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00523-21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493374v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dimitrova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilmer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2020.0846" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rossignol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ginibre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethsab&#233;e Scheid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75765-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0767" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Duncan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Rodrigues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celya Danzelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11030233" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Altinli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Courcelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02133263v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Cotmore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavis Agbandje-Mckenna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Canuti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chiorini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Eis-Hubinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001212" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320559v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gasmi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11090870" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gasmi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata K. Jakubowska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ferr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Herrero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.21432" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.11.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918048v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev G. Nemchinov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie W. Hammond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203477" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raymond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12377" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T60Q8FT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salasc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Debaisieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dupressoir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000327" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511996v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gayral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30880" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Salasc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0589" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837275v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaverkovski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01196-14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153583v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#1195;ois Cosson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00029" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837252v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gosselin Grenet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Castelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cermenati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01396-13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646333v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Multeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Froissart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morena Casartelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06839-11" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665665v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.04.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661430v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vendeville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran?oise-Xavi?re Jousset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Devise" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02401-08" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735667v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Serrano-Pinto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Landais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Ogliastro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meliza Guti&#233;rrez-Ayala" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Mej&#237;a-Ru&#237;z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20157" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVGRWWVG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674127v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duonor-C&#233;rutti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimada" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fournier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675968v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pommet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasuei Mita" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nohata" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735676v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riki Kurokawa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kalafus" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrissa Kioussi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Xu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.279.5351.700" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735675v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Direnzo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S&#246;derstrom" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kurokawa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ricote" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.17.4.2166" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735821v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glass" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosenfeld" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rose" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kurokawa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kamel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0250602" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabihi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Devauchelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994411v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180357v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#233; Palanga" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182149v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950431v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Clouet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241988v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Joun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clouet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950439v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soms" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950451v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koray Ergunay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Gunay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Alten" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154688v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988642v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486313v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Francois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950458v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Schatt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sobry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173711v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245358v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154687v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7683-6_7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777812v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941787v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>