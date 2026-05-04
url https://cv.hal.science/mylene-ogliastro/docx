--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MYLENE OGLIASTRO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mylene-ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4841-7043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167635050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the genomic sequence of an iflavirus, a protoambidensovirus, and of three microviruses detected in mosquitoes (Aedes albopictus and Culex quinquefasciatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Perriat-Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (7), pp.e00263-25. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00263-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Sequencing Analysis of Virome Components, Viral Gene Expression and Antiviral RNAi Responses in Myzus persicae Aphids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sukhikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Golyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Laboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rustenholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.13199. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms252313199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence, assembly and count datasets of viruses associated to the pine processionary moth Thaumetopoea pityocampa (Denis & Schiffermüller) (Lepidoptera, Notodontidae) identified from transcriptomic high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109180. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide identification of lncRNAs associated with viral infection in Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.001827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African army ants at the forefront of virome surveillance in a remote tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Virus-like Particles Be Used as Synergistic Agent in Pest Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14050943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virion-associated nucleic acid-based metagenomics: a decade of advances in molecular characterization of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Moubset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essowè Palanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112 (11), pp.2253-2272. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-03-22-0096-RVW⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Viral: Virus-Based Biological Control Agents for Plant Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Wagemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Holtappels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojgan Rabiey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Marzachì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.21-42. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-021621-114208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the Viral Community Associated with the Alfalfa Weevil (Hypera postica) and Its Host Plant, Alfalfa (Medicago sativa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Kulikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.791. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13050791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequence of a Partitivirus Isolated from Pine Processionary Moth Eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.e00071-21. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00071-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequences of an Iteradensovirus and an Alphapermutotetra-Like Virus Identified from the Pine Processionary Moth ( Thaumetopoea pityocampa ) in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.e01163-20. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01163-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsid Proteins Are Necessary for Replication of a Parvovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cambray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (17), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00523-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To something, Covid is good: SFV 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.133-134. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2020.0846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the susceptibility of urban Aedes mosquitoes infected with a densovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ginibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethsabée Scheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75765-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the 17th Meeting of Plant Virology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2), pp.45-49. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2019.0767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Prevalent Densovirus Discovered in Acari. Insight from Metagenomics in Viral Communities Associated with Two-Spotted Mite (Tetranychus urticae) Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celya Danzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.233. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11030233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and phylogeography of Culex pipiens densovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Altinli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.vez053. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/vez053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICTV Virus Taxonomy Profile: Parvoviridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Cotmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mavis Agbandje-Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Canuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Eis-Hubinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), pp.367-368. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.001212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02133263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of a Densovirus with Glycans of the Peritrophic Matrix Mediates Oral Infection of the Lepidopteran Pest Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), 21 p. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11090870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two groups of Spodoptera exigua Hübner (Lepidoptera: Noctuidae) C-type lectins and insights into their role in defense against the densovirus JcDV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata K. Jakubowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Herrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (1), 12 p. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arch.21432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in taxonomic assignment efficiency of viral reads in metagenomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 244, pp.230-234. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of alfalfa virus F, a new member of the genus Marafivirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev G. Nemchinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie W. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0203477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus and calcium: an unexpected tandem to optimize insecticide efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.168-178. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the phosphatidylinositol-3-kinase/Akt/target of rapamycin pathway during ambidensovirus infection of insect cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Debaisieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dupressoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (1), pp.233-245. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.000327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of parvovirus-related sequences in an unexpected broad range of animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, 13 p. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep30880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les densovirus : une « massive attaque » chez les arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Salasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dupressoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2015.0589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.704. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel itera-like densovirus isolated by viral metagenomics from the sea barley Hordeum marinum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yaverkovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (6), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01196-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting the paradigm from pathogens to pathobiome: new concepts in the light of meta-omics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Citti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Franҫois Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.n/a. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2014.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densovirus Crosses the Insect Midgut by Transcytosis and Disturbs the Epithelial Barrier Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Gosselin Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cermenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (22), pp.12380 - 12391. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01396-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Amino Acids of an Insect Densovirus Capsid Determine Midgut Tropism and Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Multeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morena Casartelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (10), pp.5937 - 5941. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.06839-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenesis of Junonia coenia densovirus in Spodoptera frugiperda: A route of infection that leads to hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Multeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 403 (2), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densovirus infectious pathway requires clathrin-mediated endocytosis followed by trafficking to the nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran?oise-Xavi?re Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (9), pp.4678-4689. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02401-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitellogenin mRNA expression in Cherax quadricarinatus during secondary vitellogenic at first maturation females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Serrano-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meliza Gutiérrez-Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Mejía-Ruíz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (1), pp.17-21. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.20157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation pattern of ESTs from Spodoptera frugiperda Sf9 cells and analysis of the ribosomal protein genes reveal insect specific features and unexpectedly low codon usage bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duonor-Cérutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the cDNA encoding the 90 kDa heat-shock protein in the Lepidoptera Bombyx mori and Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Pommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasuei Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 271, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Use of CREB Binding Protein-Coactivator Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riki Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kalafus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrissa Kioussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 279 (5351), pp.700-703. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.279.5351.700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxisome proliferator-activated receptors and retinoic acid receptors differentially control the interactions of retinoid X receptor heterodimers with ligands, coactivators, and corepressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Direnzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Söderstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ricote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (4), pp.2166-2176. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.17.4.2166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of transcriptional activation by retinoic acid receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Glass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25 (2), pp.602-605. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bst0250602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between baculovirus polyhedrin and p10 gene expression during infection of insect cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 67 (5), pp.2664-2671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fourmis légionnaires du genre Dorylus dans la caractérisation du virome de l’écosystème forestier tropical et la surveillance active des zoonoses virales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur les maladies zoonotiques émergentes et réémergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation mondiale de la santé animale (OMSA); Institut Pasteur; Institut de Recherche pour le Développement (IRD); Centre de coopération internationale en recherche agronomique pour le développement (CIRAD), Oct 2023, Mbour, Sénégal. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Once upon a time, the VANA story based on the review &amp;quot;virion-associated nucleic acid-based metagenomics : a decade of advances in molecular characterization of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Moubset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essowé Palanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFV; SFP; RIVOC; IRD; INRAE; CNRS; CIRAD; Agropolis, Jan 2023, Aussois, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">from boots on the ground to nucleotides in the sequencer: Advances in the study of plant virus ecology using plant virus metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPP; SFP, Aug 2023, Lyon, France. p. 1081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open the door' ou comment de tout petits virus peuvent franchir la matrice péritrophique intestinale lors de l'infection orale de l'insecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guerardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Virologie, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les longs ARNs non codant : de nouveaux régulateurs de l’immunité chez les lépidoptères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID-ImmunInv2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le densovirus du moustique Culex pipiens (CpDV) est transmis verticalement avec la bactérie endosymbiotique Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Altinli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de virologie, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and vertical transmission of Culex pipiens densovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Altinli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koray Ergunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiz Gunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Alten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Parvovirus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of viral communities associated with lepidoptera : A study of Thaumetopoea pityocampa (Notodontidae) and the European corn borer species complex Ostrinia nubilalis / O. scapulalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Rhode Island. Kingston, USA. National Centre for Scientific Research Demokritos (NCSR Demokritos), GRC., Aug 2018, Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed long non-coding RNAs (lncRNAs) in response to viral infection in S. frugiperda hemocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kolympari, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and characterisation of viral biocontrol candidates: viromics contribution to plant protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics 2024 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’odyssée des densovirus à travers la matrice péritrophique des insectes ravageurs de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Schatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Brussels, Belgique. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and composition of arthropod pests' viral communities, and insights about pest viruses distribution in arthropod communities. [P.08]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Kulikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France. INRA, pp.67-67, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed long non-coding RNAs (lncRNAs) in response to viral infection in S. frugiperda hemocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kolympari, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral Metagenomics Approaches for High-Resolution Screening of Multiplexed Arthropod and Plant Viral Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viral Metagenomics: Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1746, Humana Press Inc., 217 p., 2018, Methods in Molecular Biology, 978-1-4939-7683-6; 978-1-4939-7682-9. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7683-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted viral communities between Aedes albopictus and Culex quinquefasciatus in La Rėunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Perriat-Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPSID PROTEINS ARE NECESSARY FOR REPLICATION OF A DENSOVIRUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cambray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MYLENE OGLIASTRO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mylene-ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4841-7043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167635050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the genomic sequence of an iflavirus, a protoambidensovirus, and of three microviruses detected in mosquitoes (Aedes albopictus and Culex quinquefasciatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Perriat-Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (7), pp.e00263-25. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00263-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Sequencing Analysis of Virome Components, Viral Gene Expression and Antiviral RNAi Responses in Myzus persicae Aphids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sukhikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Golyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Laboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rustenholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.13199. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms252313199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide identification of lncRNAs associated with viral infection in Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (2), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.001827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence, assembly and count datasets of viruses associated to the pine processionary moth Thaumetopoea pityocampa (Denis & Schiffermüller) (Lepidoptera, Notodontidae) identified from transcriptomic high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109180. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African army ants at the forefront of virome surveillance in a remote tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Virus-like Particles Be Used as Synergistic Agent in Pest Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14050943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Viral: Virus-Based Biological Control Agents for Plant Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Wagemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Holtappels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojgan Rabiey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Marzachì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.21-42. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-021621-114208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virion-associated nucleic acid-based metagenomics: a decade of advances in molecular characterization of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Moubset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essowè Palanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112 (11), pp.2253-2272. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-03-22-0096-RVW⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the Viral Community Associated with the Alfalfa Weevil (Hypera postica) and Its Host Plant, Alfalfa (Medicago sativa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Kulikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.791. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13050791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequence of a Partitivirus Isolated from Pine Processionary Moth Eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.e00071-21. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00071-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequences of an Iteradensovirus and an Alphapermutotetra-Like Virus Identified from the Pine Processionary Moth ( Thaumetopoea pityocampa ) in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.e01163-20. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01163-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsid Proteins Are Necessary for Replication of a Parvovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cambray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (17), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00523-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the susceptibility of urban Aedes mosquitoes infected with a densovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ginibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethsabée Scheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75765-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To something, Covid is good: SFV 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.133-134. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2020.0846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICTV Virus Taxonomy Profile: Parvoviridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Cotmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mavis Agbandje-Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Canuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Eis-Hubinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), pp.367-368. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.001212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02133263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and phylogeography of Culex pipiens densovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Altinli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.vez053. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/vez053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of a Densovirus with Glycans of the Peritrophic Matrix Mediates Oral Infection of the Lepidopteran Pest Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), 21 p. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11090870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Prevalent Densovirus Discovered in Acari. Insight from Metagenomics in Viral Communities Associated with Two-Spotted Mite (Tetranychus urticae) Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celya Danzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.233. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11030233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the 17th Meeting of Plant Virology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2), pp.45-49. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2019.0767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two groups of Spodoptera exigua Hübner (Lepidoptera: Noctuidae) C-type lectins and insights into their role in defense against the densovirus JcDV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata K. Jakubowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Herrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (1), 12 p. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arch.21432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of alfalfa virus F, a new member of the genus Marafivirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev G. Nemchinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie W. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0203477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in taxonomic assignment efficiency of viral reads in metagenomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 244, pp.230-234. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of parvovirus-related sequences in an unexpected broad range of animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, 13 p. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep30880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the phosphatidylinositol-3-kinase/Akt/target of rapamycin pathway during ambidensovirus infection of insect cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Salasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Debaisieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dupressoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (1), pp.233-245. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.000327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus and calcium: an unexpected tandem to optimize insecticide efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.168-178. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les densovirus : une « massive attaque » chez les arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Salasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dupressoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2015.0589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.704. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel itera-like densovirus isolated by viral metagenomics from the sea barley Hordeum marinum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yaverkovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (6), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01196-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting the paradigm from pathogens to pathobiome: new concepts in the light of meta-omics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Citti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Franҫois Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.n/a. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2014.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densovirus Crosses the Insect Midgut by Transcytosis and Disturbs the Epithelial Barrier Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Gosselin Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cermenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (22), pp.12380 - 12391. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01396-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Amino Acids of an Insect Densovirus Capsid Determine Midgut Tropism and Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Multeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morena Casartelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (10), pp.5937 - 5941. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.06839-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenesis of Junonia coenia densovirus in Spodoptera frugiperda: A route of infection that leads to hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Multeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 403 (2), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densovirus infectious pathway requires clathrin-mediated endocytosis followed by trafficking to the nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran?oise-Xavi?re Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (9), pp.4678-4689. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02401-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitellogenin mRNA expression in Cherax quadricarinatus during secondary vitellogenic at first maturation females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Serrano-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meliza Gutiérrez-Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Mejía-Ruíz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (1), pp.17-21. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.20157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation pattern of ESTs from Spodoptera frugiperda Sf9 cells and analysis of the ribosomal protein genes reveal insect specific features and unexpectedly low codon usage bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duonor-Cérutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the cDNA encoding the 90 kDa heat-shock protein in the Lepidoptera Bombyx mori and Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Pommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasuei Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 271, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Use of CREB Binding Protein-Coactivator Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riki Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kalafus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrissa Kioussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 279 (5351), pp.700-703. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.279.5351.700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of transcriptional activation by retinoic acid receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Glass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25 (2), pp.602-605. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bst0250602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxisome proliferator-activated receptors and retinoic acid receptors differentially control the interactions of retinoid X receptor heterodimers with ligands, coactivators, and corepressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Direnzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Söderstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ricote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (4), pp.2166-2176. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.17.4.2166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between baculovirus polyhedrin and p10 gene expression during infection of insect cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 67 (5), pp.2664-2671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Once upon a time, the VANA story based on the review &amp;quot;virion-associated nucleic acid-based metagenomics : a decade of advances in molecular characterization of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Moubset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essowé Palanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFV; SFP; RIVOC; IRD; INRAE; CNRS; CIRAD; Agropolis, Jan 2023, Aussois, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fourmis légionnaires du genre Dorylus dans la caractérisation du virome de l’écosystème forestier tropical et la surveillance active des zoonoses virales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur les maladies zoonotiques émergentes et réémergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation mondiale de la santé animale (OMSA); Institut Pasteur; Institut de Recherche pour le Développement (IRD); Centre de coopération internationale en recherche agronomique pour le développement (CIRAD), Oct 2023, Mbour, Sénégal. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">from boots on the ground to nucleotides in the sequencer: Advances in the study of plant virus ecology using plant virus metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPP; SFP, Aug 2023, Lyon, France. p. 1081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open the door' ou comment de tout petits virus peuvent franchir la matrice péritrophique intestinale lors de l'infection orale de l'insecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guerardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Virologie, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les longs ARNs non codant : de nouveaux régulateurs de l’immunité chez les lépidoptères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID-ImmunInv2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le densovirus du moustique Culex pipiens (CpDV) est transmis verticalement avec la bactérie endosymbiotique Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Altinli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de virologie, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed long non-coding RNAs (lncRNAs) in response to viral infection in S. frugiperda hemocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kolympari, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and vertical transmission of Culex pipiens densovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Altinli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koray Ergunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiz Gunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Alten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Parvovirus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of viral communities associated with lepidoptera : A study of Thaumetopoea pityocampa (Notodontidae) and the European corn borer species complex Ostrinia nubilalis / O. scapulalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Rhode Island. Kingston, USA. National Centre for Scientific Research Demokritos (NCSR Demokritos), GRC., Aug 2018, Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and characterisation of viral biocontrol candidates: viromics contribution to plant protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics 2024 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’odyssée des densovirus à travers la matrice péritrophique des insectes ravageurs de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Schatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Brussels, Belgique. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and composition of arthropod pests' viral communities, and insights about pest viruses distribution in arthropod communities. [P.08]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Kulikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France. INRA, pp.67-67, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed long non-coding RNAs (lncRNAs) in response to viral infection in S. frugiperda hemocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kolympari, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral Metagenomics Approaches for High-Resolution Screening of Multiplexed Arthropod and Plant Viral Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viral Metagenomics: Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1746, Humana Press Inc., 217 p., 2018, Methods in Molecular Biology, 978-1-4939-7683-6; 978-1-4939-7682-9. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7683-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted viral communities between Aedes albopictus and Culex quinquefasciatus in La Rėunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Perriat-Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPSID PROTEINS ARE NECESSARY FOR REPLICATION OF A DENSOVIRUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cambray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31AE47C9"/>
+    <w:nsid w:val="5D9B2886"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mylene-ogliastro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4841-7043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167635050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155756v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mutuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perriat-Sanguinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00263-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sukhikh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Golyaev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Streiff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109180" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001827" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fritz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reggiardo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Claude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.249" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deshayes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Apaire-Marchais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14050943" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Moubset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maclot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#232; Palanga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-22-0096-RVW" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wagemans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Holtappels" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Vainio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Rabiey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marzach&#236;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-021621-114208" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247676v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Kulikowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050791" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180502v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00071-21" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01163-20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cambray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00523-21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493374v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dimitrova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilmer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2020.0846" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rossignol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ginibre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethsab&#233;e Scheid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75765-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0767" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Duncan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Rodrigues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celya Danzelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11030233" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Altinli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Courcelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02133263v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Cotmore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavis Agbandje-Mckenna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Canuti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chiorini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Eis-Hubinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001212" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320559v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gasmi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11090870" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gasmi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata K. Jakubowska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ferr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Herrero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.21432" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.11.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918048v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev G. Nemchinov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie W. Hammond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203477" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raymond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12377" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T60Q8FT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salasc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Debaisieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dupressoir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000327" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511996v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gayral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30880" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Salasc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0589" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837275v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaverkovski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01196-14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153583v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#1195;ois Cosson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00029" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837252v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gosselin Grenet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Castelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cermenati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01396-13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646333v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Multeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Froissart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morena Casartelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06839-11" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665665v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.04.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661430v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vendeville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran?oise-Xavi?re Jousset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Devise" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02401-08" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735667v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Serrano-Pinto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Landais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Ogliastro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meliza Guti&#233;rrez-Ayala" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Mej&#237;a-Ru&#237;z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20157" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVGRWWVG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674127v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duonor-C&#233;rutti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimada" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fournier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675968v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pommet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasuei Mita" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nohata" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735676v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riki Kurokawa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kalafus" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrissa Kioussi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Xu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.279.5351.700" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735675v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Direnzo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S&#246;derstrom" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kurokawa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ricote" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.17.4.2166" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735821v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glass" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosenfeld" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rose" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kurokawa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kamel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0250602" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabihi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Devauchelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994411v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180357v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#233; Palanga" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182149v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950431v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Clouet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241988v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Joun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clouet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950439v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soms" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950451v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koray Ergunay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Gunay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Alten" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154688v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988642v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486313v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Francois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950458v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Schatt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sobry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173711v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245358v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154687v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7683-6_7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777812v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941787v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mylene-ogliastro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4841-7043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167635050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155756v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mutuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perriat-Sanguinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00263-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sukhikh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Golyaev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001827" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Streiff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109180" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fritz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reggiardo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Claude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.249" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deshayes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Apaire-Marchais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14050943" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wagemans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Holtappels" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Vainio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Rabiey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marzach&#236;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-021621-114208" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Moubset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maclot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#232; Palanga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-22-0096-RVW" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247676v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Kulikowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050791" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180502v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00071-21" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01163-20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cambray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00523-21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rossignol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ginibre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethsab&#233;e Scheid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75765-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dimitrova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2020.0846" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02133263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Cotmore" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavis Agbandje-Mckenna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Canuti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chiorini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Eis-Hubinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001212" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Altinli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Courcelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gasmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11090870" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Duncan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Rodrigues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celya Danzelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11030233" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167528v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0767" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gasmi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata K. Jakubowska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ferr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Herrero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.21432" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918048v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev G. Nemchinov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie W. Hammond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203477" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.11.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511996v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gayral" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30880" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837297v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Salasc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Debaisieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dupressoir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000327" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raymond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12377" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T60Q8FT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0589" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837275v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaverkovski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01196-14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153583v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#1195;ois Cosson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gosselin Grenet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Castelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cermenati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01396-13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646333v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Multeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Froissart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morena Casartelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06839-11" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.04.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661430v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vendeville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran?oise-Xavi?re Jousset" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Devise" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02401-08" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735667v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Serrano-Pinto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Landais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Ogliastro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meliza Guti&#233;rrez-Ayala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Mej&#237;a-Ru&#237;z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20157" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVGRWWVG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674127v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duonor-C&#233;rutti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimada" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fournier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675968v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pommet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasuei Mita" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nohata" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riki Kurokawa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kalafus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrissa Kioussi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Xu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.279.5351.700" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735821v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glass" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosenfeld" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rose" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kurokawa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kamel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0250602" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735675v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Direnzo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S&#246;derstrom" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kurokawa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ricote" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.17.4.2166" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699792v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabihi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Devauchelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180357v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#233; Palanga" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994411v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182149v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950431v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Clouet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241988v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Joun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clouet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950439v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soms" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988642v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950451v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koray Ergunay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Gunay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Alten" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154688v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Francois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950458v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Schatt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sobry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173711v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245358v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154687v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7683-6_7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777812v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941787v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>