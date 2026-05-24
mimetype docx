--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MYLENE OGLIASTRO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mylene-ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4841-7043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167635050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the genomic sequence of an iflavirus, a protoambidensovirus, and of three microviruses detected in mosquitoes (Aedes albopictus and Culex quinquefasciatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Perriat-Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (7), pp.e00263-25. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00263-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Sequencing Analysis of Virome Components, Viral Gene Expression and Antiviral RNAi Responses in Myzus persicae Aphids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sukhikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Golyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Laboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rustenholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.13199. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms252313199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide identification of lncRNAs associated with viral infection in Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (2), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.001827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence, assembly and count datasets of viruses associated to the pine processionary moth Thaumetopoea pityocampa (Denis & Schiffermüller) (Lepidoptera, Notodontidae) identified from transcriptomic high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109180. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African army ants at the forefront of virome surveillance in a remote tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Virus-like Particles Be Used as Synergistic Agent in Pest Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14050943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Viral: Virus-Based Biological Control Agents for Plant Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Wagemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Holtappels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojgan Rabiey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Marzachì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.21-42. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-021621-114208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virion-associated nucleic acid-based metagenomics: a decade of advances in molecular characterization of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Moubset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essowè Palanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112 (11), pp.2253-2272. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-03-22-0096-RVW⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the Viral Community Associated with the Alfalfa Weevil (Hypera postica) and Its Host Plant, Alfalfa (Medicago sativa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Kulikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.791. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13050791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequence of a Partitivirus Isolated from Pine Processionary Moth Eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.e00071-21. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00071-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequences of an Iteradensovirus and an Alphapermutotetra-Like Virus Identified from the Pine Processionary Moth ( Thaumetopoea pityocampa ) in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.e01163-20. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01163-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsid Proteins Are Necessary for Replication of a Parvovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cambray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (17), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00523-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the susceptibility of urban Aedes mosquitoes infected with a densovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ginibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethsabée Scheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75765-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To something, Covid is good: SFV 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.133-134. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2020.0846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICTV Virus Taxonomy Profile: Parvoviridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Cotmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mavis Agbandje-Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Canuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Eis-Hubinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), pp.367-368. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.001212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02133263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and phylogeography of Culex pipiens densovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Altinli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.vez053. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/vez053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of a Densovirus with Glycans of the Peritrophic Matrix Mediates Oral Infection of the Lepidopteran Pest Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), 21 p. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11090870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Prevalent Densovirus Discovered in Acari. Insight from Metagenomics in Viral Communities Associated with Two-Spotted Mite (Tetranychus urticae) Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celya Danzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.233. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11030233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the 17th Meeting of Plant Virology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2), pp.45-49. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2019.0767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two groups of Spodoptera exigua Hübner (Lepidoptera: Noctuidae) C-type lectins and insights into their role in defense against the densovirus JcDV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata K. Jakubowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Herrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (1), 12 p. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arch.21432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of alfalfa virus F, a new member of the genus Marafivirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev G. Nemchinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie W. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0203477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in taxonomic assignment efficiency of viral reads in metagenomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 244, pp.230-234. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of parvovirus-related sequences in an unexpected broad range of animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, 13 p. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep30880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the phosphatidylinositol-3-kinase/Akt/target of rapamycin pathway during ambidensovirus infection of insect cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Salasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Debaisieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dupressoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (1), pp.233-245. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.000327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus and calcium: an unexpected tandem to optimize insecticide efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.168-178. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les densovirus : une « massive attaque » chez les arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Salasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dupressoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2015.0589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.704. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel itera-like densovirus isolated by viral metagenomics from the sea barley Hordeum marinum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yaverkovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (6), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01196-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting the paradigm from pathogens to pathobiome: new concepts in the light of meta-omics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Citti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Franҫois Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.n/a. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2014.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densovirus Crosses the Insect Midgut by Transcytosis and Disturbs the Epithelial Barrier Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Gosselin Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cermenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (22), pp.12380 - 12391. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01396-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Amino Acids of an Insect Densovirus Capsid Determine Midgut Tropism and Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Multeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morena Casartelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (10), pp.5937 - 5941. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.06839-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenesis of Junonia coenia densovirus in Spodoptera frugiperda: A route of infection that leads to hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Multeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 403 (2), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densovirus infectious pathway requires clathrin-mediated endocytosis followed by trafficking to the nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran?oise-Xavi?re Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (9), pp.4678-4689. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02401-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitellogenin mRNA expression in Cherax quadricarinatus during secondary vitellogenic at first maturation females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Serrano-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meliza Gutiérrez-Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Mejía-Ruíz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (1), pp.17-21. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.20157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation pattern of ESTs from Spodoptera frugiperda Sf9 cells and analysis of the ribosomal protein genes reveal insect specific features and unexpectedly low codon usage bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duonor-Cérutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the cDNA encoding the 90 kDa heat-shock protein in the Lepidoptera Bombyx mori and Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Pommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasuei Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 271, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Use of CREB Binding Protein-Coactivator Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riki Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kalafus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrissa Kioussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 279 (5351), pp.700-703. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.279.5351.700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of transcriptional activation by retinoic acid receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Glass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25 (2), pp.602-605. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bst0250602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxisome proliferator-activated receptors and retinoic acid receptors differentially control the interactions of retinoid X receptor heterodimers with ligands, coactivators, and corepressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Direnzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Söderstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ricote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (4), pp.2166-2176. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.17.4.2166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between baculovirus polyhedrin and p10 gene expression during infection of insect cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 67 (5), pp.2664-2671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Once upon a time, the VANA story based on the review &amp;quot;virion-associated nucleic acid-based metagenomics : a decade of advances in molecular characterization of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Moubset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essowé Palanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFV; SFP; RIVOC; IRD; INRAE; CNRS; CIRAD; Agropolis, Jan 2023, Aussois, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fourmis légionnaires du genre Dorylus dans la caractérisation du virome de l’écosystème forestier tropical et la surveillance active des zoonoses virales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur les maladies zoonotiques émergentes et réémergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation mondiale de la santé animale (OMSA); Institut Pasteur; Institut de Recherche pour le Développement (IRD); Centre de coopération internationale en recherche agronomique pour le développement (CIRAD), Oct 2023, Mbour, Sénégal. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">from boots on the ground to nucleotides in the sequencer: Advances in the study of plant virus ecology using plant virus metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPP; SFP, Aug 2023, Lyon, France. p. 1081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open the door' ou comment de tout petits virus peuvent franchir la matrice péritrophique intestinale lors de l'infection orale de l'insecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guerardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Virologie, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les longs ARNs non codant : de nouveaux régulateurs de l’immunité chez les lépidoptères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID-ImmunInv2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le densovirus du moustique Culex pipiens (CpDV) est transmis verticalement avec la bactérie endosymbiotique Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Altinli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de virologie, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed long non-coding RNAs (lncRNAs) in response to viral infection in S. frugiperda hemocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kolympari, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and vertical transmission of Culex pipiens densovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Altinli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koray Ergunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiz Gunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Alten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Parvovirus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of viral communities associated with lepidoptera : A study of Thaumetopoea pityocampa (Notodontidae) and the European corn borer species complex Ostrinia nubilalis / O. scapulalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Rhode Island. Kingston, USA. National Centre for Scientific Research Demokritos (NCSR Demokritos), GRC., Aug 2018, Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and characterisation of viral biocontrol candidates: viromics contribution to plant protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics 2024 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’odyssée des densovirus à travers la matrice péritrophique des insectes ravageurs de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Schatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Brussels, Belgique. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and composition of arthropod pests' viral communities, and insights about pest viruses distribution in arthropod communities. [P.08]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Kulikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France. INRA, pp.67-67, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed long non-coding RNAs (lncRNAs) in response to viral infection in S. frugiperda hemocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kolympari, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral Metagenomics Approaches for High-Resolution Screening of Multiplexed Arthropod and Plant Viral Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viral Metagenomics: Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1746, Humana Press Inc., 217 p., 2018, Methods in Molecular Biology, 978-1-4939-7683-6; 978-1-4939-7682-9. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7683-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted viral communities between Aedes albopictus and Culex quinquefasciatus in La Rėunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Perriat-Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPSID PROTEINS ARE NECESSARY FOR REPLICATION OF A DENSOVIRUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cambray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MYLENE OGLIASTRO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheure</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mylene-ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4841-7043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167635050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the genomic sequence of an iflavirus, a protoambidensovirus, and of three microviruses detected in mosquitoes (Aedes albopictus and Culex quinquefasciatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Perriat-Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (7), pp.e00263-25. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00263-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Sequencing Analysis of Virome Components, Viral Gene Expression and Antiviral RNAi Responses in Myzus persicae Aphids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sukhikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Golyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Laboureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rustenholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.13199. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms252313199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide identification of lncRNAs associated with viral infection in Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104 (2), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.001827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence, assembly and count datasets of viruses associated to the pine processionary moth Thaumetopoea pityocampa (Denis & Schiffermüller) (Lepidoptera, Notodontidae) identified from transcriptomic high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109180. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African army ants at the forefront of virome surveillance in a remote tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Virus-like Particles Be Used as Synergistic Agent in Pest Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14050943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virion-associated nucleic acid-based metagenomics: a decade of advances in molecular characterization of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Moubset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essowè Palanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112 (11), pp.2253-2272. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-03-22-0096-RVW⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Viral: Virus-Based Biological Control Agents for Plant Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Wagemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Holtappels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojgan Rabiey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Marzachì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.21-42. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-021621-114208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the Viral Community Associated with the Alfalfa Weevil (Hypera postica) and Its Host Plant, Alfalfa (Medicago sativa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Kulikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.791. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13050791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequence of a Partitivirus Isolated from Pine Processionary Moth Eggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.e00071-21. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00071-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding-Complete Genome Sequences of an Iteradensovirus and an Alphapermutotetra-Like Virus Identified from the Pine Processionary Moth ( Thaumetopoea pityocampa ) in Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.e01163-20. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01163-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsid Proteins Are Necessary for Replication of a Parvovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cambray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (17), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00523-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the susceptibility of urban Aedes mosquitoes infected with a densovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ginibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethsabée Scheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75765-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To something, Covid is good: SFV 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.133-134. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2020.0846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and phylogeography of Culex pipiens densovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Altinli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lequime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.vez053. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/vez053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICTV Virus Taxonomy Profile: Parvoviridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Cotmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mavis Agbandje-Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Canuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Eis-Hubinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (3), pp.367-368. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.001212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02133263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of a Densovirus with Glycans of the Peritrophic Matrix Mediates Oral Infection of the Lepidopteran Pest Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), 21 p. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11090870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the 17th Meeting of Plant Virology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (2), pp.45-49. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2019.0767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Prevalent Densovirus Discovered in Acari. Insight from Metagenomics in Viral Communities Associated with Two-Spotted Mite (Tetranychus urticae) Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celya Danzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.233. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11030233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two groups of Spodoptera exigua Hübner (Lepidoptera: Noctuidae) C-type lectins and insights into their role in defense against the densovirus JcDV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata K. Jakubowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Herrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (1), 12 p. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arch.21432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of alfalfa virus F, a new member of the genus Marafivirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev G. Nemchinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie W. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0203477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in taxonomic assignment efficiency of viral reads in metagenomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 244, pp.230-234. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2017.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the phosphatidylinositol-3-kinase/Akt/target of rapamycin pathway during ambidensovirus infection of insect cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Salasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Debaisieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dupressoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (1), pp.233-245. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.000327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of parvovirus-related sequences in an unexpected broad range of animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, 13 p. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep30880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus and calcium: an unexpected tandem to optimize insecticide efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Apaire-Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.168-178. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les densovirus : une « massive attaque » chez les arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Salasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dupressoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.19-31. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2015.0589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and analysis of a reference transcriptome for Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.704. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting the paradigm from pathogens to pathobiome: new concepts in the light of meta-omics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Citti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Franҫois Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.n/a. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2014.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel itera-like densovirus isolated by viral metagenomics from the sea barley Hordeum marinum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yaverkovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (6), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01196-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densovirus Crosses the Insect Midgut by Transcytosis and Disturbs the Epithelial Barrier Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Gosselin Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cermenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (22), pp.12380 - 12391. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01396-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Amino Acids of an Insect Densovirus Capsid Determine Midgut Tropism and Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Multeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morena Casartelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (10), pp.5937 - 5941. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.06839-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenesis of Junonia coenia densovirus in Spodoptera frugiperda: A route of infection that leads to hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Multeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 403 (2), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densovirus infectious pathway requires clathrin-mediated endocytosis followed by trafficking to the nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vendeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran?oise-Xavi?re Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (9), pp.4678-4689. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02401-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitellogenin mRNA expression in Cherax quadricarinatus during secondary vitellogenic at first maturation females</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Serrano-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meliza Gutiérrez-Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Mejía-Ruíz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (1), pp.17-21. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.20157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation pattern of ESTs from Spodoptera frugiperda Sf9 cells and analysis of the ribosomal protein genes reveal insect specific features and unexpectedly low codon usage bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duonor-Cérutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shimada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the cDNA encoding the 90 kDa heat-shock protein in the Lepidoptera Bombyx mori and Spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Pommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasuei Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nohata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 271, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Use of CREB Binding Protein-Coactivator Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riki Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kalafus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrissa Kioussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 279 (5351), pp.700-703. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.279.5351.700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of transcriptional activation by retinoic acid receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Glass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rosenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25 (2), pp.602-605. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bst0250602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxisome proliferator-activated receptors and retinoic acid receptors differentially control the interactions of retinoid X receptor heterodimers with ligands, coactivators, and corepressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Direnzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Söderstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Kurokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ricote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (4), pp.2166-2176. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.17.4.2166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between baculovirus polyhedrin and p10 gene expression during infection of insect cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaabihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 67 (5), pp.2664-2671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fourmis légionnaires du genre Dorylus dans la caractérisation du virome de l’écosystème forestier tropical et la surveillance active des zoonoses virales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international sur les maladies zoonotiques émergentes et réémergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation mondiale de la santé animale (OMSA); Institut Pasteur; Institut de Recherche pour le Développement (IRD); Centre de coopération internationale en recherche agronomique pour le développement (CIRAD), Oct 2023, Mbour, Sénégal. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Once upon a time, the VANA story based on the review &amp;quot;virion-associated nucleic acid-based metagenomics : a decade of advances in molecular characterization of plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Moubset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essowé Palanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Julian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFV; SFP; RIVOC; IRD; INRAE; CNRS; CIRAD; Agropolis, Jan 2023, Aussois, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">from boots on the ground to nucleotides in the sequencer: Advances in the study of plant virus ecology using plant virus metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPP; SFP, Aug 2023, Lyon, France. p. 1081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open the door' ou comment de tout petits virus peuvent franchir la matrice péritrophique intestinale lors de l'infection orale de l'insecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guerardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Virologie, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les longs ARNs non codant : de nouveaux régulateurs de l’immunité chez les lépidoptères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Joun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID-ImmunInv2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le densovirus du moustique Culex pipiens (CpDV) est transmis verticalement avec la bactérie endosymbiotique Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Altinli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de virologie, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of viral communities associated with lepidoptera : A study of Thaumetopoea pityocampa (Notodontidae) and the European corn borer species complex Ostrinia nubilalis / O. scapulalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dorkeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Gschloessl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Rhode Island. Kingston, USA. National Centre for Scientific Research Demokritos (NCSR Demokritos), GRC., Aug 2018, Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and vertical transmission of Culex pipiens densovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Altinli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koray Ergunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiz Gunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bülent Alten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Parvovirus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed long non-coding RNAs (lncRNAs) in response to viral infection in S. frugiperda hemocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kolympari, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery and characterisation of viral biocontrol candidates: viromics contribution to plant protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics 2024 symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’odyssée des densovirus à travers la matrice péritrophique des insectes ravageurs de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Schatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pigeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Brussels, Belgique. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and composition of arthropod pests' viral communities, and insights about pest viruses distribution in arthropod communities. [P.08]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Kulikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France. INRA, pp.67-67, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed long non-coding RNAs (lncRNAs) in response to viral infection in S. frugiperda hemocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Kolympari, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral Metagenomics Approaches for High-Resolution Screening of Multiplexed Arthropod and Plant Viral Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roumagnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viral Metagenomics: Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1746, Humana Press Inc., 217 p., 2018, Methods in Molecular Biology, 978-1-4939-7683-6; 978-1-4939-7682-9. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7683-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted viral communities between Aedes albopictus and Culex quinquefasciatus in La Rėunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Makoundou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Perriat-Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPSID PROTEINS ARE NECESSARY FOR REPLICATION OF A DENSOVIRUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mutuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Ogliastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cambray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D9B2886"/>
+    <w:nsid w:val="CAEED245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mylene-ogliastro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4841-7043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167635050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155756v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mutuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perriat-Sanguinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00263-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sukhikh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Golyaev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001827" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Streiff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109180" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fritz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reggiardo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Claude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.249" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deshayes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Apaire-Marchais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14050943" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wagemans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Holtappels" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Vainio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Rabiey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marzach&#236;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-021621-114208" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Moubset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maclot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#232; Palanga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-22-0096-RVW" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247676v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Kulikowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050791" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180502v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00071-21" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01163-20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cambray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00523-21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rossignol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ginibre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethsab&#233;e Scheid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75765-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dimitrova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2020.0846" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02133263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Cotmore" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavis Agbandje-Mckenna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Canuti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chiorini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Eis-Hubinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001212" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Altinli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Courcelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gasmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11090870" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Duncan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Rodrigues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celya Danzelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11030233" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167528v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0767" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gasmi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata K. Jakubowska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ferr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Herrero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.21432" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918048v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev G. Nemchinov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie W. Hammond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203477" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.11.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511996v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gayral" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30880" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837297v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Salasc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Debaisieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dupressoir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000327" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raymond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12377" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T60Q8FT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0589" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837275v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaverkovski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01196-14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153583v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#1195;ois Cosson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gosselin Grenet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Castelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cermenati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01396-13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646333v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Multeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Froissart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morena Casartelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06839-11" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.04.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661430v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vendeville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran?oise-Xavi?re Jousset" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Devise" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02401-08" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735667v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Serrano-Pinto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Landais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Ogliastro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meliza Guti&#233;rrez-Ayala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Mej&#237;a-Ru&#237;z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20157" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVGRWWVG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674127v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duonor-C&#233;rutti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimada" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fournier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675968v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pommet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasuei Mita" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nohata" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riki Kurokawa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kalafus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrissa Kioussi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Xu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.279.5351.700" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735821v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glass" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosenfeld" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rose" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kurokawa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kamel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0250602" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735675v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Direnzo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S&#246;derstrom" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kurokawa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ricote" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.17.4.2166" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699792v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabihi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Devauchelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180357v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#233; Palanga" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994411v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182149v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950431v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Clouet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241988v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Joun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clouet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950439v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soms" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988642v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950451v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koray Ergunay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Gunay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Alten" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154688v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Francois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950458v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Schatt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sobry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173711v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245358v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154687v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7683-6_7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777812v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941787v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mylene-ogliastro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4841-7043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167635050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155756v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mutuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perriat-Sanguinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00263-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sukhikh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Golyaev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001827" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dorkeld" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Streiff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109180" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fritz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reggiardo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Claude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.249" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deshayes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Apaire-Marchais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14050943" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Moubset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maclot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#232; Palanga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-22-0096-RVW" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wagemans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Holtappels" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Vainio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Rabiey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Marzach&#236;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-021621-114208" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247676v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Kulikowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050791" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180502v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Streiff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00071-21" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01163-20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cambray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00523-21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rossignol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ginibre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethsab&#233;e Scheid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75765-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dimitrova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2020.0846" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965158v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Altinli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Courcelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez053" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02133263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Cotmore" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavis Agbandje-Mckenna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Canuti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chiorini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Eis-Hubinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001212" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pigeyre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gasmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11090870" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2019.0767" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154545v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Duncan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Rodrigues" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celya Danzelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11030233" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gasmi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata K. Jakubowska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ferr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Herrero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.21432" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918048v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev G. Nemchinov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie W. Hammond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203477" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.11.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837297v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Salasc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Debaisieux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dupressoir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000327" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511996v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gayral" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30880" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raymond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12377" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T60Q8FT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0589" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-704" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153583v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#1195;ois Cosson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837275v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaverkovski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01196-14" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Gosselin Grenet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Castelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cermenati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01396-13" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646333v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Multeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Froissart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morena Casartelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06839-11" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.04.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661430v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vendeville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran?oise-Xavi?re Jousset" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Devise" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02401-08" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735667v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Serrano-Pinto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Landais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Ogliastro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meliza Guti&#233;rrez-Ayala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Mej&#237;a-Ru&#237;z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20157" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVGRWWVG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674127v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duonor-C&#233;rutti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimada" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fournier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675968v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pommet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasuei Mita" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nohata" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riki Kurokawa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kalafus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrissa Kioussi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Xu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.279.5351.700" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735821v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glass" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosenfeld" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rose" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kurokawa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kamel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0250602" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735675v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Direnzo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S&#246;derstrom" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kurokawa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ricote" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.17.4.2166" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699792v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaabihi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Devauchelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994411v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180357v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#233; Palanga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182149v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950431v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Clouet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241988v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Joun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clouet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950439v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soms" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154688v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Gschloessl" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950451v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koray Ergunay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Gunay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Alten" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988642v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Francois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04950458v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Schatt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sobry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173711v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245358v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154687v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7683-6_7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777812v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941787v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>