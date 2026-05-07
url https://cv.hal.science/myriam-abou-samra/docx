--- v0 (2026-03-28)
+++ v1 (2026-05-07)
@@ -118,580 +118,580 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les programmes d’EPS, de français, de mathématiques et de physique-chimie au cycle 4 en France : Une approche curriculaire ?</w:t>
+                <w:t xml:space="preserve">Co-intervention entre enseignants de mathématiques et de français langue seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Musard</w:t>
+                <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t>
+                <w:t xml:space="preserve">Christophe Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Boivin-Delpieu</w:t>
+                <w:t xml:space="preserve">Catherine Mendonça Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56, pp.173-188</w:t>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118, pp.27-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387442v1</w:t>
+                <w:t xml:space="preserve">hal-04370846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-intervention entre enseignants de mathématiques et de français langue seconde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les programmes d’EPS, de français, de mathématiques et de physique-chimie au cycle 4 en France : Une approche curriculaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Musard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hache</w:t>
+                <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mendonça Dias</w:t>
+                <w:t xml:space="preserve">Géraldine Boivin-Delpieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit x</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 118, pp.27-46</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56, pp.173-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370846v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enseignements-apprentissages des &amp;quot;genres de discours&amp;quot; en contexte de Français Langue Seconde ?</w:t>
+                <w:t xml:space="preserve">Les corpus d’interactions orales : un outil pour se former en didactique de l’enseignement bi-plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Abousamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3</w:t>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174329v1</w:t>
+                <w:t xml:space="preserve">hal-03174325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les corpus d’interactions orales : un outil pour se former en didactique de l’enseignement bi-plurilingue</w:t>
+                <w:t xml:space="preserve">Quels enseignements-apprentissages des &amp;quot;genres de discours&amp;quot; en contexte de Français Langue Seconde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Abousamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31</w:t>
+              <w:t xml:space="preserve">Action Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174325v1</w:t>
+                <w:t xml:space="preserve">hal-03174329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les corpus d'interactions orales: un outil pour se former en didactique de l'enseignement bi-plurilingue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Former à une approche inductive de l’enseignement de la grammaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en didactique des langues et des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.2673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034688v1</w:t>
+                <w:t xml:space="preserve">halshs-01692900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à une approche inductive de l’enseignement de la grammaire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les corpus d'interactions orales: un outil pour se former en didactique de l'enseignement bi-plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en didactique des langues et des cultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les corpus / Corpora, 31, pp.8-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdlc.2673⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01692900v1</w:t>
+                <w:t xml:space="preserve">hal-04034688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -709,77 +709,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation bi/plurilingue : enjeux et pratiques disciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mendonça Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire du fil du bilingue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -798,247 +798,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la dimension linguistique de la construction des connaissances : de nouvelles perspectives pour la didactique des langues ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
+                <w:t xml:space="preserve">Formation des enseignants de langue de scolarisation : promouvoir l'interdisciplinarité pour favoriser l'inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abousamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactique des Langues et Plurilinguisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Formation linguistique des apprenants allophones et pédagogie innovante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176077v1</w:t>
+                <w:t xml:space="preserve">hal-03176073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation des enseignants de langue de scolarisation : promouvoir l'interdisciplinarité pour favoriser l'inclusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Abousamra</w:t>
+                <w:t xml:space="preserve">Prise en compte de la dimension linguistique de la construction des connaissances : de nouvelles perspectives pour la didactique des langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation linguistique des apprenants allophones et pédagogie innovante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Didactique des Langues et Plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176073v1</w:t>
+                <w:t xml:space="preserve">hal-03176077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction des savoirs professionnels à travers les écrits de formation en M1 de Didactique du FLE/S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bruley</w:t>
+                <w:t xml:space="preserve">Véronique Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues : Etat des lieux, exigences, évolutions et perspectives", VIIe Colloque international ADCUEFE - Campus FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1063,103 +1063,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un portfolio du praticien réflexif en Master</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bruley</w:t>
+                <w:t xml:space="preserve">Véronique Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche "Un portfolio de formation et de recherche en didactique des langues : pourquoi ? comment ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1184,103 +1184,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation des savoirs et réflexivité dans les écrits de formation en M1 de didactique du FLE/S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Krylyschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Circulation des savoirs : écriture(s) et réflexivité dans la formation et la recherche", DILTEC-Université Sorbonne Nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
@@ -1391,90 +1391,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation d’enseignants en devenir en M1 : entre prescription et accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Abousamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Gamboa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique et responsabilité pour la didactique des langues au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DILTEC, Université Paris 3 Sorbonne Nouvelle, Oct 2016, Paris, France</w:t>
@@ -1503,103 +1503,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la production des écrits tout au long de la formation à l'enseignement et à la recherche (Symposium du projet FARR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Gamboa Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique et responsabilité pour la didactique des langues au 21ème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire EA2288 DILTEC - Université Sorbonne Nouvelle, 2016, Paris, France</w:t>
@@ -1628,51 +1628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire un compte‐rendu d'expérience en L2 : quel rôle la L1 peut‐elle jouer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque International ELAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1798,51 +1798,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de FLE pour adultes et grands adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1948,103 +1948,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tâche et objectif : deux notions en tension dans la construction des savoirs professionnels des futurs enseignants de français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou-Samra Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Abouzaid</w:t>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bruley</w:t>
+                <w:t xml:space="preserve">Véronique Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues. Enjeux, contextes, évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.71-86, 2022, 978-2-343-25627-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2238,51 +2238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04387442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Boivin-Delpieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abousamra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174325v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04034688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2673" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gamboa Diaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04387442v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Boivin-Delpieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abousamra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2673" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04034688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gajo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gamboa Diaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>