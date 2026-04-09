--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Abouzaid </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style et perception : mise en évidence de schémas cognitifs de catégorisation chez l’adulte et l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://www.shs-conferences.org/articles/shsconf/abs/2022/08/shsconf_cmlf2022_12008/shsconf_cmlf2022_12008.html. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213812008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de « communauté plurilingue urbaine » au crible de la littérature du domaine : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Migration movements and identities in European societies. Implications on multi-/plurilingualism in the education system, 2019 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/20623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à une approche inductive de l’enseignement de la grammaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des compétences pour enseigner la production écrite en Suisse romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.191.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des genres et singularité du texte : tensions constitutives de la didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Dolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum lecture.ch. Littératie dans la recherche et la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisations et représentations sociolinguistiques : les variétés stylistiques existent-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, 1407-1418. https://www.shs-conferences.org/articles/shsconf/pdf/2014/05/shsconf_cmlf14_01149.pdf. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Marocains au Canada : histoire, profil et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Asal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La diaspora marocaine: regards croisés, 1303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainsi meurt la « communauté linguistique »…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biichlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carnet d’atelier de sociolinguistique n°3, langues et domaines professionnels, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des savoirs professionnels à travers les écrits de formation en M1 de Didactique du FLE/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues : Etat des lieux, exigences, évolutions et perspectives", VIIe Colloque international ADCUEFE - Campus FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un portfolio du praticien réflexif en Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Un portfolio de formation et de recherche en didactique des langues : pourquoi ? comment ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des savoirs et réflexivité dans les écrits de formation en M1 de didactique du FLE/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Circulation des savoirs : écriture(s) et réflexivité dans la formation et la recherche", DILTEC-Université Sorbonne Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la production des écrits tout au long de la formation à l'enseignement et à la recherche (Symposium du projet FARR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gamboa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et responsabilité pour la didactique des langues au 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EA2288 DILTEC - Université Sorbonne Nouvelle, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquences didactiques créées pour la validation du cours 'Méthodologies d'enseignement et pratiques de classe' : premières pistes d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner la production des écrits réflexifs tout au long de la formation à l'enseignement et à la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation d’enseignants en devenir en M1 : entre prescription et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abousamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gamboa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et responsabilité pour la didactique des langues au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Université Paris 3 Sorbonne Nouvelle, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation cognitive des styles sociolinguistiques : mise en évidence du phénomène de restauration stylistique par une tâche de répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque International de l’Association Française de Linguistique Cognitive (AFLiCo VI) : Langage, Cognition et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces périurbains en questions. Réflexion interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Balocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La standardisation de l’Amazighe (Berbère) au Maroc : Enjeux et réception auprès d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDIL 2006 - Colloque international d'étudiants chercheurs en didactique des langues et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIDILEM, Jul 2006, Grenoble, France. pp.259-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche et objectif : deux notions en tension dans la construction des savoirs professionnels des futurs enseignants de français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues. Enjeux, contextes, évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.71-86, 2022, 978-2-343-25627-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooms sociolinguistiques sur les chansons du groupe Hoba Hoba Spirit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUM: a survey & corpus analysis of published journal articles covering the last ten years on the keywords ‘urban sociolinguistics’ & ‘multilingual communities’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique linguistique éducative à l'égard de l'amazighe (berbère) au Maroc : des choix sociolinguistiques et didactiques à leur mise en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00648518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Abouzaid </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style et perception : mise en évidence de schémas cognitifs de catégorisation chez l’adulte et l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dugua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://www.shs-conferences.org/articles/shsconf/abs/2022/08/shsconf_cmlf2022_12008/shsconf_cmlf2022_12008.html. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213812008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de « communauté plurilingue urbaine » au crible de la littérature du domaine : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Migration movements and identities in European societies. Implications on multi-/plurilingualism in the education system, 2019 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/20623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à une approche inductive de l’enseignement de la grammaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des compétences pour enseigner la production écrite en Suisse romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.191.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des genres et singularité du texte : tensions constitutives de la didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Dolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum lecture.ch. Littératie dans la recherche et la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisations et représentations sociolinguistiques : les variétés stylistiques existent-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, 1407-1418. https://www.shs-conferences.org/articles/shsconf/pdf/2014/05/shsconf_cmlf14_01149.pdf. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Marocains au Canada : histoire, profil et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Asal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La diaspora marocaine: regards croisés, 1303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainsi meurt la « communauté linguistique »…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biichlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carnet d’atelier de sociolinguistique n°3, langues et domaines professionnels, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des savoirs professionnels à travers les écrits de formation en M1 de Didactique du FLE/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues : Etat des lieux, exigences, évolutions et perspectives", VIIe Colloque international ADCUEFE - Campus FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un portfolio du praticien réflexif en Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Un portfolio de formation et de recherche en didactique des langues : pourquoi ? comment ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des savoirs et réflexivité dans les écrits de formation en M1 de didactique du FLE/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Circulation des savoirs : écriture(s) et réflexivité dans la formation et la recherche", DILTEC-Université Sorbonne Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquences didactiques créées pour la validation du cours 'Méthodologies d'enseignement et pratiques de classe' : premières pistes d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner la production des écrits réflexifs tout au long de la formation à l'enseignement et à la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation d’enseignants en devenir en M1 : entre prescription et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abousamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gamboa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et responsabilité pour la didactique des langues au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Université Paris 3 Sorbonne Nouvelle, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la production des écrits tout au long de la formation à l'enseignement et à la recherche (Symposium du projet FARR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gamboa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et responsabilité pour la didactique des langues au 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EA2288 DILTEC - Université Sorbonne Nouvelle, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation cognitive des styles sociolinguistiques : mise en évidence du phénomène de restauration stylistique par une tâche de répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Colloque International de l’Association Française de Linguistique Cognitive (AFLiCo VI) : Langage, Cognition et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces périurbains en questions. Réflexion interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Balocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Moïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles francophones en temps de globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La standardisation de l’Amazighe (Berbère) au Maroc : Enjeux et réception auprès d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEDIL 2006 - Colloque international d'étudiants chercheurs en didactique des langues et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIDILEM, Jul 2006, Grenoble, France. pp.259-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche et objectif : deux notions en tension dans la construction des savoirs professionnels des futurs enseignants de français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues. Enjeux, contextes, évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.71-86, 2022, 978-2-343-25627-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooms sociolinguistiques sur les chansons du groupe Hoba Hoba Spirit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUM: a survey & corpus analysis of published journal articles covering the last ten years on the keywords ‘urban sociolinguistics’ & ‘multilingual communities’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brudermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique linguistique éducative à l'égard de l'amazighe (berbère) au Maroc : des choix sociolinguistiques et didactiques à leur mise en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00648518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouza&#239;d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213812008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/20623" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2673" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.191.0085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Dolz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03550969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Asal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biichl&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gamboa Diaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448579v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abousamra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Balocco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483506v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836259v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00648518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouza&#239;d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213812008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/20623" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2673" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.191.0085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Dolz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03550969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Asal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biichl&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448579v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abousamra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gamboa Diaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919281v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Balocco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483506v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836259v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00648518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>