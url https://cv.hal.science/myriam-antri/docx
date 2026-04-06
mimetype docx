--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GABAA and Glycine Receptor-Mediated Inhibitory Synaptic Transmission onto Adult Rat Lamina IIi PKCγ-Interneurons: Pharmacological but not Anatomical Specialization</w:t>
+                <w:t xml:space="preserve">Postnatal development of inner lamina II interneurons of the rat medullary dorsal horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne El Khoueiry</w:t>
+                <w:t xml:space="preserve">Noëmie Mermet-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Alba-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Antri</w:t>
+                <w:t xml:space="preserve">Amélie Descheemaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Gutierrez-Mecinas</w:t>
+                <w:t xml:space="preserve">Francois Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. Todd</w:t>
+                <w:t xml:space="preserve">Radhouane Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (8), pp.1356. </w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163 (5), pp.984-998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11081356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643239v1</w:t>
+                <w:t xml:space="preserve">hal-04487389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postnatal development of inner lamina II interneurons of the rat medullary dorsal horn</w:t>
+                <w:t xml:space="preserve">GABAA and Glycine Receptor-Mediated Inhibitory Synaptic Transmission onto Adult Rat Lamina IIi PKCγ-Interneurons: Pharmacological but not Anatomical Specialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëmie Mermet-Joret</w:t>
+                <w:t xml:space="preserve">Corinne El Khoueiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Alba-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Descheemaeker</w:t>
+                <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Gabrielli</w:t>
+                <w:t xml:space="preserve">Maria Gutierrez-Mecinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radhouane Dallel</w:t>
+                <w:t xml:space="preserve">Andrew J. Todd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 163 (5), pp.984-998. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.1356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11081356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487389v1</w:t>
+                <w:t xml:space="preserve">hal-03643239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-HT 2A Receptor-Induced Morphological Reorganization of PKCγ-Expressing Interneurons Gates Inflammatory Mechanical Allodynia in Rat</w:t>
               </w:r>
@@ -560,51 +560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Mermet-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (49), pp.10489-10504. </w:t>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 77 (1), pp.102 - 119. </w:t>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microglia control the glycinergic but not the GABAergic synapses via prostaglandin E2 in the spinal cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Cantaut-Belarif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocco Pizzarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,321 +904,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subpopulations of PKCγ interneurons within the medullary dorsal horn revealed by electrophysiologic and morphologic approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supra-spinal FAAH is required for the analgesic action of paracetamol in an inflammatory context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Peirs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Radhouane Dallel</w:t>
+                <w:t xml:space="preserve">Romain Dalmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Artola</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Daulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Antri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Eschalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000000221⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2014.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326290v1</w:t>
+                <w:t xml:space="preserve">hal-04326283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supra-spinal FAAH is required for the analgesic action of paracetamol in an inflammatory context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Antri</w:t>
+                <w:t xml:space="preserve">Subpopulations of PKCγ interneurons within the medullary dorsal horn revealed by electrophysiologic and morphologic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Alba-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne El Khoueiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Eschalier</w:t>
+                <w:t xml:space="preserve">Cédric Peirs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mallet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Artola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91, pp.63-70. </w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156 (9), pp.1714-1728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2014.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000000221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326283v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Organization of Locomotor Interneurons in the Ventral Lumbar Spinal Cord of the Newborn Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Mellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1278,51 +1278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Organization of Locomotor Interneurons in the Ventral Lumbar Spinal Cord of the Newborn Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Mellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1376,421 +1376,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identified Ankle Extensor and Flexor Motoneurons Display Different Firing Profiles in the Neonatal Rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Contribution of Synaptic Inputs to Sustained Depolarizations in Reticulospinal Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Antri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Cotel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Antri</w:t>
+                <w:t xml:space="preserve">Karine Fénelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Barthe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Orsal</w:t>
+                <w:t xml:space="preserve">Réjean Dubuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 29 (9), pp.2748 - 2753. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.3462-08.2009⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 29 (4), pp.1140-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3073-08.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341169v1</w:t>
+                <w:t xml:space="preserve">hal-05341170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of Synaptic Inputs to Sustained Depolarizations in Reticulospinal Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Fénelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Dubuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29, pp.1140-1151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3073-08.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Synaptic Inputs to Sustained Depolarizations in Reticulospinal Neurons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identified Ankle Extensor and Flexor Motoneurons Display Different Firing Profiles in the Neonatal Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réjean Dubuc</w:t>
+                <w:t xml:space="preserve">Jean-Yves Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orsal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 29 (4), pp.1140-1151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3073-08.2009⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 29 (9), pp.2748 - 2753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.3462-08.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05341170v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identified Ankle Extensor and Flexor Motoneurons Display Different Firing Profiles in the Neonatal Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Orsal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29, pp.2748-2753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1824,90 +1824,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation of locomotion in lampreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Fénelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gariépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1970,51 +1970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotoninergic modulation of sensory transmission to brainstem reticulospinal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2022,51 +2022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nsima Djeudjang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Dubuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (4), pp.655-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2100,90 +2100,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation of locomotion in lampreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Fénelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gariépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2246,51 +2246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotoninergic modulation of sensory transmission to brainstem reticulospinal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2298,51 +2298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nsima Djeudjang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Dubuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28, pp.655-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2376,90 +2376,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogeny of 5‐HT neurons in the brainstem of the lamprey, Petromyzon marinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Dubuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 495 (6), pp.788-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2505,90 +2505,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogeny of 5‐HT neurons in the brainstem of the lamprey, Petromyzon marinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Dubuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 495, pp.788-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3109,253 +3109,253 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locomotor recovery in the chronic spinal rat: effects of long‐term treatment with a 5‐HT 2 agonist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Antri</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Orsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J-Y Barthe</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐y. Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 16, pp.467-476. </w:t>
+              <w:t xml:space="preserve">, 2002, 16 (3), pp.467-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02088.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326150v1</w:t>
+                <w:t xml:space="preserve">hal-05341174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locomotor recovery in the chronic spinal rat: effects of long‐term treatment with a 5‐HT 2 agonist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Antri</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Orsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.‐y. Barthe</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Y Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 16 (3), pp.467-476. </w:t>
+              <w:t xml:space="preserve">, 2002, 16, pp.467-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02088.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341174v1</w:t>
+                <w:t xml:space="preserve">hal-04326150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 16 Locomotor recovery in chronic spinal rat: long-term pharmacological treatment or transplantation of embryonic neurons?</w:t>
               </w:r>
@@ -3501,51 +3501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Orsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Feraboli-Lohnherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3667,77 +3667,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Alba-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Artola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Symposium National du Réseau Français de Recherche sur la Douleur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3931,51 +3931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Descheemaeker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Favier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schopp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003459" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne El Khoueiry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alba-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Antri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gutierrez-Mecinas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Todd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081356" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Mermet-Joret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Descheemaeker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gabrielli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Dallel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002459" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mountadem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mermet-Joret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Monconduit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1294-18.2018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01680753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Mermet-Joret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadwa Chatila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22414" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01680683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Cantaut-Belarif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Pizzarelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Colasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Vaccari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201607048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326290v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peirs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Artola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000000221" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Daulhac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eschalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.11.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mellen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020529" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cotel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barthe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orsal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3462-08.2009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;nelon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Dubuc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3073-08.2009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3462-08.2009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brocard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gari&#233;py" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresrev.2007.07.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG3PW4M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auclair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Albrecht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsima Djeudjang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06368.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cyr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.20910" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRL3RJN6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326194v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Barthe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouffle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orsal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2005.04.062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT0S621J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Barthe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326164v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y Barthe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;y. Barthe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02916.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02088.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QHFDVW6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326156v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feraboli-Lohnherr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yakovleff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0079-6123(02)37018-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04265045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Descheemaeker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Favier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schopp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003459" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Mermet-Joret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alba-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Descheemaeker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gabrielli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Dallel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002459" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne El Khoueiry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Antri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gutierrez-Mecinas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Todd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081356" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mountadem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mermet-Joret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Monconduit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1294-18.2018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01680753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Mermet-Joret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadwa Chatila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22414" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01680683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Cantaut-Belarif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Pizzarelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Colasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Vaccari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201607048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Daulhac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eschalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.11.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peirs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Artola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000000221" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mellen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020529" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;nelon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Dubuc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3073-08.2009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341169v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cotel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orsal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3462-08.2009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3462-08.2009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brocard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gari&#233;py" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresrev.2007.07.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG3PW4M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auclair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Albrecht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsima Djeudjang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06368.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cyr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.20910" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRL3RJN6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326194v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Barthe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouffle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orsal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2005.04.062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT0S621J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Barthe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326164v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y Barthe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;y. Barthe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02916.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02088.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QHFDVW6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326156v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feraboli-Lohnherr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yakovleff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0079-6123(02)37018-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04265045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>