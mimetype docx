--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1376,421 +1376,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Synaptic Inputs to Sustained Depolarizations in Reticulospinal Neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identified Ankle Extensor and Flexor Motoneurons Display Different Firing Profiles in the Neonatal Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réjean Dubuc</w:t>
+                <w:t xml:space="preserve">Jean-Yves Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orsal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 29 (4), pp.1140-1151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3073-08.2009⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 29 (9), pp.2748 - 2753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.3462-08.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341170v1</w:t>
+                <w:t xml:space="preserve">hal-05341169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of Synaptic Inputs to Sustained Depolarizations in Reticulospinal Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Fénelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Dubuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29, pp.1140-1151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3073-08.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identified Ankle Extensor and Flexor Motoneurons Display Different Firing Profiles in the Neonatal Rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Contribution of Synaptic Inputs to Sustained Depolarizations in Reticulospinal Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Antri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Cotel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Antri</w:t>
+                <w:t xml:space="preserve">Karine Fénelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Barthe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Orsal</w:t>
+                <w:t xml:space="preserve">Réjean Dubuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 29 (9), pp.2748 - 2753. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 29 (4), pp.1140-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3073-08.2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.3462-08.2009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05341169v1</w:t>
+                <w:t xml:space="preserve">hal-05341170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identified Ankle Extensor and Flexor Motoneurons Display Different Firing Profiles in the Neonatal Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Orsal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29, pp.2748-2753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1824,90 +1824,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation of locomotion in lampreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Fénelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gariépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2022,51 +2022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nsima Djeudjang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Dubuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (4), pp.655-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2100,90 +2100,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation of locomotion in lampreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Fénelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gariépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2298,51 +2298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nsima Djeudjang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Dubuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28, pp.655-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2415,51 +2415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Dubuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 495 (6), pp.788-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2544,51 +2544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Dubuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 495, pp.788-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2865,759 +2865,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5‐HT 1A receptors are involved in short‐ and long‐term processes responsible for 5‐HT‐induced locomotor function recovery in chronic spinal rat</w:t>
+                <w:t xml:space="preserve">5-HT1A receptors are involved in short- and long-term processes responsible for 5-HT-induced locomotor function recovery in chronic spinal rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mouffle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Orsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.‐y. Barthe</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18, pp.1963-1972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2003.02916.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326164v1</w:t>
+                <w:t xml:space="preserve">hal-00109889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-HT1A receptors are involved in short- and long-term processes responsible for 5-HT-induced locomotor function recovery in chronic spinal rat</w:t>
+                <w:t xml:space="preserve">Locomotor recovery in the chronic spinal rat: effects of long‐term treatment with a 5‐HT 2 agonist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Orsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Barthe</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Y Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 18, pp.1963-1972</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 16, pp.467-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02088.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109889v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locomotor recovery in the chronic spinal rat: effects of long‐term treatment with a 5‐HT 2 agonist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Orsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.‐y. Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 16 (3), pp.467-476. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02088.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotor recovery in the chronic spinal rat: effects of long‐term treatment with a 5‐HT 2 agonist</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 16 Locomotor recovery in chronic spinal rat: long-term pharmacological treatment or transplantation of embryonic neurons?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Orsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Feraboli-Lohnherr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yakovleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02088.x⟩</w:t>
+              <w:t xml:space="preserve">Progress in brain research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 137, pp.213-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0079-6123(02)37018-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326150v1</w:t>
+                <w:t xml:space="preserve">hal-04326156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 16 Locomotor recovery in chronic spinal rat: long-term pharmacological treatment or transplantation of embryonic neurons?</w:t>
+                <w:t xml:space="preserve">Locomotor recovery in chronic spinal rat: long-term pharmacological treatment or transplantation of embryonic neurons?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Orsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Antri</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Antri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Feraboli-Lohnherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yakovleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in brain research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 137, pp.213-230. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, Progress in Brain Research, 137, pp.213-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0079-6123(02)37018-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...151 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3627,65 +3506,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFA-induced facial mechanical allodynia is associated with long-term synaptic potentiation and neuronal hyperexcitability but short-term metaplasticity in layer II/III primary somatosensory cortex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Alba-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3726,65 +3605,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Symposium National du Réseau Français de Recherche sur la Douleur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3931,51 +3810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Descheemaeker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Favier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schopp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003459" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Mermet-Joret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alba-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Descheemaeker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gabrielli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Dallel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002459" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne El Khoueiry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Antri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gutierrez-Mecinas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Todd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081356" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mountadem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mermet-Joret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Monconduit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1294-18.2018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01680753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Mermet-Joret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadwa Chatila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22414" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01680683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Cantaut-Belarif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Pizzarelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Colasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Vaccari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201607048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Daulhac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eschalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.11.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peirs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Artola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000000221" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mellen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020529" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;nelon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Dubuc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3073-08.2009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341169v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cotel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orsal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3462-08.2009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3462-08.2009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brocard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gari&#233;py" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresrev.2007.07.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG3PW4M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auclair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Albrecht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsima Djeudjang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06368.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cyr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.20910" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRL3RJN6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326194v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Barthe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouffle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orsal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2005.04.062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT0S621J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Barthe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326164v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y Barthe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;y. Barthe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02916.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02088.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QHFDVW6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326156v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feraboli-Lohnherr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yakovleff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0079-6123(02)37018-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04265045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Descheemaeker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Favier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schopp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003459" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Mermet-Joret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alba-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Descheemaeker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gabrielli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Dallel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002459" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne El Khoueiry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Antri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gutierrez-Mecinas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Todd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081356" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mountadem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mermet-Joret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Monconduit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1294-18.2018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01680753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Mermet-Joret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadwa Chatila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22414" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01680683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Cantaut-Belarif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Pizzarelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Colasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Vaccari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201607048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Daulhac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eschalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.11.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peirs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Artola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000000221" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mellen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020529" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cotel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barthe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orsal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.3462-08.2009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;nelon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Dubuc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3073-08.2009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3462-08.2009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brocard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gari&#233;py" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresrev.2007.07.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG3PW4M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auclair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Albrecht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsima Djeudjang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06368.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cyr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.20910" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRL3RJN6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326194v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Barthe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouffle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orsal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2005.04.062" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT0S621J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Barthe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02916.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y Barthe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02088.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QHFDVW6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;y. Barthe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feraboli-Lohnherr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yakovleff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0079-6123(02)37018-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341176v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04265045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>