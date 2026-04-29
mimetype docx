--- v0 (2026-03-31)
+++ v1 (2026-04-29)
@@ -1285,239 +1285,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet tutoré et plateforme « géeodépistage » en géographie de la santé. Pourquoi ? Comment ? Pour qui ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planète science : Beijing, New York, Tokyo, grands producteurs de &amp;quot;publis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Vaillant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01649454v1</w:t>
+                <w:t xml:space="preserve">halshs-01592856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planète science : Beijing, New York, Tokyo, grands producteurs de &amp;quot;publis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet tutoré et plateforme « géeodépistage » en géographie de la santé. Pourquoi ? Comment ? Pour qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jégou</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01592856v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01649454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité et enjeux des mailles territoriales. Variations à partir du cas tunisien.</w:t>
               </w:r>
@@ -1650,90 +1650,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défis pédagogiques et enjeux opérationnels de l’enseignement de la géomatique. Les diagnostics territoriaux de santé en Master</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Cartographie et géomatique : un enseignement renouvelé, Mars-Juin, pp.231-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1771,51 +1771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte à la une : le monde selon... le Web of Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1834,122 +1834,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01393601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universités et Territoires, du passé faisons table rase ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dilemmes de la réforme régionale tunisienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bennasr Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Barrera</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Ruffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Birck</w:t>
+                <w:t xml:space="preserve">France Guérin-Pace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Territoires et universités, 109, pp.19-27</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.853-882</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01140853v1</w:t>
+                <w:t xml:space="preserve">halshs-01251783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les universités parisiennes dans la tourmente des regroupements</w:t>
               </w:r>
@@ -2011,148 +2037,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01140845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilemmes de la réforme régionale tunisienne.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universités et Territoires, du passé faisons table rase ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bennasr Ali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Grasland</w:t>
+                <w:t xml:space="preserve">Caroline Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Guérin-Pace</w:t>
+                <w:t xml:space="preserve">Françoise Birck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.853-882</w:t>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Territoires et universités, 109, pp.19-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01251783v1</w:t>
+                <w:t xml:space="preserve">halshs-01140853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformes régionales en France et en Tunisie. Éléments théoriques et méthodologiques pour cerner les territoires perçus.</w:t>
               </w:r>
@@ -2164,51 +2164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bennasr Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brennetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2289,51 +2289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2384,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (2011/2), p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3426,51 +3426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Zeghdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.493-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3489,420 +3489,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires de maladies industrielles à Aulnay-sous-Bois</w:t>
+                <w:t xml:space="preserve">Mémoires de maladies industrielles à Aulnay-sous-Bois. Valorisation/dévalorisation du territoire entre reconnaissance et effacement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.489-495</w:t>
+              <w:t xml:space="preserve">Colloque International du CIST Représenter les Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854389v1</w:t>
+                <w:t xml:space="preserve">halshs-02279069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hémopathies malignes dans la région d’Avignon, intérêts des approches géographiques dans l’évaluation des risques d’exposition cancérogène</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territoires des mobilités étudiantes et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contamination, Environnement, Santé, Société – De l’évaluation des risques à l’action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.545-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02279062v1</w:t>
+                <w:t xml:space="preserve">hal-01854390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires de maladies industrielles à Aulnay-sous-Bois. Valorisation/dévalorisation du territoire entre reconnaissance et effacement.</w:t>
+                <w:t xml:space="preserve">Hémopathies malignes dans la région d’Avignon, intérêts des approches géographiques dans l’évaluation des risques d’exposition cancérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International du CIST Représenter les Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Contamination, Environnement, Santé, Société – De l’évaluation des risques à l’action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02279069v1</w:t>
+                <w:t xml:space="preserve">halshs-02279062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires des mobilités étudiantes et représentations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mémoires de maladies industrielles à Aulnay-sous-Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.545-551</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.489-495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854390v1</w:t>
+                <w:t xml:space="preserve">hal-01854389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques d’expositions cancérogènes – Illustration à partir des cas de Givors, Aulnay-sous-Bois et du département du Vaucluse</w:t>
               </w:r>
@@ -4494,51 +4494,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas électoral tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bennasr Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5568,51 +5568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Grataloup; Gilles Fumey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'atlas global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5805,51 +5805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6741,241 +6741,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régions en déclin : un nouveau paradigme démographique et territorial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Grasland</w:t>
+                <w:t xml:space="preserve">Shrinking Regions à l'Ouest de l'Europe La Bretagne : un contre-exemple ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bohelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Parlement Européen; Direction Générale des politiques internes de l'Union; Département thématique B: politiques structurelles et de cohésion. 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Parlement Européen; Direction Générale des politiques internes de l'Union; Département thématique B: politiques structurelles et de cohésion. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595140v1</w:t>
+                <w:t xml:space="preserve">hal-03595551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinking Regions à l'Ouest de l'Europe La Bretagne : un contre-exemple ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régions en déclin : un nouveau paradigme démographique et territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Corminboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Parlement Européen; Direction Générale des politiques internes de l'Union; Département thématique B: politiques structurelles et de cohésion. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Bohelay</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03595551v1</w:t>
+                <w:t xml:space="preserve">hal-03595140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution des villes nouvelles au polycentrisme francilien</w:t>
               </w:r>
@@ -7346,51 +7346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124533v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dancoisne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089780" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04730706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ludet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Des Guetz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.244.0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.3860" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.741.0104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Longo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Langar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.16209" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hallier-Nader" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Prandato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mobillion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592880v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Achouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Saadaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bennasr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2985" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Birck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251783v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennasr Ali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Ruffray Sophie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358678v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289518v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213467v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2644" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109686v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Zeghdar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279062v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821659v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Monaem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yengui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383180v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrossek Christine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642353v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Cunningham-Sabot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Hamme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039360v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rican" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Bouron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9161.ch1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041458v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arenes.fr/livre/latlas-global/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261095v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lesecq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175706v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109681v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cuney" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175707v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175709v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560819v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohelay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540591v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00787776v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124533v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dancoisne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089780" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04730706v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ludet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Des Guetz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.244.0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04099976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.3860" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.741.0104" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Longo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Langar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.16209" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hallier-Nader" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Prandato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mobillion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592880v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Achouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Saadaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bennasr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2985" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251783v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennasr Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Birck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Ruffray Sophie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358678v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289518v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213467v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2644" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109686v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Zeghdar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279062v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119491v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821659v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Monaem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yengui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383180v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrossek Christine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642353v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Cunningham-Sabot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Hamme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039360v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rican" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Bouron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9161.ch1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041458v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arenes.fr/livre/latlas-global/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261095v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lesecq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175706v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109681v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cuney" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175707v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175709v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560819v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohelay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540591v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00787776v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>