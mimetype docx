--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -93,426 +93,517 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution de l’air, incidence et surmortalité a l’heure de la COVID-19 : cas des départements français</w:t>
+                <w:t xml:space="preserve">Signaling green, performing less green: An exploratory study on energy efficiency narratives and sustainability governance in Saudi mega-projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Barois</w:t>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ben Saad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vse.216.0346⟩</w:t>
+              <w:t xml:space="preserve">International Review of Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 107, pp.105014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iref.2026.105014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217252v1</w:t>
+                <w:t xml:space="preserve">hal-05580918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Complexity and Gender Inequality in Education: An Empirical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollution de l’air, incidence et surmortalité a l’heure de la COVID-19 : cas des départements français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hocine Houanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Ben Saâd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giscard Assoumou Ella</w:t>
+                <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/1-2 (216-217), pp.346-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vse.216.0346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426719v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet de la complexité économique sur la pollution de l'air : une autre approche de la courbe environnementale de Kuznets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Ben Saad</w:t>
+                <w:t xml:space="preserve">Economic Complexity and Gender Inequality in Education: An Empirical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ben Saâd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giscard Assoumou Ella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Région et Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46</w:t>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426712v1</w:t>
+                <w:t xml:space="preserve">hal-03426719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'effet de la complexité économique sur la pollution de l'air : une autre approche de la courbe environnementale de Kuznets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Archiving theWeb using Changes Patterns : a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Digital Libraries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (1), pp.33-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00799-012-0094-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -522,505 +613,505 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attributs territoriaux et la pollution de l'air dans un contexte épidémique : évidence depuis des départements français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : Dynamiques urbaines et résilience dans un contexte épidémique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GROUPE ESPI, Mar 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence-oriented Crawling and Navigation for Web Archives using Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Pehlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes journées Bases de Données Avancées, BDA'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence-oriented Crawling and Navigation for Web Archives using Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Pehlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries, TPDL 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Berlin, Germany. pp.421-433, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-24469-8_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vi-DIFF: Understanding Web Pages Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Pehlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEXA 2010, 21st International Conference on Database and Expert Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Bilbao, Spain. pp.1-15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-15364-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using visual pages analysis for optimizing web archiving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In EDBT/ICDT 2010 Ph.D. Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Lausanne, Switzerland. pp.43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1754239.1754287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1030,206 +1121,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attributs territoriaux et la pollution de l’air dans un contexte épidémique : évidence depuis les départements français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESPI2R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques urbaines et résilience dans un contexte épidémique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04570977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Quality of Web Archives through the Importance of Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database and Expert Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6860, Springer Berlin / Heidelberg, pp.394-409, 2011, Lecture Notes in Computer Science, 978-3-642-23087-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1239,130 +1330,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de développement des énergies renouvelables dans la région MENA : Etude comparative et couloirs de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gnonlonfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Khraief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1372,157 +1463,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WATER SUBSIDIES, DESALINATION, AND SUSTAINABLE RESOURCE MANAGEMENT: INSIGHTS FROM ALGERIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Benghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plan bleu pour l'environnement et le développement. 2024, pp.158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1669,51 +1760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217252v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Saad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;hocine Houanti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kertous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0346" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Sa&#226;d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giscard Assoumou Ella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-012-0094-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXT76SLN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Pehlivan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286251v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24469-8_42" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15364-8_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1754239.1754287" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_29" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gnonlonfin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Khraief" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dimou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Maliki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Saad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Benghalem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580918v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Saad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2026.105014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217252v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;hocine Houanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kertous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0346" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Sa&#226;d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giscard Assoumou Ella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185456v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-012-0094-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXT76SLN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361257v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286268v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Pehlivan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24469-8_42" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15364-8_1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1754239.1754287" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287972v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_29" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gnonlonfin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Khraief" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dimou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Maliki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Saad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Benghalem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>