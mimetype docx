--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -344,1903 +344,1903 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les procédés (morpho-)syntaxiques de l’interrogation totale directe en français québécois des années 2000 : l’as-tu lu ?, tu l’as-tu lu ?, est-ce que tu l’as lu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétane Dostie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221 (1), pp.21-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.221.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04452766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ordinary letters, extraordinary findings: 17th- and 18th-century French and the MACINTOSH project (Missing hAlf the picture, ClassIcal NoT sO claSsical FrencH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Maï Dourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Investigationes Linguisticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (1), pp.121-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/li⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire les diatopismes grammaticaux du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura-Maï Dourdy</w:t>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Thiriet</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/li⟩</w:t>
+                <w:t xml:space="preserve">Gaétane Dostie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221 (1), pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.221.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les procédés (morpho-)syntaxiques de l’interrogation totale directe en français québécois des années 2000 : l’as-tu lu ?, tu l’as-tu lu ?, est-ce que tu l’as lu ?</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04452763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martineau, France / Remysen, Wim / Thibault, André (2022). Le français au Québec et en Amérique du Nord, Paris, Ophrys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 92 (1), pp.146-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifier et décrire l'hétérogénéité du français aux 17e et 18e siècles: le projet MACINTOSH (Missing hAlf the picture, ClassIcal NoT sO claSsical FrencH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 139 (4), pp.1161-1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/dzmrpp-2t-022031-60-04063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04261075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duval, Marc, (2021). Court de Gébelin, Vocabulaire comtois et lorrain. Attribution, édition et analyse linguistique, Strasbourg, Éditions de Linguistique et de Philologie, (Travaux de Linguistique Romane, coll. Sociolinguistique, dialectologie, variation).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Linguistica Romanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25364/19.2023.9.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04263373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Maintiens’ et ‘archaïsmes’ dans des contes québécois contemporains du Bas-du-Fleuve (2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de linguistique romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.341-373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04261298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufter, Andreas / Grübl, Klaus / Schäringer, Thomas, (dir.) (2019). Des parlers d’oïl à la francophonie. Contact, variation et changement linguistiques, Berlin / Boston, De Gruyter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de linguistique romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.282-287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03779653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rézeau, Pierre (2021). L’inventaire du patois du Ban de la Roche par les frères Oberlin, à la fin du XVIIIe siècle, Strasbourg, Éditions de Linguistique et de Philologie, (Travaux de Linguistique Romane, coll. Sociolinguistique, dialectologie, variation).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de linguistique romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87, pp.591-592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04263374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la correspondance privée d’une peu-lettrée de Honfleur (1792) : inventaire linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.9509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03998860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire de la langue « par en bas » : textes documentaires (privés) et variation des langues dans le passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.9294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03998869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« [D]es navir qui ne vienderons poien ta la pointe » : quelques témoignages remarquables pour l’histoire de la liaison en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de linguistique romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85, pp.75-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui n’entend qu’une cloche n’entend qu’un son. Le français classique des lettres interceptées durant les guerres de course atlantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lf.221.0021⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Greub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7e Congrès Mondial de Linguistique Française, 78, pp.02001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207802001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reutner, Ursula (dir.) (2017). Manuel des francophonies, Berlin / Boston, De Gruyter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudis Romànics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.525-530</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 92 (1), pp.146-149</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neumann-Holzschuh, Ingrid et Julia Mitko (2018). Grammaire comparée des français d’Acadie et de Louisiane. Avec un aperçu sur Terre-Neuve. Berlin / Boston, De Gruyter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114 (2), pp.139-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">‘Maintiens’ et ‘archaïsmes’ dans des contes québécois contemporains du Bas-du-Fleuve (2002)</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayres-Bennett, Wendy / Carlier, Anne / Glikman, Julie / Rainsford, Thomas M. / Siouffi, Gilles / Skupiens Dekens, Carine (dir.) (2018). Nouvelles voies d’accès au changement linguistique, Paris, Classiques Garnier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de linguistique romane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 87, pp.341-373</w:t>
+              <w:t xml:space="preserve">, 2019, 83, pp.240-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25364/19.2023.9.7⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de deux types intermédiaires en Haute-Normandie durant l’Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215, pp.43-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.215.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « Mots du patois lorrain des environs de Dieuze, Vic, Luneville » (1766-1833)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115, pp.51-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Poitou en Louisiane : notes sur la correspondance inédite d’une peu lettrée (1802-1803)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remysen, Wim / Vincent, Nadine (dir.) (2016). La langue française au Québec et ailleurs, Frankfurt, Peter Lang.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de linguistique romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.248-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Identifier et décrire l'hétérogénéité du français aux 17e et 18e siècles: le projet MACINTOSH (Missing hAlf the picture, ClassIcal NoT sO claSsical FrencH)</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iliescu, Maria / Roegiest, Eugeen (dir.) (2015). Manuel des anthologies, corpus et textes romans, Berlin / Boston, De Gruyter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de linguistique romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.176-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlier, Anne / Goyens, Michèle / Lamiroy, Béatrice (dir.) (2015). Le français en diachronie. Nouveaux objets et méthodes, Berne, Lang.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 139 (4), pp.1161-1179. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 133 (4), pp.1220-1224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Rézeau, Pierre (2021). L’inventaire du patois du Ban de la Roche par les frères Oberlin, à la fin du XVIIIe siècle, Strasbourg, Éditions de Linguistique et de Philologie, (Travaux de Linguistique Romane, coll. Sociolinguistique, dialectologie, variation).</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diémoz, Federica / Aquino-Weber, Dorothée / Grüner, Laure / Reusser-Elzingre, Aurélie (dir.) (2014). Toujours langue varie… Mélanges de linguistique historique du français et de dialectologie galloromane offerts à M. le Professeur Andres Kristol par ses collègues et anciens élèves, Genève, Droz.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farina, Annick / Zotti, Valeria (dir.) (2014). La variation lexicale des français. Dictionnaires, bases de données, corpus. Hommage à Claude Poirier, Paris, Champion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de linguistique romane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 87, pp.591-592</w:t>
+              <w:t xml:space="preserve">, 2015, 79, pp.584-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...1115 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02277103v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02277104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka WISSNER. La Vendée dans l'écriture littéraire. Analyse du vocabulaire régional chez Yves Viollier, Strasbourg, ELiPhi (coll. Bibliothèque de Linguistique Romane X), X + 409 p.</w:t>
               </w:r>
@@ -2557,2864 +2557,3485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02277062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La distance communicative dans les écrits de scripteurs peu lettrés et la variation de septembre en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeppesen Kragh, Kirsten; Lindschouw, Jan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les variations diasystématiques et leurs interdépendances dans les langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de linguistique et de philologie, 2015, Travaux de linguistique romane</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’éclairage des banques textuelles pour le traitement lexicographique de présentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dostie, Gaétane &amp; Hadermann, Pascale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dia-variation en français actuel. Études sur corpus, approches croisées et ouvrages de référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.275-295, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-0314-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/978-3-0352-0314-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00939076v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02277067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La capsule temporelle des « Prize papers » : objectifs, méthodes et outils du projet Macintosh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Migrations et correspondances à l’époque moderne » du Master Histoire, Civilisation et Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vestiges d’une grammatica submersa : les lettres privées du projet Macintosh et la variation du français aux 17e et 18e siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire mensuel du Laboratoire CLLE/UMR 5263, Université de Toulouse Jean Jaurès (Le Mirail)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport à la norme aux 17e et 18e siècles : autres temps, autres mœurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux regards sur la norme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Fribourg (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La face cachée du français classique et les lettres de ‘peu-lettrés’ des ‘Prize Papers’ (17e et 18e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire mensuel de l’UMR 8094 LaTTiCe (Langues, Textes, Traitements informatiques, Cognition), CNRS / École Normale Supérieure / Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les peu-lettrés au 18e siècle, i’écrivaient comment le pronom il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société Internationale de Diachronie du français (SIDF), Université Grenoble Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles pièces de puzzle pour l’histoire du système pronominal français : le témoignage des peu-lettrés (17e-18e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXI Congresso internazionale di linguistica e di filologia romanza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lecce, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet ANR Macintosh : hypothèses, problématiques et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Francophonie et variété des français », Sorbonne Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adjectif-adverbe solide en francophonie canadienne : histoire et gamme d’emplois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international L’adverbe en variation dans l’espace francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métanalyse ou interférence de l’anglais nord-américain ? L’intensifieur solide au Canada francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude sur les intensifieurs et la variation, Université de Fribourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Fribourg (CH), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objectifs et méthodes du projet Missing hAlf the picture: ClassIcal NoT sO claSsical FrencH (MACINTOSH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude sur l’analyse des sources écrites galloromanes non contemporaines (organisées par Joanna Pauchard et Mathieu Avanzi), Université de Neuchâtel.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Neuchâtel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03790005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux zorigines des créoles antillais et du français aux Zamériques : l’allographie du sandhi dans des lettres familiales antillaises (17e-18e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Groupe de Recherche Grammaires Créoles (GRGC), Laboratoire CNRS Structures Formelles du Langage (UMR 7023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patricia Cabredo Hofherr &amp; Anne Zribi-Hertz, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04252768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des dialectes occidentaux sur le français aux 17e et 18e siècles : quoi de neuf ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">programme thématique Langues et dialectes en contact avec le français dans son histoire des séminaires du GEHLF, organisé par l’EA Sens Texte Informatique Histoire, Sorbonne Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03790001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liaison en français aux 17e et 18e siècles : répartition sociale et géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires LingLunch, Laboratoire CNRS de linguistique formelle (UMR 7110) &amp; Labex Empirical Foundations of Linguistics (EFL), Université Paris Cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04263377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">État des lieux des variantes de l’interrogation totale directe en français québécois parlé des années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétane Dostie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Regards sur la variation morphosyntaxique et pragmatique dans les communautés francophones minoritaires, UQTR &amp; Université de Victoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04263381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Patricia Cabredo Hofherr &amp; Anne Zribi-Hertz, Oct 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dialectologie européenne en contexte francophone : portrait et terminologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Dialectologie » K. Gauvin, Département d’études françaises, Université de Moncton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Moncton, New Brunswick, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Neuchâtel, Suisse</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04263375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d’archaïsme dans des contes, légendes et menteries québécoises contemporaines du Bas-du-Fleuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Rémanence de « l’écrire classique» en régime littéraire contemporain (années 1980-2022), Sorbonne Nouvelle &amp; Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03790018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le témoignage rare d’un fait commun : l’atypie du français dans la correspondance d’une femme du Calvados (18e siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence plénière "Le discours hors-norme(s) ou l’atypie du discours", 12e édition du Colloque Jeunes Chercheurs (CJC 2022), PRAXILING, Université Paul Valéry Montpellier 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missing half the picture: Classical not so Classical French (MACINTOSH) : project presentation, methods and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Prize Papers Lunch Talks. Online series of the Prize Papers project (Oldenburg/London),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucas Haasis, Dec 2022, Oldenburg (online), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Moncton, New Brunswick, Canada</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04263383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French in North America as spoken in the province of Quebec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Phonetics Seminar, B. Wells, French and Italian Department, University of Pittsburgh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pittsburg, Etats-Unis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04263386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des traits lexicaux, phonographiques et grammaticaux de la correspondance d’une femme de Honfleur (1792)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe Congrès International de Linguistique et de Philologie Romanes, 4-9 juillet, Université de la Laguna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, La Laguna, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03790019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Lucas Haasis, Dec 2022, Oldenburg (online), Germany</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eighteenth century letters intended to Pierre Bourdron, sail-maker, from semi-literate women: a selection of French vernacular features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop Mariner letters 1600-1800 (Prize Papers Project, Göttingen Academy), Carl von Ossietzky Universität Oldenburg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Oldenburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Pittsburg, Etats-Unis, United States</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03790010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les variantes de l’interrogation totale directe en français québécois parlé d’aujourd’hui : ça se pourrait-tu que ça soit plus fréquent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétane Dostie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grammaire et régionalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04101827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail du philologue : de la recherche de manuscrits à leur transcription et édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences de méthodologie en sciences du langage (Sorbonne-Université)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04263388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français en Haute-Normandie aux 17e et 18e siècles. Le témoignage des textes privés et documentaires : présentation d’ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaires du GEHLF, organisé par l’équipe d’accueil Sens Texte Informatique Histoire, Sorbonne Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les variantes de l’interrogation totale directe en français québécois parlé d’aujourd’hui : ça se pourrait-tu que ça soit plus fréquent ?</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03790016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après les Lettres d’outre-mer : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Pour une histoire de la langue ‘par en bas’ : textes privés et variation des langues dans le passé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03790015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expression du futur au Québec et en Suisse en contexte de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée mondiale de la traduction, co-organisée par la délégation Languedoc-Roussillon de la Société française des traducteurs (SFT) et l’équipe EMMA/Master traduction de l’Université Paul-Valéry - Montpellier 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français classique, ou : comment s’en débarrasser ? Quelques observations sur des lettres d’Ancien Régime interceptées dans l’Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La normalisation linguistique en France et en Italie au XVIIe siècle : stratégies, mécanismes, conséquences, Université Paris-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français dans la correspondance Labry, famille partagée entre l’Anjou et Saint-Domingue (1752-1778)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude La parole écrite, des peu-lettrés aux mieux-lettrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Martineau &amp; W. Remysen, Jan 2019, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04263392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos des ratures dans des lettres d’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Greub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « La variation d’auteur et rédactionnelle : édition, génétique textuelle et philologie numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabriella Parussa &amp; Andrea Valentini, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Oldenburg, Germany</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un accent à coucher déhors, dewors, dwors, dahouars ou dyors ? Le sort d’un cas de polymorphisme dans les variétés expatriées du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIXe Congrès international de linguistique et de philologie romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de linguistique romane, Jul 2019, Copenhague, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indices de nivellement dans une correspondance angevine de l’Isle à sucre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sprache(n) an Bord’. Kommunikation in maritimen Transiträumen der Romania im 16-18 Jahrhundert, organisé par L. Linzmeier et E. Wiesinger, Institut de romanistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Ratisbonne, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contacts linguistiques en Louisiane francophone (19e siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire de Recherche appliquée en linguistique informatique (OLST-RALI), Université de Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cas d’emprunts en Louisiane française d’après la correspondance de Madame Poeyfarré, femme de Jean Baptiste Poeyfarré, propriétaire d’une plantation dans la paroisse Saint-Jacques (1802-1813)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les français d’ici (7e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Concordia, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réallocation de diastratismes dans la correspondance de Gaspard-Alexis La Barre, comte poitevin et colon de Saint-Domingue (1740-1790)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires ATILF, Laboratoire CNRS-ATILF, UMR 7118</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité du français et configurations géolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">présenté dans le cadre du séminaire doctoral interuniversitaire « Langues, littératures et territoires », de M. Jean-Louis Chiss, Université Sorbonne Nouvelle &amp; Université de Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société de linguistique romane, Jul 2019, Copenhague, Danemark</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Did ‘diaglossia’ exist in the history of Gallo-Romance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Language Variation in Europe (ICLaVE 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Málaga, Jun 2017, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Gabriella Parussa &amp; Andrea Valentini, Dec 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Unintentional?) dialect in lower-class writings from 18th century Upper Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HiSon 2017 Conference. Examining the Social in Historical Sociolinguistics: Methods and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New York University / CUNY Graduate Center, Apr 2017, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Ratisbonne, Allemagne</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes pour l’histoire linguistique de la Lorraine : analyse d’un extrait du fonds Coquebert de Montbret de Rouen (17e/18e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIIe Congrès international de linguistique et de philologie romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Linguistique Romane, Jul 2016, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, F. Martineau &amp; W. Remysen, Jan 2019, Sherbrooke, Canada</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02277275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques emprunts d’origine germanique dans une source mosellane inédite du milieu du 18e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de linguistique franco-suisses. Corpus écrits, corpus oraux : de la morphosyntaxe au discours, Université de Neuchâtel &amp; Institut de Langue et Civilisation Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Concordia, May 2018, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition de documents non littéraires du 18e siècle : entre philologie et linguistique variationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Philologie romane approfondie : dialectologie moderne », F. Duval, École nationale des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La distance communicative dans les écrits de scripteurs peu lettrés et la variation de septembre en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Dia II : Les variations diasystémiques et leurs indépendances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Royale des Sciences et Belles-Lettres du Danemark &amp; Université de Copenhague, Nov 2012, Copenhague, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nancy, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00854509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des pratiques de l'écrit d'une femme du XVIIIe siècle à partir d'une recette de sirop de cassis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude sur l'orthographe des femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabriella Parussa (Sorbonne Nouvelle) &amp; Yvonne Cazal (Université de Caen), May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Málaga, Jun 2017, Malaga, Spain</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00939086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matériaux pour la représentation de mots régionaux dans les ouvrages de référence québécois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées liégeoises de Traitement des Sources galloromanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascale Renders &amp; Esther Baiwir, May 2013, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, New York University / CUNY Graduate Center, Apr 2017, New York, United States</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00939070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerque et desur dans des écrits de scripteurs peu instruits de la Haute-Normandie aux XVIIe et XVIIIe siècles et la variation diamésique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIe Congrès international de linguistique et de philologie romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00939077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport de l'approche comparative à l'étude diachronique du français des semi-lettrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires EA "Sens Texte Informatique Histoire" &amp; École doctorale "Concepts et langages" (Sorbonne Université)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00939078v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00939086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Französisches Etymologisches Wörterbuch (FEW) : article lexicographique consacré aux cognats galloromans de lt. BIBITUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5424,105 +6045,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billet consacré au mot « délestage » sur le site des dictionnaires Le Robert « Dis-moi Robert »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04362797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5590,51 +6211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF1DE3BA"/>
+    <w:nsid w:val="9E42B2E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5821,51 +6442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-bergeron-maguire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0014-9297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18871460X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/407144782735363876246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000456734361" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01861629v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bergeron-Maguire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Ma&#239; Dourdy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thiriet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.221.0021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.221.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2023.9.7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dzmrpp-2t-022031-60-04063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9294" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9509" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Greub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207802001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277037v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.215.0043" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277031v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01861634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eliphi.fr/catalogue/#/traliro/oralit%C3%A9-et-scripturalit%C3%A9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0314-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790018v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790010v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Mareschal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987132v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277137v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277205v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987169v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854509v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362797v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-bergeron-maguire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0014-9297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18871460X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/407144782735363876246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000456734361" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01861629v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bergeron-Maguire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452766v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.221.0021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741361v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Ma&#239; Dourdy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thiriet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.221.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dzmrpp-2t-022031-60-04063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2023.9.7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779653v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9509" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9294" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Greub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207802001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.215.0043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277031v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01861634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eliphi.fr/catalogue/#/traliro/oralit%C3%A9-et-scripturalit%C3%A9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0314-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Mareschal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987145v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987154v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277227v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277275v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939086v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005512v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>