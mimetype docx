--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1104,183 +1104,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04263374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire de la langue « par en bas » : textes documentaires (privés) et variation des langues dans le passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.9294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03998869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur la correspondance privée d’une peu-lettrée de Honfleur (1792) : inventaire linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 85, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/linx.9509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03998860v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-03998869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« [D]es navir qui ne vienderons poien ta la pointe » : quelques témoignages remarquables pour l’histoire de la liaison en français</w:t>
               </w:r>
@@ -3503,605 +3503,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04252768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">État des lieux des variantes de l’interrogation totale directe en français québécois parlé des années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétane Dostie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Regards sur la variation morphosyntaxique et pragmatique dans les communautés francophones minoritaires, UQTR &amp; Université de Victoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Trois-Rivières, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04263381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liaison en français aux 17e et 18e siècles : répartition sociale et géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires LingLunch, Laboratoire CNRS de linguistique formelle (UMR 7110) &amp; Labex Empirical Foundations of Linguistics (EFL), Université Paris Cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04263377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’influence des dialectes occidentaux sur le français aux 17e et 18e siècles : quoi de neuf ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">programme thématique Langues et dialectes en contact avec le français dans son histoire des séminaires du GEHLF, organisé par l’EA Sens Texte Informatique Histoire, Sorbonne Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03790001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dialectologie européenne en contexte francophone : portrait et terminologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Dialectologie » K. Gauvin, Département d’études françaises, Université de Moncton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Moncton, New Brunswick, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Trois-Rivières, Canada</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04263375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d’archaïsme dans des contes, légendes et menteries québécoises contemporaines du Bas-du-Fleuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Rémanence de « l’écrire classique» en régime littéraire contemporain (années 1980-2022), Sorbonne Nouvelle &amp; Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Moncton, New Brunswick, Canada</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03790018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missing half the picture: Classical not so Classical French (MACINTOSH) : project presentation, methods and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Prize Papers Lunch Talks. Online series of the Prize Papers project (Oldenburg/London),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucas Haasis, Dec 2022, Oldenburg (online), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04263383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French in North America as spoken in the province of Quebec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Phonetics Seminar, B. Wells, French and Italian Department, University of Pittsburgh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pittsburg, Etats-Unis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04263386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le témoignage rare d’un fait commun : l’atypie du français dans la correspondance d’une femme du Calvados (18e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bergeron-Maguire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence plénière "Le discours hors-norme(s) ou l’atypie du discours", 12e édition du Colloque Jeunes Chercheurs (CJC 2022), PRAXILING, Université Paul Valéry Montpellier 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03789999v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-04263386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des traits lexicaux, phonographiques et grammaticaux de la correspondance d’une femme de Honfleur (1792)</w:t>
               </w:r>
@@ -6211,51 +6211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E42B2E3"/>
+    <w:nsid w:val="711EA71C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6442,51 +6442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-bergeron-maguire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0014-9297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18871460X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/407144782735363876246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000456734361" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01861629v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bergeron-Maguire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452766v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.221.0021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741361v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Ma&#239; Dourdy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thiriet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.221.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dzmrpp-2t-022031-60-04063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2023.9.7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779653v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9509" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9294" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Greub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207802001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.215.0043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277031v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01861634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eliphi.fr/catalogue/#/traliro/oralit%C3%A9-et-scripturalit%C3%A9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0314-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Mareschal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987145v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987154v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277227v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277275v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939086v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005512v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-bergeron-maguire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0014-9297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18871460X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/407144782735363876246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000456734361" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01861629v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bergeron-Maguire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eliphi.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452766v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.221.0021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741361v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Ma&#239; Dourdy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thiriet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.221.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dzmrpp-2t-022031-60-04063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2023.9.7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779653v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9294" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998860v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9509" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Greub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207802001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.215.0043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277031v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01861634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939105v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eliphi.fr/catalogue/#/traliro/oralit%C3%A9-et-scripturalit%C3%A9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0314-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597274v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790010v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Mareschal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987145v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987154v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277227v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277275v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939086v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005512v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>