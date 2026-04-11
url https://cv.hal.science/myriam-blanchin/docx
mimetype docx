--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -774,663 +774,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Differential Item Functioning Jeopardize the Comparability of Health-Related Quality of Life Assessment Between Patients and Proxies in Patients with Moderate-to-Severe Traumatic Brain Injury?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of Generalized Anxiety Disorder 6 (GAD-6)—A Modified Structure of Screening for Anxiety in the Adolescent French Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Feuillet</w:t>
+                <w:t xml:space="preserve">Anja Todorović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bourion-Bédès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocritical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12028-023-01705-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (8), pp.5546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20085546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113230v1</w:t>
+                <w:t xml:space="preserve">hal-04148553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of response shift effects in the assessment of selfreported depression during treatment: insights from a rTMS versus Venlafaxine randomized controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+                <w:t xml:space="preserve">Does Differential Item Functioning Jeopardize the Comparability of Health-Related Quality of Life Assessment Between Patients and Proxies in Patients with Moderate-to-Severe Traumatic Brain Injury?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2023.02.016⟩</w:t>
+              <w:t xml:space="preserve">Neurocritical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (2), pp.339-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12028-023-01705-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030560v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of sources of DIF using covariates in patient-reported outcome measures: a simulation study comparing two approaches based on Rasch family models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+                <w:t xml:space="preserve">Impact of response shift effects in the assessment of selfreported depression during treatment: insights from a rTMS versus Venlafaxine randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Hardouin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgane Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1191107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160, pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2023.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346637v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMDR for symptoms of depression, stress and burnout in health care workers exposed to COVID-19 (HARD): A study protocol for a trial within a cohort study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
+                <w:t xml:space="preserve">Identification of sources of DIF using covariates in patient-reported outcome measures: a simulation study comparing two approaches based on Rasch family models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20008066.2023.2179569⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1191107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1191107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161363v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Generalized Anxiety Disorder 6 (GAD-6)—A Modified Structure of Screening for Anxiety in the Adolescent French Population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EMDR for symptoms of depression, stress and burnout in health care workers exposed to COVID-19 (HARD): A study protocol for a trial within a cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Todorović</w:t>
+                <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Baumann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+                <w:t xml:space="preserve">Anne Rebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bourion-Bédès</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (8), pp.5546. </w:t>
+              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20085546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20008066.2023.2179569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148553v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a Rasch-based method for group comparisons of longitudinal change and response shift at the item level in PRO data: a simulation study</w:t>
               </w:r>
@@ -2165,103 +2165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Negative Self-Reference Level in Patients With Personality Disorders and Suicide Attempt(s) History During Biological Treatment for Major Depressive Disorder: Clinical Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.631614. </w:t>
@@ -2293,642 +2293,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Investigate the Effects of Groups on Changes in Longitudinal Patient-Reported Outcomes and Response Shift Using Rasch Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to letter to editor : &amp;quot;RespOnse Shift ALgorithm in Item response theory (ROSALI) for response shift detection with missing data in longitudinal patient-reported outcome studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.613482⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.2611-2612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-020-02592-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275538v1</w:t>
+                <w:t xml:space="preserve">hal-05075441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of SEM, IRT and RMT-based methods for response shift detection at item level: a simulation study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of longitudinal quality of life outcomes in preemptive and dialyzed patients on waiting list for kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Auneau-Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280219884574⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.959-970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-019-02372-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318621v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02420024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of longitudinal quality of life outcomes in preemptive and dialyzed patients on waiting list for kidney transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Line Auneau-Enjalbert</w:t>
+                <w:t xml:space="preserve">How to Investigate the Effects of Groups on Changes in Longitudinal Patient-Reported Outcomes and Response Shift Using Rasch Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Hammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-019-02372-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.613482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.613482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02420024v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Associations between Coping Strategies, Locus of Control and Health-Related Quality of Life in Patients with Breast Cancer or Melanoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of SEM, IRT and RMT-based methods for response shift detection at item level: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-019-02401-8⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.1015-1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280219884574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159489v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to letter to editor : &amp;quot;RespOnse Shift ALgorithm in Item response theory (ROSALI) for response shift detection with missing data in longitudinal patient-reported outcome studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal Associations between Coping Strategies, Locus of Control and Health-Related Quality of Life in Patients with Breast Cancer or Melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29, pp.2611-2612. </w:t>
+              <w:t xml:space="preserve">, 2020, 29 (5), pp.1271-1279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-020-02592-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-019-02401-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075441v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review of dimensions evaluating patient experience in chronic illness</w:t>
               </w:r>
@@ -3706,51 +3706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3791,1544 +3791,1544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RespOnse Shift ALgorithm in Item response theory (ROSALI) for response shift detection with missing data in longitudinal patient-reported outcome studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Power and sample size determination for the group comparison of patient-reported outcomes using the Rasch model: impact of a misspecification of the parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Falissard</w:t>
+                <w:t xml:space="preserve">Angelique Bonnaud-Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (3), pp.553 - 564. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-014-0876-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-015-0011-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815975v1</w:t>
+                <w:t xml:space="preserve">hal-02320404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall performance of Oort’s procedure for response shift detection at item level: a pilot simulation study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of the French translation-adaptation of the impact of cancer questionnaire version 2 (IOCv2) in a breast cancer survivor population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Brédart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Aaronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-015-0938-2⟩</w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12955-015-0301-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243355v1</w:t>
+                <w:t xml:space="preserve">hal-02320389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and Sample Size Determination for Group Comparison of Patient-Reported Outcomes Using Polytomous Rasch Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Score- and Rasch-Based Methods for Group Comparison of Longitudinal Patient-Reported Outcomes with Intermittent Missing Data (Informative and Non-Informative).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie de Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bastien Perrot</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.6478⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-014-0648-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03156113v1</w:t>
+                <w:t xml:space="preserve">hal-03156096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of longitudinal Patient Reported Outcomes data with Classical Test Theory and rasch-based methods: an application on health-related quality of life in breast cancer patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of Parameters of the Rasch Model and Comparison of Groups in Presence of Locally Dependent Items</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Larbi Feddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistica Applicata - Italian Journal of Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (1), pp.41-56</w:t>
+              <w:t xml:space="preserve">Journal of Applied Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.268--277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646150v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and sample size determination for the group comparison of patient-reported outcomes using the Rasch model: impact of a misspecification of the parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RespOnse Shift ALgorithm in Item response theory (ROSALI) for response shift detection with missing data in longitudinal patient-reported outcome studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-015-0011-4⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.553 - 564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-014-0876-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320404v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French translation-adaptation of the impact of cancer questionnaire version 2 (IOCv2) in a breast cancer survivor population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overall performance of Oort’s procedure for response shift detection at item level: a pilot simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12955-015-0301-x⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (8), pp.1799-1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-015-0938-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320389v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Score- and Rasch-Based Methods for Group Comparison of Longitudinal Patient-Reported Outcomes with Intermittent Missing Data (Informative and Non-Informative).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie de Bock</w:t>
+                <w:t xml:space="preserve">Analysis of longitudinal Patient Reported Outcomes data with Classical Test Theory and rasch-based methods: an application on health-related quality of life in breast cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Statistica Applicata - Italian Journal of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.41-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156096v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Parameters of the Rasch Model and Comparison of Groups in Presence of Locally Dependent Items</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Power and Sample Size Determination for Group Comparison of Patient-Reported Outcomes Using Polytomous Rasch Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Larbi Feddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (16), pp.2444-2455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.6478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156106v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and Sample Size Determination in the Rasch Model: Evaluation of the Robustness of a Numerical Method to Non-Normality of the Latent Trait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Guilleux</w:t>
+                <w:t xml:space="preserve">The minimal clinically important difference determined using item response theory models: an attempt to solve the issue of the association with baseline score.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvana M. Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083652⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (4), pp.433-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2013.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639018v1</w:t>
+                <w:t xml:space="preserve">inserm-00936664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power analysis on the time effect for the longitudinal Rasch model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Larbi Feddag</w:t>
+                <w:t xml:space="preserve">Power and Sample Size Determination in the Rasch Model: Evaluation of the Robustness of a Numerical Method to Non-Normality of the Latent Trait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e83652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639039v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple ratio-based approach for power and sample size determination for 2-group comparison using Rasch models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power analysis on the time effect for the longitudinal Rasch model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Larbi Feddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.292-301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798964v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The minimal clinically important difference determined using item response theory models: an attempt to solve the issue of the association with baseline score.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Rouquette</w:t>
+                <w:t xml:space="preserve">A simple ratio-based approach for power and sample size determination for 2-group comparison using Rasch models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 67 (4), pp.433-40. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2013.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2288-14-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00936664v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power and Sample Size Determination for the Group Comparison of Patient-Reported Outcomes with Rasch Family Models</w:t>
               </w:r>
@@ -5353,51 +5353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Falissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6045,200 +6045,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement de perception en psychométrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de données de type « Patient-Reported Outcomes » longitudinales à l'aide d'un modèle de la famille de Rasch en temps continu et prise en compte de la non-invariance de la mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Quels changements après un diagnostic de cancer ? », Journée du Réseau Sciences Humaines et Sociales du Cancéropôle Grand Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPICLIN 2023, 17e Conférence francophone d’Épidémiologie Clinique, 30e Journées des statisticiens des Centres de Lutte contre le Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nancy (France), France. pp.101603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885530v1</w:t>
+                <w:t xml:space="preserve">hal-04833071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de données de type « Patient-Reported Outcomes » longitudinales à l'aide d'un modèle de la famille de Rasch en temps continu et prise en compte de la non-invariance de la mesure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le changement de perception en psychométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICLIN 2023, 17e Conférence francophone d’Épidémiologie Clinique, 30e Journées des statisticiens des Centres de Lutte contre le Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">« Quels changements après un diagnostic de cancer ? », Journée du Réseau Sciences Humaines et Sociales du Cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04833071v1</w:t>
+                <w:t xml:space="preserve">hal-04885530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-time IRT Models: Modelling a Latent Process Trajectory with Item-level Measurement Models</w:t>
               </w:r>
@@ -6691,260 +6691,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simultaneous assessment of multiple sources of Differential Item Functioning and Response Shift in health-related quality of life of cancer survivors</w:t>
+                <w:t xml:space="preserve">Response shift analysis at the item level among multiple groups using Rasch models: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Conference of the International Society for Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Cologne, Germany. Quality of life Research, 33 (S1), pp.133, 2024</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Cologne, Germany. Quality of Life Research, 33 (S1), pp.150, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777209v1</w:t>
+                <w:t xml:space="preserve">hal-04777225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response shift analysis at the item level among multiple groups using Rasch models: a simulation study</w:t>
+                <w:t xml:space="preserve">A simultaneous assessment of multiple sources of Differential Item Functioning and Response Shift in health-related quality of life of cancer survivors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Karim Bendiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Istvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Conference of the International Society for Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Cologne, Germany. Quality of Life Research, 33 (S1), pp.150, 2024</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Cologne, Germany. Quality of life Research, 33 (S1), pp.133, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777225v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HADS-Anxiety: item-level investigation of the lack of longitudinal measurement invariance in melanoma and breast cancer patients</w:t>
               </w:r>
@@ -7045,282 +7045,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal measurement invariance assessment at the item level with Rasch family models: performances of the ROSALI algorithm for response shift detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HADS-Anxiety: item-level investigation of the lack of longitudinal measurement invariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Methodology [EAM 2023]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th Annual Conference of the International Society for Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Calgary, Canada. Quality of Life Research, 32 (S2), pp.S163, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-023-03530-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779802v1</w:t>
+                <w:t xml:space="preserve">hal-04769477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HADS-Anxiety: item-level investigation of the lack of longitudinal measurement invariance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal measurement invariance assessment at the item level with Rasch family models: performances of the ROSALI algorithm for response shift detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Hammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Conference of the International Society for Quality of Life Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Congress of Methodology [EAM 2023]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ghent, Belgium. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-023-03530-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04769477v1</w:t>
+                <w:t xml:space="preserve">hal-04779802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Version française du « Post-traumatic growth inventory »</w:t>
               </w:r>
@@ -7421,243 +7421,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the heterogeneity of DIF using covariates with Rasch family models</w:t>
+                <w:t xml:space="preserve">Validation of the French version of the Post-traumatic Growth Inventory in melanoma and breast cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Conference of the International Society for Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Virtual, Canada</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Virtual conference, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924502v1</w:t>
+                <w:t xml:space="preserve">hal-04924500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French version of the Post-traumatic Growth Inventory in melanoma and breast cancer patients</w:t>
+                <w:t xml:space="preserve">Assessment of the heterogeneity of DIF using covariates with Rasch family models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Bourdon</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Conference of the International Society for Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Virtual conference, Canada</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924500v1</w:t>
+                <w:t xml:space="preserve">hal-04924502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a Guttman’s errors based method to detect Response Shift (GERS) at an individual level</w:t>
               </w:r>
@@ -7777,216 +7777,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating longitudinal Partial Credit Models and accounting for lack of measurement invariance using Generalized Structural Equation Modeling in Stata.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
+                <w:t xml:space="preserve">The Stata module -pcm-for Rasch Measurement Theory -An application to assess Health Literacy determinants for residents of homeless shelters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ducarroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785827v1</w:t>
+                <w:t xml:space="preserve">hal-04812388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stata module -pcm-for Rasch Measurement Theory -An application to assess Health Literacy determinants for residents of homeless shelters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+                <w:t xml:space="preserve">Estimating longitudinal Partial Credit Models and accounting for lack of measurement invariance using Generalized Structural Equation Modeling in Stata.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ducarroz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04812388v1</w:t>
+                <w:t xml:space="preserve">hal-04785827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-time modeling of self-reported outcome data: a dynamic Item Response Theory model</w:t>
               </w:r>
@@ -8279,51 +8279,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="293F8C8D"/>
+    <w:nsid w:val="27D58F29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8510,51 +8510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-blanchin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1318-7620" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158416007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3169-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro-online.net/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528844v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02756-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mahammedi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1608450" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El&#8208;hage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lem&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Kerbage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70401" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04562323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rubion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08500-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-023-01705-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030560v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.02.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1191107" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rebion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2179569" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Todorovi&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourion-B&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20085546" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389050v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.01.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Auneau-Enjalbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Meurette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morelon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02916-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03015-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01722-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.01.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03314537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01307-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04582800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.631614" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275538v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hammas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.613482" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilleux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219884574" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02420024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-019-02372-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Toscano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-019-02401-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-020-02592-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Forestier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anthoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Reguiai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fohrer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-019-1084-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Qu&#233;reux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000766" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.12.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Salmon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1219" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie De Bock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Neel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280213515570" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;reux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1244-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309458v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1268-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01815975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0876-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243355v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-015-0938-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156113v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Larbi Feddag" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le N&#233;el" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6478" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E3E482E611177E9B873AD3A24A5D8CCA957A36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646150v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0011-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320389v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dauchy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Aaronson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-015-0301-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie de Bock" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0648-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156106v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083652" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Larbi Feddag" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-87" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00936664v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana M. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.10.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057279" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04645949v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Hardouin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4153" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stahl" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885310v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Youness" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202424" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885361v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101603" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03257-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940503v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777209v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karim Bendiane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777225v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769477v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03530-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924527v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924502v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924514v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785827v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812388v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducarroz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04331421v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-blanchin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1318-7620" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158416007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3169-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro-online.net/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528844v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02756-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mahammedi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1608450" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El&#8208;hage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lem&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Kerbage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70401" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04562323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rubion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08500-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Todorovi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourion-B&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20085546" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-023-01705-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.02.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1191107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rebion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2179569" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389050v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.01.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Auneau-Enjalbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Meurette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morelon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02916-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03015-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01722-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.01.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03314537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01307-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04582800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.631614" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-020-02592-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02420024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-019-02372-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275538v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hammas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.613482" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilleux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219884574" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Toscano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-019-02401-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Forestier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anthoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Reguiai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fohrer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-019-1084-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Qu&#233;reux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000766" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.12.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Salmon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1219" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie De Bock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Neel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280213515570" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;reux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1244-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309458v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1268-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0011-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320389v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dauchy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Aaronson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-015-0301-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie de Bock" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0648-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Larbi Feddag" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01815975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0876-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-015-0938-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646150v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156113v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le N&#233;el" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6478" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E3E482E611177E9B873AD3A24A5D8CCA957A36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00936664v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana M. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.10.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639018v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083652" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Larbi Feddag" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798964v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-87" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057279" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04645949v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Hardouin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4153" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stahl" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885310v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Youness" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202424" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885361v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833071v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101603" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885530v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03257-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940503v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777225v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777209v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karim Bendiane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769477v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03530-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924527v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924500v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924502v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924514v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812388v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducarroz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785827v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04331421v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>