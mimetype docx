--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -376,295 +376,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive behaviors of French cancer patients and how they changed during the Covid-19 outbreak (PAPESCO-19 study)</w:t>
+                <w:t xml:space="preserve">High Psychological Impact of Covid‐19 on French Healthcare Workers: An Observational Cohort Study of PTSD, Depression and Burn‐Out</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Petit</w:t>
+                <w:t xml:space="preserve">Wissam El‐hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lemé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Mahammedi</w:t>
+                <w:t xml:space="preserve">Eric Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Campone</w:t>
+                <w:t xml:space="preserve">Hala Kerbage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70, pp.1608450. </w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/ijph.2025.1608450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/hex.70401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368402v1</w:t>
+                <w:t xml:space="preserve">hal-05273780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Psychological Impact of Covid‐19 on French Healthcare Workers: An Observational Cohort Study of PTSD, Depression and Burn‐Out</w:t>
+                <w:t xml:space="preserve">Preventive behaviors of French cancer patients and how they changed during the Covid-19 outbreak (PAPESCO-19 study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissam El‐hage</w:t>
+                <w:t xml:space="preserve">Pauline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lemé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+                <w:t xml:space="preserve">Frédéric Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bui</w:t>
+                <w:t xml:space="preserve">Hakim Mahammedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Kerbage</w:t>
+                <w:t xml:space="preserve">Mario Campone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28, </w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70, pp.1608450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/hex.70401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ijph.2025.1608450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273780v1</w:t>
+                <w:t xml:space="preserve">hal-05368402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Return to work and psychosocial trajectories after breast cancer: a longitudinal and sequential approach</w:t>
               </w:r>
@@ -774,1035 +774,1035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Generalized Anxiety Disorder 6 (GAD-6)—A Modified Structure of Screening for Anxiety in the Adolescent French Population</w:t>
+                <w:t xml:space="preserve">Impact of response shift effects in the assessment of selfreported depression during treatment: insights from a rTMS versus Venlafaxine randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Todorović</w:t>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Baumann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+                <w:t xml:space="preserve">Morgane Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bourion-Bédès</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20085546⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160, pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2023.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148553v1</w:t>
+                <w:t xml:space="preserve">hal-04030560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Differential Item Functioning Jeopardize the Comparability of Health-Related Quality of Life Assessment Between Patients and Proxies in Patients with Moderate-to-Severe Traumatic Brain Injury?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of sources of DIF using covariates in patient-reported outcome measures: a simulation study comparing two approaches based on Rasch family models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocritical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (2), pp.339-47. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1191107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12028-023-01705-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1191107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113230v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of response shift effects in the assessment of selfreported depression during treatment: insights from a rTMS versus Venlafaxine randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Differential Item Functioning Jeopardize the Comparability of Health-Related Quality of Life Assessment Between Patients and Proxies in Patients with Moderate-to-Severe Traumatic Brain Injury?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+                <w:t xml:space="preserve">Fanny Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Pere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2023.02.016⟩</w:t>
+              <w:t xml:space="preserve">Neurocritical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (2), pp.339-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12028-023-01705-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030560v1</w:t>
+                <w:t xml:space="preserve">hal-04113230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of sources of DIF using covariates in patient-reported outcome measures: a simulation study comparing two approaches based on Rasch family models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+                <w:t xml:space="preserve">EMDR for symptoms of depression, stress and burnout in health care workers exposed to COVID-19 (HARD): A study protocol for a trial within a cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Hardouin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Rebion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1191107⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20008066.2023.2179569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346637v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMDR for symptoms of depression, stress and burnout in health care workers exposed to COVID-19 (HARD): A study protocol for a trial within a cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of Generalized Anxiety Disorder 6 (GAD-6)—A Modified Structure of Screening for Anxiety in the Adolescent French Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
+                <w:t xml:space="preserve">Anja Todorović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sauvaget</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Bourion-Bédès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (8), pp.5546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20008066.2023.2179569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20085546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161363v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a Rasch-based method for group comparisons of longitudinal change and response shift at the item level in PRO data: a simulation study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the link between the Guttman errors and response shift at the individual level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Challet-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2022.01.002⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-021-03015-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389050v4</w:t>
+                <w:t xml:space="preserve">hal-03384983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of measurement invariance in longitudinal health-related quality of life in preemptive or previously dialyzed kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Auneau-Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Meurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (2), pp.607-620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11136-021-02916-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the link between the Guttman errors and response shift at the individual level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+                <w:t xml:space="preserve">Performance of a Rasch-based method for group comparisons of longitudinal change and response shift at the item level in PRO data: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (1), pp.61-73. </w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue on "Recent developments for the analysis of latent constructs using measurement scales in Health research" edited by Cécile Proust and Véronique Sebille, 204, pp.327-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-021-03015-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2022.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384983v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389050v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posttraumatic growth inventory: challenges with its validation among French cancer patients</w:t>
               </w:r>
@@ -2165,103 +2165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Negative Self-Reference Level in Patients With Personality Disorders and Suicide Attempt(s) History During Biological Treatment for Major Depressive Disorder: Clinical Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.631614. </w:t>
@@ -2293,906 +2293,906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to letter to editor : &amp;quot;RespOnse Shift ALgorithm in Item response theory (ROSALI) for response shift detection with missing data in longitudinal patient-reported outcome studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
+                <w:t xml:space="preserve">Comparison of longitudinal quality of life outcomes in preemptive and dialyzed patients on waiting list for kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Auneau-Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29, pp.2611-2612. </w:t>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.959-970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-020-02592-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-019-02372-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075441v1</w:t>
+                <w:t xml:space="preserve">inserm-02420024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of longitudinal quality of life outcomes in preemptive and dialyzed patients on waiting list for kidney transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Line Auneau-Enjalbert</w:t>
+                <w:t xml:space="preserve">How to Investigate the Effects of Groups on Changes in Longitudinal Patient-Reported Outcomes and Response Shift Using Rasch Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Hammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-019-02372-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.613482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.613482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02420024v1</w:t>
+                <w:t xml:space="preserve">hal-03275538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Investigate the Effects of Groups on Changes in Longitudinal Patient-Reported Outcomes and Response Shift Using Rasch Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Hammas</w:t>
+                <w:t xml:space="preserve">Comparison of SEM, IRT and RMT-based methods for response shift detection at item level: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.613482⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.1015-1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280219884574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275538v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of SEM, IRT and RMT-based methods for response shift detection at item level: a simulation study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal Associations between Coping Strategies, Locus of Control and Health-Related Quality of Life in Patients with Breast Cancer or Melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280219884574⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (5), pp.1271-1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-019-02401-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318621v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Associations between Coping Strategies, Locus of Control and Health-Related Quality of Life in Patients with Breast Cancer or Melanoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Toscano</w:t>
+                <w:t xml:space="preserve">Reply to letter to editor : &amp;quot;RespOnse Shift ALgorithm in Item response theory (ROSALI) for response shift detection with missing data in longitudinal patient-reported outcome studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29 (5), pp.1271-1279. </w:t>
+              <w:t xml:space="preserve">, 2020, 29, pp.2611-2612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-019-02401-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-020-02592-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159489v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of dimensions evaluating patient experience in chronic illness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparison of Posttraumatic Growth Changes in Breast Cancer and Melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Campone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Forestier</w:t>
+                <w:t xml:space="preserve">Gaëlle Quéreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Anthoine</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Dravet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12955-019-1084-2⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology: Official Journal of the Division of Health Psychology, American Psychological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (10), pp.878--887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/hea0000766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309384v1</w:t>
+                <w:t xml:space="preserve">hal-03158772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Posttraumatic Growth Changes in Breast Cancer and Melanoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Bourdon</w:t>
+                <w:t xml:space="preserve">A systematic review of dimensions evaluating patient experience in chronic illness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anthoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Reguiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology: Official Journal of the Division of Health Psychology, American Psychological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (10), pp.878--887. </w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/hea0000766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12955-019-1084-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158772v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Relationship between Health-Related Quality of Life and Subjective Well-Being Change over Time? An Exploratory Study among~Breast Cancer Patients</w:t>
               </w:r>
@@ -3406,1929 +3406,1929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasch-Family Models Are More Valuable than Score-Based Approaches for Analysing Longitudinal Patient-Reported Outcomes with Missing Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie De Bock</w:t>
+                <w:t xml:space="preserve">The Guttman errors as a tool for response shift detection at subgroup and item levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280213515570⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), pp.1385-1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-016-1268-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157727v1</w:t>
+                <w:t xml:space="preserve">hal-02309458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Quality of Life after a Diagnosis of Cancer: A 2-Year Study Comparing Breast Cancer and Melanoma Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Campone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Quéreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (8), pp.1969-1979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11136-016-1244-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Guttman errors as a tool for response shift detection at subgroup and item levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rasch-Family Models Are More Valuable than Score-Based Approaches for Analysing Longitudinal Patient-Reported Outcomes with Missing Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie De Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Kubis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (6), pp.1385-1393. </w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (5), pp.2067-2087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-016-1268-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0962280213515570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309458v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and sample size determination for the group comparison of patient-reported outcomes using the Rasch model: impact of a misspecification of the parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RespOnse Shift ALgorithm in Item response theory (ROSALI) for response shift detection with missing data in longitudinal patient-reported outcome studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Perrot</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Bonnaud-Antignac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (1), pp.21. </w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.553 - 564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12874-015-0011-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-014-0876-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320404v1</w:t>
+                <w:t xml:space="preserve">hal-01815975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French translation-adaptation of the impact of cancer questionnaire version 2 (IOCv2) in a breast cancer survivor population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overall performance of Oort’s procedure for response shift detection at item level: a pilot simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12955-015-0301-x⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (8), pp.1799-1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-015-0938-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320389v1</w:t>
+                <w:t xml:space="preserve">hal-03243355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Score- and Rasch-Based Methods for Group Comparison of Longitudinal Patient-Reported Outcomes with Intermittent Missing Data (Informative and Non-Informative).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie de Bock</w:t>
+                <w:t xml:space="preserve">Analysis of longitudinal Patient Reported Outcomes data with Classical Test Theory and rasch-based methods: an application on health-related quality of life in breast cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Statistica Applicata - Italian Journal of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.41-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156096v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Parameters of the Rasch Model and Comparison of Groups in Presence of Locally Dependent Items</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Power and Sample Size Determination for Group Comparison of Patient-Reported Outcomes Using Polytomous Rasch Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Larbi Feddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (16), pp.2444-2455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.6478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156106v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RespOnse Shift ALgorithm in Item response theory (ROSALI) for response shift detection with missing data in longitudinal patient-reported outcome studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Power and sample size determination for the group comparison of patient-reported outcomes using the Rasch model: impact of a misspecification of the parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Falissard</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Bonnaud-Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-014-0876-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-015-0011-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815975v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall performance of Oort’s procedure for response shift detection at item level: a pilot simulation study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of the French translation-adaptation of the impact of cancer questionnaire version 2 (IOCv2) in a breast cancer survivor population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Brédart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Aaronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-015-0938-2⟩</w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12955-015-0301-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243355v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of longitudinal Patient Reported Outcomes data with Classical Test Theory and rasch-based methods: an application on health-related quality of life in breast cancer patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of Parameters of the Rasch Model and Comparison of Groups in Presence of Locally Dependent Items</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Larbi Feddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistica Applicata - Italian Journal of Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (1), pp.41-56</w:t>
+              <w:t xml:space="preserve">Journal of Applied Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.268--277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646150v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and Sample Size Determination for Group Comparison of Patient-Reported Outcomes Using Polytomous Rasch Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Score- and Rasch-Based Methods for Group Comparison of Longitudinal Patient-Reported Outcomes with Intermittent Missing Data (Informative and Non-Informative).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie de Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bastien Perrot</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.6478⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-014-0648-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03156113v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The minimal clinically important difference determined using item response theory models: an attempt to solve the issue of the association with baseline score.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Rouquette</w:t>
+                <w:t xml:space="preserve">Power and Sample Size Determination in the Rasch Model: Evaluation of the Robustness of a Numerical Method to Non-Normality of the Latent Trait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2013.10.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e83652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00936664v1</w:t>
+                <w:t xml:space="preserve">hal-04639018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and Sample Size Determination in the Rasch Model: Evaluation of the Robustness of a Numerical Method to Non-Normality of the Latent Trait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Guilleux</w:t>
+                <w:t xml:space="preserve">Power analysis on the time effect for the longitudinal Rasch model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Larbi Feddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.292-301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639018v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power analysis on the time effect for the longitudinal Rasch model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Larbi Feddag</w:t>
+                <w:t xml:space="preserve">A simple ratio-based approach for power and sample size determination for 2-group comparison using Rasch models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2288-14-87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639039v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple ratio-based approach for power and sample size determination for 2-group comparison using Rasch models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The minimal clinically important difference determined using item response theory models: an attempt to solve the issue of the association with baseline score.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvana M. Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (1), pp.87. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (4), pp.433-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2288-14-87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2013.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798964v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00936664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power and Sample Size Determination for the Group Comparison of Patient-Reported Outcomes with Rasch Family Models</w:t>
               </w:r>
@@ -5353,51 +5353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Falissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5470,64 +5470,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Le Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5591,64 +5591,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Le Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6045,200 +6045,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de données de type « Patient-Reported Outcomes » longitudinales à l'aide d'un modèle de la famille de Rasch en temps continu et prise en compte de la non-invariance de la mesure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le changement de perception en psychométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICLIN 2023, 17e Conférence francophone d’Épidémiologie Clinique, 30e Journées des statisticiens des Centres de Lutte contre le Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">« Quels changements après un diagnostic de cancer ? », Journée du Réseau Sciences Humaines et Sociales du Cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833071v1</w:t>
+                <w:t xml:space="preserve">hal-04885530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement de perception en psychométrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de données de type « Patient-Reported Outcomes » longitudinales à l'aide d'un modèle de la famille de Rasch en temps continu et prise en compte de la non-invariance de la mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Quels changements après un diagnostic de cancer ? », Journée du Réseau Sciences Humaines et Sociales du Cancéropôle Grand Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPICLIN 2023, 17e Conférence francophone d’Épidémiologie Clinique, 30e Journées des statisticiens des Centres de Lutte contre le Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nancy (France), France. pp.101603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885530v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-time IRT Models: Modelling a Latent Process Trajectory with Item-level Measurement Models</w:t>
               </w:r>
@@ -6570,64 +6570,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Le Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6691,260 +6691,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response shift analysis at the item level among multiple groups using Rasch models: a simulation study</w:t>
+                <w:t xml:space="preserve">A simultaneous assessment of multiple sources of Differential Item Functioning and Response Shift in health-related quality of life of cancer survivors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Karim Bendiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Istvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Conference of the International Society for Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Cologne, Germany. Quality of Life Research, 33 (S1), pp.150, 2024</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Cologne, Germany. Quality of life Research, 33 (S1), pp.133, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777225v1</w:t>
+                <w:t xml:space="preserve">hal-04777209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simultaneous assessment of multiple sources of Differential Item Functioning and Response Shift in health-related quality of life of cancer survivors</w:t>
+                <w:t xml:space="preserve">Response shift analysis at the item level among multiple groups using Rasch models: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Conference of the International Society for Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Cologne, Germany. Quality of life Research, 33 (S1), pp.133, 2024</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Cologne, Germany. Quality of Life Research, 33 (S1), pp.150, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777209v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HADS-Anxiety: item-level investigation of the lack of longitudinal measurement invariance in melanoma and breast cancer patients</w:t>
               </w:r>
@@ -7207,64 +7207,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Hammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7777,216 +7777,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stata module -pcm-for Rasch Measurement Theory -An application to assess Health Literacy determinants for residents of homeless shelters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+                <w:t xml:space="preserve">Estimating longitudinal Partial Credit Models and accounting for lack of measurement invariance using Generalized Structural Equation Modeling in Stata.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812388v1</w:t>
+                <w:t xml:space="preserve">hal-04785827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating longitudinal Partial Credit Models and accounting for lack of measurement invariance using Generalized Structural Equation Modeling in Stata.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
+                <w:t xml:space="preserve">The Stata module -pcm-for Rasch Measurement Theory -An application to assess Health Literacy determinants for residents of homeless shelters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ducarroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785827v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-time modeling of self-reported outcome data: a dynamic Item Response Theory model</w:t>
               </w:r>
@@ -8279,51 +8279,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27D58F29"/>
+    <w:nsid w:val="46F76C91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8510,51 +8510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-blanchin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1318-7620" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158416007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3169-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro-online.net/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528844v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02756-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mahammedi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1608450" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El&#8208;hage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lem&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Kerbage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70401" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04562323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rubion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08500-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Todorovi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourion-B&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20085546" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-023-01705-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.02.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1191107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rebion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2179569" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389050v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.01.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Auneau-Enjalbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Meurette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morelon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02916-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03015-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01722-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.01.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03314537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01307-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04582800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.631614" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075441v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-020-02592-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02420024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-019-02372-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275538v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hammas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.613482" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilleux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219884574" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Toscano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-019-02401-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Forestier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anthoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Reguiai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fohrer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-019-1084-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Qu&#233;reux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000766" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.12.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Salmon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1219" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie De Bock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Neel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280213515570" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;reux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1244-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309458v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1268-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0011-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320389v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dauchy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Aaronson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-015-0301-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie de Bock" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0648-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Larbi Feddag" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01815975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0876-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-015-0938-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646150v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156113v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le N&#233;el" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6478" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E3E482E611177E9B873AD3A24A5D8CCA957A36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00936664v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana M. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.10.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639018v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083652" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Larbi Feddag" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798964v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-87" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057279" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04645949v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Hardouin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4153" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stahl" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885310v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Youness" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202424" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885361v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833071v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101603" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885530v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03257-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940503v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777225v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777209v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karim Bendiane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769477v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03530-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924527v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924500v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924502v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924514v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812388v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducarroz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785827v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04331421v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-blanchin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1318-7620" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158416007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3169-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro-online.net/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528844v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02756-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273780v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El&#8208;hage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lem&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Kerbage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368402v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mahammedi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1608450" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04562323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rubion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08500-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.02.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1191107" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-023-01705-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rebion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2179569" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Todorovi&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourion-B&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20085546" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03015-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Auneau-Enjalbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Meurette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morelon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02916-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389050v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.01.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01722-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.01.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03314537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01307-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04582800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.631614" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02420024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-019-02372-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hammas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.613482" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318621v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219884574" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Toscano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-019-02401-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-020-02592-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Qu&#233;reux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000766" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Forestier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anthoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Reguiai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fohrer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-019-1084-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.12.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Salmon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1219" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309458v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1268-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;reux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1244-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie De Bock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Neel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280213515570" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01815975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0876-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243355v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-015-0938-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156113v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Larbi Feddag" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le N&#233;el" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6478" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E3E482E611177E9B873AD3A24A5D8CCA957A36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0011-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320389v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dauchy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Aaronson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-015-0301-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156106v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie de Bock" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0648-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083652" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Larbi Feddag" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-87" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00936664v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana M. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.10.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057279" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04645949v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Hardouin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4153" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stahl" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885310v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Youness" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202424" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885361v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101603" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03257-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940503v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777209v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karim Bendiane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777225v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769477v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03530-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924527v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924500v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924502v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924514v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785827v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812388v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducarroz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04331421v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>