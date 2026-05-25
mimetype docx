--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -774,412 +774,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of response shift effects in the assessment of selfreported depression during treatment: insights from a rTMS versus Venlafaxine randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Differential Item Functioning Jeopardize the Comparability of Health-Related Quality of Life Assessment Between Patients and Proxies in Patients with Moderate-to-Severe Traumatic Brain Injury?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+                <w:t xml:space="preserve">Fanny Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Pere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2023.02.016⟩</w:t>
+              <w:t xml:space="preserve">Neurocritical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (2), pp.339-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12028-023-01705-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030560v1</w:t>
+                <w:t xml:space="preserve">hal-04113230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of sources of DIF using covariates in patient-reported outcome measures: a simulation study comparing two approaches based on Rasch family models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1191107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1191107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Differential Item Functioning Jeopardize the Comparability of Health-Related Quality of Life Assessment Between Patients and Proxies in Patients with Moderate-to-Severe Traumatic Brain Injury?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+                <w:t xml:space="preserve">Impact of response shift effects in the assessment of selfreported depression during treatment: insights from a rTMS versus Venlafaxine randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Feuillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Roquilly</w:t>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocritical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (2), pp.339-47. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160, pp.117-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12028-023-01705-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2023.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113230v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMDR for symptoms of depression, stress and burnout in health care workers exposed to COVID-19 (HARD): A study protocol for a trial within a cohort study</w:t>
               </w:r>
@@ -1410,399 +1410,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the link between the Guttman errors and response shift at the individual level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+                <w:t xml:space="preserve">Performance of a Rasch-based method for group comparisons of longitudinal change and response shift at the item level in PRO data: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-021-03015-9⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue on "Recent developments for the analysis of latent constructs using measurement scales in Health research" edited by Cécile Proust and Véronique Sebille, 204, pp.327-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2022.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384983v1</w:t>
+                <w:t xml:space="preserve">hal-03389050v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of measurement invariance in longitudinal health-related quality of life in preemptive or previously dialyzed kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Auneau-Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Auneau-Enjalbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+                <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Giral</w:t>
+                <w:t xml:space="preserve">Aurélie Meurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (2), pp.607-620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11136-021-02916-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a Rasch-based method for group comparisons of longitudinal change and response shift at the item level in PRO data: a simulation study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the link between the Guttman errors and response shift at the individual level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Challet-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Special Issue on "Recent developments for the analysis of latent constructs using measurement scales in Health research" edited by Cécile Proust and Véronique Sebille, 204, pp.327-339. </w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.61-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2022.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-021-03015-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389050v4</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posttraumatic growth inventory: challenges with its validation among French cancer patients</w:t>
               </w:r>
@@ -2165,103 +2165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Negative Self-Reference Level in Patients With Personality Disorders and Suicide Attempt(s) History During Biological Treatment for Major Depressive Disorder: Clinical Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.631614. </w:t>
@@ -2293,408 +2293,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of longitudinal quality of life outcomes in preemptive and dialyzed patients on waiting list for kidney transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Line Auneau-Enjalbert</w:t>
+                <w:t xml:space="preserve">How to Investigate the Effects of Groups on Changes in Longitudinal Patient-Reported Outcomes and Response Shift Using Rasch Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Hammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-019-02372-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.613482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.613482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02420024v1</w:t>
+                <w:t xml:space="preserve">hal-03275538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Investigate the Effects of Groups on Changes in Longitudinal Patient-Reported Outcomes and Response Shift Using Rasch Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Hammas</w:t>
+                <w:t xml:space="preserve">Comparison of SEM, IRT and RMT-based methods for response shift detection at item level: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.613482⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.1015-1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280219884574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275538v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of SEM, IRT and RMT-based methods for response shift detection at item level: a simulation study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of longitudinal quality of life outcomes in preemptive and dialyzed patients on waiting list for kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Auneau-Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (4), pp.1015-1029. </w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.959-970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0962280219884574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-019-02372-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318621v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02420024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Associations between Coping Strategies, Locus of Control and Health-Related Quality of Life in Patients with Breast Cancer or Melanoma</w:t>
               </w:r>
@@ -2908,291 +2908,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Posttraumatic Growth Changes in Breast Cancer and Melanoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Bourdon</w:t>
+                <w:t xml:space="preserve">A systematic review of dimensions evaluating patient experience in chronic illness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anthoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Reguiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology: Official Journal of the Division of Health Psychology, American Psychological Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/hea0000766⟩</w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12955-019-1084-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158772v1</w:t>
+                <w:t xml:space="preserve">hal-02309384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of dimensions evaluating patient experience in chronic illness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Anthoine</w:t>
+                <w:t xml:space="preserve">A Comparison of Posttraumatic Growth Changes in Breast Cancer and Melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Campone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Reguiai</w:t>
+                <w:t xml:space="preserve">Gaëlle Quéreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fohrer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Dravet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17, pp.19. </w:t>
+              <w:t xml:space="preserve">Health Psychology: Official Journal of the Division of Health Psychology, American Psychological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (10), pp.878--887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12955-019-1084-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/hea0000766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309384v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Relationship between Health-Related Quality of Life and Subjective Well-Being Change over Time? An Exploratory Study among~Breast Cancer Patients</w:t>
               </w:r>
@@ -3438,51 +3438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3523,325 +3523,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Quality of Life after a Diagnosis of Cancer: A 2-Year Study Comparing Breast Cancer and Melanoma Patients</w:t>
+                <w:t xml:space="preserve">Rasch-Family Models Are More Valuable than Score-Based Approaches for Analysing Longitudinal Patient-Reported Outcomes with Missing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bourdon</w:t>
+                <w:t xml:space="preserve">Élodie De Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Blanchin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tessier</w:t>
+                <w:t xml:space="preserve">Tanguy Le Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Campone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Quéreux</w:t>
+                <w:t xml:space="preserve">Gildas Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-016-1244-3⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (5), pp.2067-2087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280213515570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157714v1</w:t>
+                <w:t xml:space="preserve">hal-03157727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasch-Family Models Are More Valuable than Score-Based Approaches for Analysing Longitudinal Patient-Reported Outcomes with Missing Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in Quality of Life after a Diagnosis of Cancer: A 2-Year Study Comparing Breast Cancer and Melanoma Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie De Bock</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+                <w:t xml:space="preserve">M. Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Le Neel</w:t>
+                <w:t xml:space="preserve">M. Campone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Kubis</w:t>
+                <w:t xml:space="preserve">G. Quéreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (5), pp.2067-2087. </w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (8), pp.1969-1979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0962280213515570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-016-1244-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157727v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RespOnse Shift ALgorithm in Item response theory (ROSALI) for response shift detection with missing data in longitudinal patient-reported outcome studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3970,51 +3970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4055,324 +4055,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of longitudinal Patient Reported Outcomes data with Classical Test Theory and rasch-based methods: an application on health-related quality of life in breast cancer patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power and Sample Size Determination for Group Comparison of Patient-Reported Outcomes Using Polytomous Rasch Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Larbi Feddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistica Applicata - Italian Journal of Applied Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (16), pp.2444-2455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.6478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646150v1</w:t>
+                <w:t xml:space="preserve">hal-03156113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and Sample Size Determination for Group Comparison of Patient-Reported Outcomes Using Polytomous Rasch Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of longitudinal Patient Reported Outcomes data with Classical Test Theory and rasch-based methods: an application on health-related quality of life in breast cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bonnaud-Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Statistica Applicata - Italian Journal of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.41-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03156113v1</w:t>
+                <w:t xml:space="preserve">hal-04646150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power and sample size determination for the group comparison of patient-reported outcomes using the Rasch model: impact of a misspecification of the parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4577,494 +4577,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Parameters of the Rasch Model and Comparison of Groups in Presence of Locally Dependent Items</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand-Larbi Feddag</w:t>
+                <w:t xml:space="preserve">Assessment of Score- and Rasch-Based Methods for Group Comparison of Longitudinal Patient-Reported Outcomes with Intermittent Missing Data (Informative and Non-Informative).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie de Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Kubis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-014-0648-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156106v1</w:t>
+                <w:t xml:space="preserve">hal-03156096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Score- and Rasch-Based Methods for Group Comparison of Longitudinal Patient-Reported Outcomes with Intermittent Missing Data (Informative and Non-Informative).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie de Bock</w:t>
+                <w:t xml:space="preserve">Estimation of Parameters of the Rasch Model and Comparison of Groups in Presence of Locally Dependent Items</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Larbi Feddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.268--277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11136-014-0648-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03156096v1</w:t>
+                <w:t xml:space="preserve">hal-03156106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and Sample Size Determination in the Rasch Model: Evaluation of the Robustness of a Numerical Method to Non-Normality of the Latent Trait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Guilleux</w:t>
+                <w:t xml:space="preserve">Power analysis on the time effect for the longitudinal Rasch model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Larbi Feddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.292-301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639018v1</w:t>
+                <w:t xml:space="preserve">hal-04639039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power analysis on the time effect for the longitudinal Rasch model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Larbi Feddag</w:t>
+                <w:t xml:space="preserve">Power and Sample Size Determination in the Rasch Model: Evaluation of the Robustness of a Numerical Method to Non-Normality of the Latent Trait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e83652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639039v1</w:t>
+                <w:t xml:space="preserve">hal-04639018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple ratio-based approach for power and sample size determination for 2-group comparison using Rasch models</w:t>
               </w:r>
@@ -5470,64 +5470,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Le Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5591,64 +5591,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Le Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6570,64 +6570,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Le Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Kubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7045,282 +7045,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HADS-Anxiety: item-level investigation of the lack of longitudinal measurement invariance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal measurement invariance assessment at the item level with Rasch family models: performances of the ROSALI algorithm for response shift detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Hammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Conference of the International Society for Quality of Life Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Congress of Methodology [EAM 2023]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ghent, Belgium. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769477v1</w:t>
+                <w:t xml:space="preserve">hal-04779802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal measurement invariance assessment at the item level with Rasch family models: performances of the ROSALI algorithm for response shift detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HADS-Anxiety: item-level investigation of the lack of longitudinal measurement invariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Methodology [EAM 2023]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th Annual Conference of the International Society for Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Calgary, Canada. Quality of Life Research, 32 (S2), pp.S163, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-023-03530-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779802v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Version française du « Post-traumatic growth inventory »</w:t>
               </w:r>
@@ -7421,243 +7421,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French version of the Post-traumatic Growth Inventory in melanoma and breast cancer patients</w:t>
+                <w:t xml:space="preserve">Assessment of the heterogeneity of DIF using covariates with Rasch family models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Bourdon</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Conference of the International Society for Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Virtual conference, Canada</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924500v1</w:t>
+                <w:t xml:space="preserve">hal-04924502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the heterogeneity of DIF using covariates with Rasch family models</w:t>
+                <w:t xml:space="preserve">Validation of the French version of the Post-traumatic Growth Inventory in melanoma and breast cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Conference of the International Society for Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Virtual, Canada</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Virtual conference, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924502v1</w:t>
+                <w:t xml:space="preserve">hal-04924500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a Guttman’s errors based method to detect Response Shift (GERS) at an individual level</w:t>
               </w:r>
@@ -7777,216 +7777,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating longitudinal Partial Credit Models and accounting for lack of measurement invariance using Generalized Structural Equation Modeling in Stata.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
+                <w:t xml:space="preserve">The Stata module -pcm-for Rasch Measurement Theory -An application to assess Health Literacy determinants for residents of homeless shelters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ducarroz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785827v1</w:t>
+                <w:t xml:space="preserve">hal-04812388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stata module -pcm-for Rasch Measurement Theory -An application to assess Health Literacy determinants for residents of homeless shelters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yseulys Dubuy</w:t>
+                <w:t xml:space="preserve">Estimating longitudinal Partial Credit Models and accounting for lack of measurement invariance using Generalized Structural Equation Modeling in Stata.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ducarroz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04812388v1</w:t>
+                <w:t xml:space="preserve">hal-04785827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-time modeling of self-reported outcome data: a dynamic Item Response Theory model</w:t>
               </w:r>
@@ -8279,51 +8279,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46F76C91"/>
+    <w:nsid w:val="D6DB9F4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8510,51 +8510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-blanchin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1318-7620" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158416007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3169-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro-online.net/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528844v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02756-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273780v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El&#8208;hage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lem&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Kerbage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368402v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mahammedi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1608450" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04562323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rubion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08500-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.02.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1191107" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-023-01705-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rebion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2179569" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Todorovi&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourion-B&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20085546" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03015-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Auneau-Enjalbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Meurette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morelon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02916-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389050v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.01.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01722-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.01.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03314537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01307-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04582800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.631614" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02420024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-019-02372-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hammas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.613482" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318621v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219884574" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Toscano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-019-02401-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-020-02592-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Qu&#233;reux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000766" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Forestier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anthoine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Reguiai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fohrer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-019-1084-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.12.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Salmon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1219" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309458v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1268-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;reux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1244-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie De Bock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Neel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280213515570" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01815975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0876-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243355v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-015-0938-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156113v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Larbi Feddag" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le N&#233;el" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6478" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E3E482E611177E9B873AD3A24A5D8CCA957A36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0011-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320389v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dauchy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Aaronson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-015-0301-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156106v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie de Bock" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0648-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083652" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Larbi Feddag" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-87" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00936664v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana M. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.10.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057279" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04645949v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Hardouin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4153" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stahl" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885310v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Youness" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202424" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885361v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101603" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03257-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940503v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777209v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karim Bendiane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777225v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769477v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03530-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924527v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924500v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924502v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924514v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785827v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812388v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducarroz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04331421v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-blanchin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1318-7620" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158416007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3169-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro-online.net/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528844v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02756-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273780v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El&#8208;hage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lem&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Kerbage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368402v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mahammedi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1608450" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04562323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rubion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08500-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-023-01705-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1191107" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.02.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rebion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2179569" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Todorovi&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourion-B&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20085546" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389050v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Brisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.01.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Auneau-Enjalbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Meurette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morelon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-02916-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03015-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01722-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.01.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03314537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01307-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04582800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.631614" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275538v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hammas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.613482" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilleux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219884574" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02420024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-019-02372-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Toscano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-019-02401-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-020-02592-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Forestier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anthoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Reguiai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fohrer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-019-1084-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Qu&#233;reux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000766" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.12.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Salmon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.1219" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309458v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1268-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie De Bock" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Neel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Kubis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280213515570" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campone" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;reux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1244-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01815975v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0876-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243355v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-015-0938-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156113v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Larbi Feddag" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le N&#233;el" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.6478" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E3E482E611177E9B873AD3A24A5D8CCA957A36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646150v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0011-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320389v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dauchy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Aaronson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-015-0301-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie de Bock" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-014-0648-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156106v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639039v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Larbi Feddag" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639018v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083652" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-87" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00936664v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana M. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2013.10.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057279" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04645949v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641962v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Hardouin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4153" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stahl" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885310v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Youness" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202424" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885361v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101603" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-022-03257-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940503v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777209v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karim Bendiane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777225v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769477v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-023-03530-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924527v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924502v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924514v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812388v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducarroz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785827v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04331421v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>