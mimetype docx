--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -336,429 +336,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of salinity and nutrient stress on a toxic freshwater cyanobacterial community and its associated microbiome: An experimental study</w:t>
+                <w:t xml:space="preserve">Extraction and analysis by liquid chromatography – Tandem mass spectrometry of intra- and extracellular microcystins and nodularin to study the fate of cyanobacteria and cyanotoxins across the freshwater-marine continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Reignier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enora Briand</w:t>
+                <w:t xml:space="preserve">Damien Réveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Hervé</w:t>
+                <w:t xml:space="preserve">Maxime Georges Des Aulnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Savar</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine M. N. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.70029⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Toxicon, 237, pp.107551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2023.107551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765212v1</w:t>
+                <w:t xml:space="preserve">hal-04350700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and analysis by liquid chromatography – Tandem mass spectrometry of intra- and extracellular microcystins and nodularin to study the fate of cyanobacteria and cyanotoxins across the freshwater-marine continuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Réveillon</w:t>
+                <w:t xml:space="preserve">Spatio-temporal connectivity of a toxic cyanobacterial community and its associated microbiome along a freshwater-marine continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Georges Des Aulnois</w:t>
+                <w:t xml:space="preserve">Fabienne Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Savar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine M. N. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2023.107551⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134, pp.102627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2024.102627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350700v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal connectivity of a toxic cyanobacterial community and its associated microbiome along a freshwater-marine continuum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of salinity and nutrient stress on a toxic freshwater cyanobacterial community and its associated microbiome: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 134, pp.102627. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.e70029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2024.102627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564232v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and physiological impacts of salinity on colonial strains of the cyanobacteria &amp;lt;i&amp;gt;Microcystis aeruginosa&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -1261,563 +1261,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanobacteria and cyanotoxins in estuarine water and sediment</w:t>
+                <w:t xml:space="preserve">Contribution of the deep chlorophyll maximum to primary production, phytoplankton assemblages and diversity in a small stratified lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bormans</w:t>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Savar</w:t>
+                <w:t xml:space="preserve">Dolors Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Legrand</w:t>
+                <w:t xml:space="preserve">Philippe Le Noac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mineaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Robert</w:t>
+                <w:t xml:space="preserve">Myriam Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10452-020-09764-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (6), pp.630-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbaa043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862833v1</w:t>
+                <w:t xml:space="preserve">hal-03366344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt Shock Responses of Microcystis Revealed through Physiological, Transcript, and Metabolomic Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Georges Des Aulnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Réveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (3), pp.192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxins12030192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annegret Nicolai</w:t>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Guernion</w:t>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (8), pp.e50451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/BDJ.8.e50451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the deep chlorophyll maximum to primary production, phytoplankton assemblages and diversity in a small stratified lake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyanobacteria and cyanotoxins in estuarine water and sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+                <w:t xml:space="preserve">V. Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolors Planas</w:t>
+                <w:t xml:space="preserve">B. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Noac'H</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bormans</w:t>
+                <w:t xml:space="preserve">E. Mineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Jourdain</w:t>
+                <w:t xml:space="preserve">E. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42 (6), pp.630-649. </w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (2), pp.625-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbaa043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10452-020-09764-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366344v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross talk: Two way allelopathic interactions between toxic Microcystis and Daphnia</w:t>
               </w:r>
@@ -2205,90 +2205,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and metabolic responses of freshwater and brackish strains of Microcystis aeruginosa acclimated to a salinity gradient: insight into salt tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Georges Des Aulnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Réveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2473,51 +2473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus more than temperature controls the phytoplankton community in a deep quarry lake a combined field and laboratory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3224,174 +3224,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Cyanobacterial blooms. Ecology, prevention, mitigation and control: Editorial to a CYANOCOST Special Issue (vol 50, pg 327, 2016)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling internal phosphorus loading in lakes by physical methods to reduce cyanobacterial blooms: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petra M. Visser</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blahoslav Maršálek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jančula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 50 (4), pp.735--735. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10452-016-9600-5⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 50 (3), pp.407-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-015-9564-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436548v1</w:t>
+                <w:t xml:space="preserve">hal-01371827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the key ecological traits of cyanobacteria as a basis for their management and control in changing lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanthia Mantzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra M. Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3409,180 +3396,193 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastiaan W. Ibelings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (3), pp.333-350. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-015-9526-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling internal phosphorus loading in lakes by physical methods to reduce cyanobacterial blooms: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum to: Cyanobacterial blooms. Ecology, prevention, mitigation and control: Editorial to a CYANOCOST Special Issue (vol 50, pg 327, 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiaan W. Ibelings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Fastner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jančula</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra M. Visser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 50 (3), pp.407-422. </w:t>
+              <w:t xml:space="preserve">, 2016, 50 (4), pp.735--735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10452-015-9564-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10452-016-9600-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371827v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of bacteria in the production and degradation of Microcystis cyanopeptides</w:t>
               </w:r>
@@ -3949,51 +3949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of exopolymers (EPS) by cyanobacteria: impact on the carbon-to-nutrient ratio of the particulate organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5449,303 +5449,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00661635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of microcystin-producing cyanobacteria on reproductive success of Lymnaea stagnalis (Gastropoda, Pulmonata) and predicted consequences at the population level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lance</w:t>
+                <w:t xml:space="preserve">Recurrent internal waves in a small lake: Potential ecological consequences for metalimnetic phytoplankton populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Alonzo</w:t>
+                <w:t xml:space="preserve">Beatrix E. Beisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Tanguy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David F. Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-011-0613-5⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography, Fluid and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.91-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/21573698-1303296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599436v1</w:t>
+                <w:t xml:space="preserve">hal-00651044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent internal waves in a small lake: Potential ecological consequences for metalimnetic phytoplankton populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+                <w:t xml:space="preserve">Impact of microcystin-producing cyanobacteria on reproductive success of Lymnaea stagnalis (Gastropoda, Pulmonata) and predicted consequences at the population level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrix E. Beisner</w:t>
+                <w:t xml:space="preserve">Frédéric Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David F. Bird</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography, Fluid and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.719-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-011-0613-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1215/21573698-1303296⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651044v1</w:t>
+                <w:t xml:space="preserve">hal-00599436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of molecular functions at the ecosystemic level: breakthroughs and future goals of environmental genomics and post-genomics</w:t>
               </w:r>
@@ -5859,315 +5859,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of free and covalently bound microcystins in animal tissues by liquid chromatography-tandem mass spectrometry.</w:t>
+                <w:t xml:space="preserve">Histopathology and microcystin distribution in Lymnaea stagnalis (Gastropoda) following toxic cyanobacterial or dissolved microcystin-LR exposure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milla Riina Neffling</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Celine Josso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Paty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.10.023⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (3), pp.211-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474702v1</w:t>
+                <w:t xml:space="preserve">hal-00496039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histopathology and microcystin distribution in Lymnaea stagnalis (Gastropoda) following toxic cyanobacterial or dissolved microcystin-LR exposure.</w:t>
+                <w:t xml:space="preserve">Detection of free and covalently bound microcystins in animal tissues by liquid chromatography-tandem mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Ernst</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milla Riina Neffling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussi Meriluoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 98 (3), pp.211-20. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (3), pp.948-952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496039v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of toxic cyanobacteria on gastropods and microcystin accumulation in a eutrophic lake (Grand-Lieu, France) with special reference to Physa (= Physella) acuta</w:t>
               </w:r>
@@ -6312,51 +6312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of free and covalently bound microcystins in tissues of Lymnaea stagnalis (Gastropoda) following toxic cyanobacteria or dissolved microcystin-LR exposure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milla Riina Neffling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6558,51 +6558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton species turnover controlled by physical forcing at different time scales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6656,790 +6656,790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00168110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumption of toxic cyanobacteria by Potamopyrgus antipodarum (Gastropoda, Prosobranchia) and consequences on life traits and microcystin accumulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lance</w:t>
+                <w:t xml:space="preserve">A phycocyanin probe as a tool for monitoring cyanobacteria in freshwater bodies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lengronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bugajny</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sipel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2007.10.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (2), pp.248-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b714238b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315903v1</w:t>
+                <w:t xml:space="preserve">hal-00312694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phycocyanin probe as a tool for monitoring cyanobacteria in freshwater bodies.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rolland</w:t>
+                <w:t xml:space="preserve">Consumption of toxic cyanobacteria by Potamopyrgus antipodarum (Gastropoda, Prosobranchia) and consequences on life traits and microcystin accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Sipel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Bugajny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10 (2), pp.248-255. </w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (4), pp.464-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b714238b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2007.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312694v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton size distribution and community structure : influence of nutrient input and sedimentary loss.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Short-term variability in physical forcing in temperate reservoirs: effects on phytoplankton dynamics and sedimentary fluxes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52(1), pp.12-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164580v1</w:t>
+                <w:t xml:space="preserve">hal-00101498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution and community structure of phytoplankton: influence of nutrient availability and sedimentary loss.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+                <w:t xml:space="preserve">Contrasting nutrient exports from a forested and an agricultural catchment in south-earstern Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue Vink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. W. Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Claquin</w:t>
+                <w:t xml:space="preserve">C. Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lagadeuc</w:t>
+                <w:t xml:space="preserve">C. Turley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (3), pp.247-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-007-9113-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481789v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting nutrient exports from a forested and an agricultural catchment in south-earstern Australia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. W. Ford</w:t>
+                <w:t xml:space="preserve">Phytoplankton size distribution and community structure : influence of nutrient input and sedimentary loss.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kelly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Turley</w:t>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-007-9113-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (7), pp.583-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbm040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00164533v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term variability in physical forcing in temperate reservoirs: effects on phytoplankton dynamics and sedimentary fluxes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Size distribution and community structure of phytoplankton: influence of nutrient availability and sedimentary loss.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 52(1), pp.12-27</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.583-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101498v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling adaptive management strategies for coping with the impacts of climate variability and change on riverine algal blooms.</w:t>
               </w:r>
@@ -7817,77 +7817,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying ecosystem metabolism in the middle reaches of Murrumbidgee river during irrigation flow releases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sue Vink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. W. Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. J. Grigg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8076,260 +8076,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des cyanobactéries et de leur microbiome en estuaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Freshwater planktonic cyanobacterial blooms in rivers: a review of species, toxins, causes and possible changes due to climate change and river flow management.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mitrovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Walton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Roelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIS CYANODAY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MNHN Paris, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Association for the Sciences of Limnology and Oceanography (ASLO) aquatic sciences meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034385v1</w:t>
+                <w:t xml:space="preserve">hal-05034463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freshwater planktonic cyanobacterial blooms in rivers: a review of species, toxins, causes and possible changes due to climate change and river flow management.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devenir des cyanobactéries et de leur microbiome en estuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for the Sciences of Limnology and Oceanography (ASLO) aquatic sciences meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madison (US-WI), United States</w:t>
+              <w:t xml:space="preserve">GIS CYANODAY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MNHN Paris, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034463v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la salinité sur des colonies de Microcystis aeruginosa</w:t>
               </w:r>
@@ -8423,51 +8423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and interaction between Microcystis and its microbiome in estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8544,51 +8544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic interactions between M. aeruginosa PCC7806 and D. magna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorenka Bojadzija Savic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8650,277 +8650,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">salt stress response of brackish and feshwater strains of Microcystis aeruginosa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amandine Caruana</w:t>
+                <w:t xml:space="preserve">Daphnia magna spent medium impacts physiology and metabolic profiles in Microcystis aeruginosa PCC7806 but not in his non-microcystin producing mutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorenka Bojadzija Savic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Lawton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elke Dittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle du GdR Phycotox 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Plouzané, France</w:t>
+              <w:t xml:space="preserve">Les Journées Scientifiques de l'ED EGAAL : édition 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113473v1</w:t>
+                <w:t xml:space="preserve">hal-02374483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphnia magna spent medium impacts physiology and metabolic profiles in Microcystis aeruginosa PCC7806 but not in his non-microcystin producing mutant</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Linda Lawton</w:t>
+                <w:t xml:space="preserve">salt stress response of brackish and feshwater strains of Microcystis aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Georges Des Aulnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Dittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Scientifiques de l'ED EGAAL : édition 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conférence annuelle du GdR Phycotox 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374483v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt stress response of brackish and freshwater strains of Microcystis aeruginosa</w:t>
               </w:r>
@@ -8958,51 +8958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Toxic Cyanobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Krakow, Poland</w:t>
@@ -9044,77 +9044,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt stess response of brackish and freshwater strains of Microcystis aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gorges Des Aulnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Dittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9169,51 +9169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt stress response of brackish and freshwater strains of Microcystis aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Georges Des Aulnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9419,51 +9419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt stress response of brackish and freshwater strains of Microcystis aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bojadzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9868,64 +9868,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">salt stress response of brackish and feshwater strains of Microcystis aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Georges Des Aulnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10015,51 +10015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Des Aulnois Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10593,51 +10593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the key ecological traits of cyanobacteria as a basis for their management and control under expected environmental change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastiaan W. Ibelings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanthia Mantzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10695,243 +10695,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Microcystis metabolic profiles in response to intra-specific interactions evidenced by a co-culturing/molecular networking approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enora Briand</w:t>
+                <w:t xml:space="preserve">Carbon fixation and allocation in a filamentous cyanobacterium during akinete differentiation using NanoSIMS and microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Sukenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Maldener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2015, Granada, France</w:t>
+              <w:t xml:space="preserve">, Feb 2015, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156516v1</w:t>
+                <w:t xml:space="preserve">hal-01156507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon fixation and allocation in a filamentous cyanobacterium during akinete differentiation using NanoSIMS and microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+                <w:t xml:space="preserve">Changes in Microcystis metabolic profiles in response to intra-specific interactions evidenced by a co-culturing/molecular networking approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2015, Granada, Spain</w:t>
+              <w:t xml:space="preserve">, Feb 2015, Granada, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156507v1</w:t>
+                <w:t xml:space="preserve">hal-01156516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence, impacts and management of cyanobacterial blooms</w:t>
               </w:r>
@@ -11114,230 +11114,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profiling comparison of the toxic Microcystis aeruginosa PCC 7806 strain and of its non toxic mutant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cylindrospermopsin procduction and release by a benthic cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William H. Gerwick</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lengronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Toxic Cyanobacteria “Living with toxigenic cyanobacteria”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Pilanesberg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157030v1</w:t>
+                <w:t xml:space="preserve">hal-01156624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cylindrospermopsin procduction and release by a benthic cyanobacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic profiling comparison of the toxic Microcystis aeruginosa PCC 7806 strain and of its non toxic mutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Duval</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Toxic Cyanobacteria “Living with toxigenic cyanobacteria”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Pilanesberg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156624v1</w:t>
+                <w:t xml:space="preserve">hal-01157030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European COST project CYANOCOST: Cyanobacterial blooms and toxins in water resources: Occurrence, impacts and management</w:t>
               </w:r>
@@ -11798,51 +11798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of phytoplankton in response to short term variability in physical forcing, from physiology to the community structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11919,51 +11919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the International Association of Theoretical and Applied Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11982,260 +11982,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of suspended solids and phytoplankton in a lowland river.</w:t>
+                <w:t xml:space="preserve">Etude de la compétition phytoplanctonique pour des apports de nutriments pulsés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Le Rouzic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Crave</w:t>
+                <w:t xml:space="preserve">Cécile Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Congress of the International Association of Theoretical and Applied Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Réunion GIS Cyano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561982v1</w:t>
+                <w:t xml:space="preserve">hal-00562030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la compétition phytoplanctonique pour des apports de nutriments pulsés.</w:t>
+                <w:t xml:space="preserve">Dynamics of suspended solids and phytoplankton in a lowland river.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Klein</w:t>
+                <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion GIS Cyano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">30th Congress of the International Association of Theoretical and Applied Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00562030v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du forçage physique à court terme sur la dynamique du phytoplancton.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12634,243 +12634,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic transfer of microcystins from Lymnaea stagnalis (Gastropoda, Pulmonata) to Gasterosteus aculeatus (Teleostei Gasterosteidae) and impacts on the fish</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Sanchez</w:t>
+                <w:t xml:space="preserve">Dynamique du phytoplancton dans les fleuves côtiers et leur devenir en estuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Gérard</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Annual Meeting of Society of Environmental Toxicology and Chemistry (SETAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2010, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Ecologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098329v1</w:t>
+                <w:t xml:space="preserve">hal-01158667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique du phytoplancton dans les fleuves côtiers et leur devenir en estuaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+                <w:t xml:space="preserve">Trophic transfer of microcystins from Lymnaea stagnalis (Gastropoda, Pulmonata) to Gasterosteus aculeatus (Teleostei Gasterosteidae) and impacts on the fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ecologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">20th Annual Meeting of Society of Environmental Toxicology and Chemistry (SETAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2010, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158667v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoichiometry and trophic interactions: a comparison between aquatic and terrestrial ecosystems.</w:t>
               </w:r>
@@ -12977,51 +12977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange des eaux métalimnétiques par les ondes internes dans un petit lac : Conséquences sur la dynamique du phytoplancton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13098,51 +13098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing of metalimnetic waters by first and second vertical mode internal waves in a small shallow lake: consequences for phytoplankton dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13200,411 +13200,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les causes des proliférations de cyanobactéries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixing of metalimnetic waters by first and second vertical mode internal waves in a small shallow lake: consequences for phytoplankton dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Carrefour des Gestions locales de l'Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque ASLO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, St John, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561172v1</w:t>
+                <w:t xml:space="preserve">hal-00561174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of physical forcing at short (hourly to daily) and long (seasonal) time scale in phytoplankton dynamics in regulated rivers and reservoirs.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental gene expression study of fluctuations of photosynthesis, carbon allocation and stress responses in freshwater phytoplanktonic communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Couée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sulmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Workshop of the International Association of Phytoplankton Taxonomy &amp; Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Ramot, Israel</w:t>
+              <w:t xml:space="preserve">Colloque d'écologie microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561157v1</w:t>
+                <w:t xml:space="preserve">hal-00337734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental gene expression study of fluctuations of photosynthesis, carbon allocation and stress responses in freshwater phytoplanktonic communities.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of physical forcing at short (hourly to daily) and long (seasonal) time scale in phytoplankton dynamics in regulated rivers and reservoirs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'écologie microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">15th Workshop of the International Association of Phytoplankton Taxonomy &amp; Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Ramot, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337734v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing of metalimnetic waters by first and second vertical mode internal waves in a small shallow lake: consequences for phytoplankton dynamics.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les causes des proliférations de cyanobactéries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ASLO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, St John, Canada</w:t>
+              <w:t xml:space="preserve">9ème Carrefour des Gestions locales de l'Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561174v1</w:t>
+                <w:t xml:space="preserve">hal-00561172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of physical processes in phytoplankton dynamics.</w:t>
               </w:r>
@@ -13659,90 +13659,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental gene expression study of fluctuations of photosynthesis, carbon allocation and stress responses in freshwater phytoplanktonic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Couée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Couée</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13886,588 +13886,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du forçage climatique global et local sur la croissance des cyanobactéries.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des microcystines sur un mollusque gastéropode et risques de transfert dans le réseau trophique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées scientifiques du GIS Cyanobactéries (GRISCYA)</w:t>
+              <w:t xml:space="preserve">Colloque GIS Cyanobactérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cussac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101502v1</w:t>
+                <w:t xml:space="preserve">hal-00096019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des microcystines sur un mollusque gastéropode et risques de transfert dans le réseau trophique.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du forçage climatique global et local sur la croissance des cyanobactéries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GIS Cyanobactérie</w:t>
+              <w:t xml:space="preserve">3èmes Journées scientifiques du GIS Cyanobactéries (GRISCYA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cussac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096019v1</w:t>
+                <w:t xml:space="preserve">hal-00101502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of phytoplankton in response of rapid events of physical forcing in lakes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de la dynamique des populations de phytoplancton en eau douce.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Summer Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">Workshop INRIA/CAREN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101602v1</w:t>
+                <w:t xml:space="preserve">hal-00101511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical processes control the variability in phytoplankton populations in both temperate and tropical Australian rivers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of phytoplankton in response to rapid events of physical forcing in three temperate lakes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. W. Ford</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Summer Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">9th European Workshop on Physical Processes in Natural Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101609v1</w:t>
+                <w:t xml:space="preserve">hal-00101595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of phytoplankton in response to rapid events of physical forcing in three temperate lakes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Dynamic of phytoplankton in response of rapid events of physical forcing in lakes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Workshop on Physical Processes in Natural Waters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">ASLO Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101595v1</w:t>
+                <w:t xml:space="preserve">hal-00101602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique des populations de phytoplancton en eau douce.</w:t>
+                <w:t xml:space="preserve">Physical processes control the variability in phytoplankton populations in both temperate and tropical Australian rivers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. W. Ford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop INRIA/CAREN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rennes, France</w:t>
+              <w:t xml:space="preserve">ASLO Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101511v1</w:t>
+                <w:t xml:space="preserve">hal-00101609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical processes control the variability in phytoplankton populations in both temperate and tropical Australian rivers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. W. Ford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Workshop on Physical Processes in Natural Waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14505,51 +14505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does photoacclimatation influence phytoplankton competition in a variable turbulence environment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14600,64 +14600,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riverine dissolved silica dynamics: from catchment to sea in a large semi-arid catchment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. W. Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sue Vink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14796,51 +14796,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and quantification of cyanotoxins in the mucilage of natural Microcystis colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15077,51 +15077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15314,51 +15314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Des Aulnois Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15776,51 +15776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer and fate of toxic cyanobacteria from the freshwater to the marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Georges Des Aulnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16111,230 +16111,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profiling comparison of the toxic Microcystis aeruginosa PCC 7806 strain and its non-toxic mutant</w:t>
+                <w:t xml:space="preserve">Changes in Microcystis metabolic profiles in response to intra-specific interactions evidenced by a co-culturing/molecular networking approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference: Marine Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Ventura, United States</w:t>
+              <w:t xml:space="preserve">Ecologie 2014: British Ecological Society-Société Française d’Ecologie Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158706v1</w:t>
+                <w:t xml:space="preserve">hal-01158700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Microcystis metabolic profiles in response to intra-specific interactions evidenced by a co-culturing/molecular networking approach</w:t>
+                <w:t xml:space="preserve">Metabolic profiling comparison of the toxic Microcystis aeruginosa PCC 7806 strain and its non-toxic mutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Gugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2014: British Ecological Society-Société Française d’Ecologie Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference: Marine Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Ventura, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158700v1</w:t>
+                <w:t xml:space="preserve">hal-01158706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiling comparison of the toxic Microcystis aeruginosa PCC 7806 strain and its non-toxic mutant</w:t>
               </w:r>
@@ -16454,51 +16454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17102,51 +17102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17752,51 +17752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF6CFA30"/>
+    <w:nsid w:val="AA31B9C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17983,51 +17983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-bormans" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4755-6327" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133348725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Reignier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2025.108500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04765212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Reignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herv&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M. N. Caruana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2023.107551" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102627" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04158291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waisbord" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1367" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marchand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13200" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Emilie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lepoutre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03172862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorenka Bojadzija Savic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Edwards" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lawton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2021.03.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02862833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bormans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mineaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-020-09764-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03004335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caruana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030192" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Planas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jourdain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaa043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2020.101803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Mineaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2019.101639" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01975603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reubrecht" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mondeguer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;lla Sibat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14490" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01614-19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280458v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11070421" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01773886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guislain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mah&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2018.1424097" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01555395v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bouma-Gregson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary E. Power" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.05.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580363v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ben Gamra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Periot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Zeller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2017.00043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Meriluoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Blaha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorenka Bojadzija" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/aiol.2017.6429" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01555397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Saoudi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Boucetta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouzrout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6058-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan W. Ibelings" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Fastner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra M. Visser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9596-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01436548v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9600-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Mantzouki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9526-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371827v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blahoslav Mar&#353;&#225;lek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jan&#269;ula" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9564-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Gerwick" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.343" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9595-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01345296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Desprat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Frost Holbech" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gerard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.05.024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01219377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;drono" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9550-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154635v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gugger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter C. Dorrestein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12904" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371829v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas W. Ibelings" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Huisman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9537-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115668v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10066" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Gouesbet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hennion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.03.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01464073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Sukenik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Maldener" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehudit Viner-Mozzini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dotan Sela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01067" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916719v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Paty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.09.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00957621v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lengronne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-013-1144-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00861690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-013-9446-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877711v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Mal&#233;cot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr4006316" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00661635v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Salen&#231;on" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029981" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599436v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0613-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10TX26QW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651044v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E. Beisner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. Bird" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21573698-1303296" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494616v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01464.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474702v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Riina Neffling" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.10.023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RGRVRD0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496039v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Josso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dietrich" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ernst" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.02.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCNSXV90-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504906v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.04.050" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L78P8ZJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448279v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.10.025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWRMFLN7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406821v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20439" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168110v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F07-149" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315903v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bugajny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2007.10.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57D1G7M3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312694v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rolland" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sipel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714238b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZL46WQWH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164580v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbm040" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481789v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164533v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Vink" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Ford" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turley" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-007-9113-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5RTBGWG3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101498v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196409v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil R. Viney" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryson C. Bates" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Charles" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T. Webster" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01443.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9F3TNDBQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140533v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.12.019" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G62S1S4W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080035v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015509v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Grigg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899153v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beckers J.-F." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wouters-Ballman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ectors F.J." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Touati" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delval" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034385v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034463v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mitrovic" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roelke" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhao" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034483v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034541v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374402v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113473v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnais" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herv&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Dittmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374483v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374421v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruana" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dittmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113446v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gorges Des Aulnais" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374458v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374581v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brient" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lepoutre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Savar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374640v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bojadzija" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wiegand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113456v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374656v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375458v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113463v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374549v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Des Aulnois Maxime" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02368408v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374571v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojadzija Gorenka" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638137v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01628996v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepoutre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156476v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Visser" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Venail" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156516v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156507v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156512v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Salmaso" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quesada" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156504v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157030v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156624v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157216v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157220v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101816v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desprat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157236v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157234v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561973v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562024v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561982v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Rouzic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562030v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Klein" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562032v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157243v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970793v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158629v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coudouel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098329v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sanchez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158667v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448366v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Jean Francez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561154v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beisner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bird" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Planas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561170v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bird" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561172v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561157v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337734v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ramel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561174v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561171v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337733v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096035v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101502v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096019v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101602v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101609v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101595v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101511v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101586v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101507v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101604v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101574v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034569v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034619v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Savar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034661v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Moal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Edwards" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374436v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legrand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374540v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zouher Amzil" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374671v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01633404v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01628983v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoella Sibat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01633403v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374702v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158690v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158706v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158700v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158704v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159039v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159042v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159035v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159041v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159097v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159094v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Salen&#231;on" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159103v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159105v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103365v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159169v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-bormans" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4755-6327" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133348725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Reignier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2025.108500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M. N. Caruana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2023.107551" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102627" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04765212v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Reignier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04158291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waisbord" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1367" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marchand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13200" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Emilie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lepoutre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03172862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorenka Bojadzija Savic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Edwards" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lawton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2021.03.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Planas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jourdain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaa043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03004335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caruana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030192" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02862833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bormans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mineaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-020-09764-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2020.101803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Mineaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2019.101639" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01975603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reubrecht" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mondeguer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;lla Sibat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14490" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01614-19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280458v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11070421" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01773886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guislain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mah&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2018.1424097" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01555395v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bouma-Gregson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary E. Power" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.05.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580363v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ben Gamra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Periot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Zeller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2017.00043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Meriluoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Blaha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorenka Bojadzija" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/aiol.2017.6429" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01555397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Saoudi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Boucetta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouzrout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6058-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan W. Ibelings" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Fastner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra M. Visser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9596-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blahoslav Mar&#353;&#225;lek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jan&#269;ula" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9564-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Mantzouki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9526-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01436548v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9600-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Gerwick" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.343" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9595-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01345296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Desprat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Frost Holbech" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gerard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.05.024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01219377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;drono" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9550-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154635v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gugger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter C. Dorrestein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12904" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371829v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas W. Ibelings" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Huisman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9537-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115668v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10066" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Gouesbet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hennion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.03.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01464073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Sukenik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Maldener" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehudit Viner-Mozzini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dotan Sela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01067" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916719v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Paty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.09.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00957621v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lengronne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-013-1144-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00861690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-013-9446-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877711v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Mal&#233;cot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr4006316" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00661635v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Salen&#231;on" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029981" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651044v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E. Beisner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. Bird" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21573698-1303296" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599436v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0613-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10TX26QW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494616v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01464.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496039v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Josso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dietrich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ernst" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.02.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCNSXV90-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474702v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Riina Neffling" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.10.023" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RGRVRD0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504906v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.04.050" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L78P8ZJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448279v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.10.025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWRMFLN7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406821v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20439" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168110v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F07-149" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312694v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rolland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sipel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714238b" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZL46WQWH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315903v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bugajny" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2007.10.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57D1G7M3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101498v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Vink" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Ford" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelly" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-007-9113-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5RTBGWG3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164580v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbm040" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481789v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196409v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil R. Viney" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryson C. Bates" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Charles" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T. Webster" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01443.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9F3TNDBQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140533v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.12.019" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G62S1S4W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080035v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015509v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Grigg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899153v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beckers J.-F." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wouters-Ballman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ectors F.J." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Touati" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delval" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034463v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mitrovic" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roelke" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhao" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034385v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034483v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034541v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374402v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374483v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113473v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnais" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herv&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Dittmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374421v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruana" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dittmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113446v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gorges Des Aulnais" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374458v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374581v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brient" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lepoutre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Savar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374640v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bojadzija" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wiegand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113456v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374656v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375458v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113463v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374549v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Des Aulnois Maxime" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02368408v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374571v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojadzija Gorenka" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638137v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01628996v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepoutre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156476v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Visser" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Venail" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156507v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156516v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156512v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Salmaso" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quesada" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156504v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156624v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157030v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157216v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157220v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101816v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desprat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157236v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157234v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561973v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562024v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562030v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Klein" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561982v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Rouzic" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562032v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157243v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970793v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158629v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coudouel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158667v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098329v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sanchez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448366v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Jean Francez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561154v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beisner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bird" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Planas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561170v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bird" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561174v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337734v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ramel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561157v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561172v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561171v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337733v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096035v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096019v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101502v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101511v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101595v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101602v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101609v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101586v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101507v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101604v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101574v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034569v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034619v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Savar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034661v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Moal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Edwards" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374436v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legrand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374540v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zouher Amzil" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374671v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01633404v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01628983v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoella Sibat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01633403v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374702v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158690v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158700v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158706v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158704v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159039v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159042v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159035v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159041v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159097v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159094v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Salen&#231;on" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159103v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159105v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103365v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159169v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>