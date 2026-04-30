--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -336,684 +336,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and analysis by liquid chromatography – Tandem mass spectrometry of intra- and extracellular microcystins and nodularin to study the fate of cyanobacteria and cyanotoxins across the freshwater-marine continuum</w:t>
+                <w:t xml:space="preserve">Effects of salinity and nutrient stress on a toxic freshwater cyanobacterial community and its associated microbiome: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Réveillon</w:t>
+                <w:t xml:space="preserve">Océane Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Georges Des Aulnois</w:t>
+                <w:t xml:space="preserve">Fabienne Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Savar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine M. N. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2023.107551⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.e70029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350700v1</w:t>
+                <w:t xml:space="preserve">hal-04765212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal connectivity of a toxic cyanobacterial community and its associated microbiome along a freshwater-marine continuum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bormans</w:t>
+                <w:t xml:space="preserve">Extraction and analysis by liquid chromatography – Tandem mass spectrometry of intra- and extracellular microcystins and nodularin to study the fate of cyanobacteria and cyanotoxins across the freshwater-marine continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Réveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Hervé</w:t>
+                <w:t xml:space="preserve">Maxime Georges Des Aulnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Savar</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine M. N. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2024.102627⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Toxicon, 237, pp.107551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2023.107551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564232v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of salinity and nutrient stress on a toxic freshwater cyanobacterial community and its associated microbiome: An experimental study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal connectivity of a toxic cyanobacterial community and its associated microbiome along a freshwater-marine continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (5), pp.e70029. </w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134, pp.102627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.70029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2024.102627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765212v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and physiological impacts of salinity on colonial strains of the cyanobacteria &amp;lt;i&amp;gt;Microcystis aeruginosa&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production and composition of extracellular polymeric substances by a unicellular strain and natural colonies of Microcystis: Impact of salinity and nutrient stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Legrand</w:t>
+                <w:t xml:space="preserve">Laëtitia Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Waisbord</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Sinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.1367⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.783-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.13200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04158291v1</w:t>
+                <w:t xml:space="preserve">hal-04222908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and composition of extracellular polymeric substances by a unicellular strain and natural colonies of Microcystis: Impact of salinity and nutrient stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological and physiological impacts of salinity on colonial strains of the cyanobacteria &amp;lt;i&amp;gt;Microcystis aeruginosa&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sinquin</w:t>
+                <w:t xml:space="preserve">Benjamin Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouher Amzil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Waisbord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (6), pp.783-796. </w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.e1367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.13200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.1367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04222908v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04158291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ use of bivalves and passive samplers to reveal water contamination by microcystins along a freshwater-marine continuum in France</w:t>
               </w:r>
@@ -1395,429 +1395,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt Shock Responses of Microcystis Revealed through Physiological, Transcript, and Metabolomic Analyses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyanobacteria and cyanotoxins in estuarine water and sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Caruana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enora Briand</w:t>
+                <w:t xml:space="preserve">M. Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Savar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins12030192⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (2), pp.625-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-020-09764-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004335v1</w:t>
+                <w:t xml:space="preserve">hal-02862833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (8), pp.e50451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/BDJ.8.e50451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanobacteria and cyanotoxins in estuarine water and sediment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Mineaud</w:t>
+                <w:t xml:space="preserve">Salt Shock Responses of Microcystis Revealed through Physiological, Transcript, and Metabolomic Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Georges Des Aulnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Réveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Robert</w:t>
+                <w:t xml:space="preserve">Amandine Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (2), pp.625-640. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10452-020-09764-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins12030192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862833v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross talk: Two way allelopathic interactions between toxic Microcystis and Daphnia</w:t>
               </w:r>
@@ -1950,51 +1950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstrated transfer of cyanobacteria and cyanotoxins along a freshwater-marine continuum in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Mineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2205,90 +2205,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and metabolic responses of freshwater and brackish strains of Microcystis aeruginosa acclimated to a salinity gradient: insight into salt tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Georges Des Aulnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Réveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2705,1646 +2705,1646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Characterization of Microcystin-Producing Cyanobacteria in Freshwater Lakes by TSA-FISH (Tyramid Signal Amplification-Fluorescent In Situ Hybridization)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxic cyanobacteria and cyanotoxins in European waters – recent progress achieved through the CYANOCOST Action and challenges for further research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussi Meriluoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludek Blaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorenka Bojadzija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Perrine Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2017.00043⟩</w:t>
+              <w:t xml:space="preserve">Advances in Oceanography and Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.22-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/aiol.2017.6429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580363v1</w:t>
+                <w:t xml:space="preserve">hal-02374318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic cyanobacteria and cyanotoxins in European waters – recent progress achieved through the CYANOCOST Action and challenges for further research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of toxic cyanobacteria for drinking water production of Ain Zada Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jussi Meriluoto</w:t>
+                <w:t xml:space="preserve">Sabrine Boucetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludek Blaha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gorenka Bojadzija</w:t>
+                <w:t xml:space="preserve">Rachid Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Oceanography and Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/aiol.2017.6429⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189 (7), pp.361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-017-6058-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374318v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of toxic cyanobacteria for drinking water production of Ain Zada Dam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid Characterization of Microcystin-Producing Cyanobacteria in Freshwater Lakes by TSA-FISH (Tyramid Signal Amplification-Fluorescent In Situ Hybridization)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Ben Gamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Saoudi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Brient</w:t>
+                <w:t xml:space="preserve">Marine Periot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrine Boucetta</w:t>
+                <w:t xml:space="preserve">Marie Roumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Ouzrout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bormans</w:t>
+                <w:t xml:space="preserve">Perrine Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 189 (7), pp.361. </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-017-6058-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2017.00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555397v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CYANOCOST special issue on cyanobacterial blooms: synopsis-a critical review of the management options for their prevention, control and mitigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling internal phosphorus loading in lakes by physical methods to reduce cyanobacterial blooms: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastiaan W. Ibelings</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bormans</w:t>
+                <w:t xml:space="preserve">Blahoslav Maršálek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jutta Fastner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Petra M. Visser</w:t>
+                <w:t xml:space="preserve">Daniel Jančula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 50 (3), pp.595-605. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10452-016-9596-x⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 50 (3), pp.407-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-015-9564-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374457v1</w:t>
+                <w:t xml:space="preserve">hal-01371827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling internal phosphorus loading in lakes by physical methods to reduce cyanobacterial blooms: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the key ecological traits of cyanobacteria as a basis for their management and control in changing lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanthia Mantzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra M. Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jančula</w:t>
+                <w:t xml:space="preserve">Bastiaan W. Ibelings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 50 (3), pp.407-422. </w:t>
+              <w:t xml:space="preserve">, 2016, 50 (3), pp.333-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10452-015-9564-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10452-015-9526-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371827v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the key ecological traits of cyanobacteria as a basis for their management and control in changing lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum to: Cyanobacterial blooms. Ecology, prevention, mitigation and control: Editorial to a CYANOCOST Special Issue (vol 50, pg 327, 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiaan W. Ibelings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanthia Mantzouki</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Jutta Fastner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra M. Visser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastiaan W. Ibelings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 50 (3), pp.333-350. </w:t>
+              <w:t xml:space="preserve">, 2016, 50 (4), pp.735--735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10452-015-9526-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10452-016-9600-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162828v1</w:t>
+                <w:t xml:space="preserve">hal-01436548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Cyanobacterial blooms. Ecology, prevention, mitigation and control: Editorial to a CYANOCOST Special Issue (vol 50, pg 327, 2016)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jutta Fastner</w:t>
+                <w:t xml:space="preserve">Role of bacteria in the production and degradation of Microcystis cyanopeptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tambosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petra M. Visser</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10452-016-9600-5⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), pp.469-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436548v1</w:t>
+                <w:t xml:space="preserve">hal-01281731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of bacteria in the production and degradation of Microcystis cyanopeptides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Tambosco</w:t>
+                <w:t xml:space="preserve">Accumulation and detoxication responses of the gastropod Lymnaea stagnalis to single and combined exposures to natural (cyanobacteria) and anthropogenic (the herbicide RoundUp® Flash) stressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia L. Desprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bente Frost Holbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.343⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 177, pp.116-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281731v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyanobacterial blooms. Ecology, prevention, mitigation and control: Editorial to a CYANOCOST Special Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastiaan W. Ibelings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Fastner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra M. Visser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (3), pp.327-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10452-016-9595-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation and detoxication responses of the gastropod Lymnaea stagnalis to single and combined exposures to natural (cyanobacteria) and anthropogenic (the herbicide RoundUp® Flash) stressors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudia Gerard</w:t>
+                <w:t xml:space="preserve">Changes in secondary metabolic profiles of Microcystis aeruginosa strains in response to intraspecific interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter C. Dorrestein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H. Gerwick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.05.024⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (2), pp.384-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345296v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of exopolymers (EPS) by cyanobacteria: impact on the carbon-to-nutrient ratio of the particulate organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (1), pp.29-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10452-015-9550-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in secondary metabolic profiles of Microcystis aeruginosa strains in response to intraspecific interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enora Briand</w:t>
+                <w:t xml:space="preserve">Artificial mixing to control cyanobacterial blooms: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra M. Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas W. Ibelings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">William H. Gerwick</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jef Huisman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12904⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (3), pp.423-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-015-9537-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154635v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial mixing to control cyanobacterial blooms: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">CYANOCOST special issue on cyanobacterial blooms: synopsis-a critical review of the management options for their prevention, control and mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiaan W. Ibelings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Fastner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra M. Visser</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jef Huisman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 50 (3), pp.423-441. </w:t>
+              <w:t xml:space="preserve">, 2016, 50 (3), pp.595-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10452-015-9537-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10452-016-9596-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371829v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence effects on phytoplankton morpho-functional traits selection</w:t>
               </w:r>
@@ -4830,278 +4830,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of trophic transfer of microcystins from the gastropod Lymnaea stagnalis to the fish Gasterosteus aculeatus.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lance</w:t>
+                <w:t xml:space="preserve">Cylindrospermopsin accumulation and release by the benthic cyanobacterium Oscillatoria sp. PCC 6506 under different light conditions and growth phases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Petit</w:t>
+                <w:t xml:space="preserve">Marion Lengronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2013.09.006⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (2), pp.243-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00128-013-1144-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916719v1</w:t>
+                <w:t xml:space="preserve">hal-00957621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cylindrospermopsin accumulation and release by the benthic cyanobacterium Oscillatoria sp. PCC 6506 under different light conditions and growth phases.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bormans</w:t>
+                <w:t xml:space="preserve">Evidence of trophic transfer of microcystins from the gastropod Lymnaea stagnalis to the fish Gasterosteus aculeatus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lengronne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Brient</w:t>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Duval</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chrystelle Paty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 92 (2), pp.243-247. </w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31, pp.9-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00128-013-1144-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2013.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957621v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphofunctional traits reflect differences in phytoplankton community between rivers of contrasting flow regime</w:t>
               </w:r>
@@ -5230,51 +5230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bente Frost Holbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5377,51 +5377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Salençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.e29981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5628,51 +5628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5725,806 +5725,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of molecular functions at the ecosystemic level: breakthroughs and future goals of environmental genomics and post-genomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histopathology and microcystin distribution in Lymnaea stagnalis (Gastropoda) following toxic cyanobacterial or dissolved microcystin-LR exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
+                <w:t xml:space="preserve">Celine Josso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Dufresne</w:t>
+                <w:t xml:space="preserve">Daniel Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim Quaiser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Binet</w:t>
+                <w:t xml:space="preserve">Bernhard Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Paty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (3), pp.211-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2010.01464.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494616v1</w:t>
+                <w:t xml:space="preserve">hal-00496039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histopathology and microcystin distribution in Lymnaea stagnalis (Gastropoda) following toxic cyanobacterial or dissolved microcystin-LR exposure.</w:t>
+                <w:t xml:space="preserve">Detection of free and covalently bound microcystins in animal tissues by liquid chromatography-tandem mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Josso</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milla Riina Neffling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussi Meriluoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.02.014⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (3), pp.948-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496039v1</w:t>
+                <w:t xml:space="preserve">hal-00474702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of free and covalently bound microcystins in animal tissues by liquid chromatography-tandem mass spectrometry.</w:t>
+                <w:t xml:space="preserve">Impact of toxic cyanobacteria on gastropods and microcystin accumulation in a eutrophic lake (Grand-Lieu, France) with special reference to Physa (= Physella) acuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milla Riina Neffling</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loic Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 158 (3), pp.948-952. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 408 (17), pp.3560-3568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.10.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.04.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474702v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of toxic cyanobacteria on gastropods and microcystin accumulation in a eutrophic lake (Grand-Lieu, France) with special reference to Physa (= Physella) acuta</w:t>
+                <w:t xml:space="preserve">Accumulation of free and covalently bound microcystins in tissues of Lymnaea stagnalis (Gastropoda) following toxic cyanobacteria or dissolved microcystin-LR exposure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milla Riina Neffling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussi Meriluoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.04.050⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (3), pp.674-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504906v1</w:t>
+                <w:t xml:space="preserve">hal-00448279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of free and covalently bound microcystins in tissues of Lymnaea stagnalis (Gastropoda) following toxic cyanobacteria or dissolved microcystin-LR exposure.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integration of molecular functions at the ecosystemic level: breakthroughs and future goals of environmental genomics and post-genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Quaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.10.025⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (6), pp.776-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2010.01464.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00448279v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First occurrence of cylindrospermopsin in freshwater in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lengronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Fastner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (4), pp.415-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6552,406 +6552,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton species turnover controlled by physical forcing at different time scales.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+                <w:t xml:space="preserve">Consumption of toxic cyanobacteria by Potamopyrgus antipodarum (Gastropoda, Prosobranchia) and consequences on life traits and microcystin accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bugajny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/F07-149⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (4), pp.464-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2007.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168110v1</w:t>
+                <w:t xml:space="preserve">hal-00315903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phycocyanin probe as a tool for monitoring cyanobacteria in freshwater bodies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lengronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sipel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (2), pp.248-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b714238b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumption of toxic cyanobacteria by Potamopyrgus antipodarum (Gastropoda, Prosobranchia) and consequences on life traits and microcystin accumulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bugajny</w:t>
+                <w:t xml:space="preserve">Phytoplankton species turnover controlled by physical forcing at different time scales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Gerard</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (1), pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/F07-149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2007.10.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00315903v1</w:t>
+                <w:t xml:space="preserve">hal-00168110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term variability in physical forcing in temperate reservoirs: effects on phytoplankton dynamics and sedimentary fluxes.</w:t>
               </w:r>
@@ -7026,420 +7026,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting nutrient exports from a forested and an agricultural catchment in south-earstern Australia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoplankton size distribution and community structure : influence of nutrient input and sedimentary loss.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sue Vink</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Turley</w:t>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-007-9113-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (7), pp.583-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbm040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164533v1</w:t>
+                <w:t xml:space="preserve">hal-00164580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton size distribution and community structure : influence of nutrient input and sedimentary loss.</w:t>
+                <w:t xml:space="preserve">Size distribution and community structure of phytoplankton: influence of nutrient availability and sedimentary loss.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 29 (7), pp.583-598. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 29, pp.583-598</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164580v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution and community structure of phytoplankton: influence of nutrient availability and sedimentary loss.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+                <w:t xml:space="preserve">Contrasting nutrient exports from a forested and an agricultural catchment in south-earstern Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue Vink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. W. Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Lagadeuc</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Turley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (3), pp.247-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-007-9113-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481789v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling adaptive management strategies for coping with the impacts of climate variability and change on riverine algal blooms.</w:t>
               </w:r>
@@ -7580,90 +7580,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between cyanobacteria and gastropods. II. Impact of toxic Planktothrix agardhii on the life-history traits of Lymnaea stagnalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Paty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 81, pp.389-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7748,51 +7748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 79(2), pp.140-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7817,77 +7817,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying ecosystem metabolism in the middle reaches of Murrumbidgee river during irrigation flow releases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sue Vink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. W. Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. J. Grigg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8220,64 +8220,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des cyanobactéries et de leur microbiome en estuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8315,64 +8315,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la salinité sur des colonies de Microcystis aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Waisbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8423,77 +8423,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and interaction between Microcystis and its microbiome in estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8525,168 +8525,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic interactions between M. aeruginosa PCC7806 and D. magna</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Salt stress response of brackish and freshwater strains of Microcystis aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Georges Des Aulnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bormans</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Linda Lawton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Toxic Cyanobacteria: Learning from the past to predict the future</w:t>
+              <w:t xml:space="preserve">11th International Conference on Toxic Cyanobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374402v1</w:t>
+                <w:t xml:space="preserve">hal-02374421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnia magna spent medium impacts physiology and metabolic profiles in Microcystis aeruginosa PCC7806 but not in his non-microcystin producing mutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorenka Bojadzija Savic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8745,1993 +8745,1980 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Scientifiques de l'ED EGAAL : édition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">salt stress response of brackish and feshwater strains of Microcystis aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Georges Des Aulnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Dittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle du GdR Phycotox 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt stress response of brackish and freshwater strains of Microcystis aeruginosa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Caruana</w:t>
+                <w:t xml:space="preserve">Salt stess response of brackish and freshwater strains of Microcystis aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gorges Des Aulnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Briand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Bormans</w:t>
+                <w:t xml:space="preserve">Elke Dittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Toxic Cyanobacteria</w:t>
+              <w:t xml:space="preserve">11th International Conference of Toxic Cyanobacteria: Learning from the past to predict the future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374421v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt stess response of brackish and freshwater strains of Microcystis aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bormans</w:t>
+                <w:t xml:space="preserve">Salt stress response of brackish and freshwater strains of Microcystis aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Georges Des Aulnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference of Toxic Cyanobacteria: Learning from the past to predict the future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Conférence annuelle du GDR Phycotox 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113446v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt stress response of brackish and freshwater strains of Microcystis aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Dittmann</w:t>
+                <w:t xml:space="preserve">Metabolic interactions between M. aeruginosa PCC7806 and D. magna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorenka Bojadzija Savic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Lawton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle du GDR Phycotox 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">International Conference of Toxic Cyanobacteria: Learning from the past to predict the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374458v1</w:t>
+                <w:t xml:space="preserve">hal-02374402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of bivalves to evaluate the transfer of cyanobacteria and cyanotoxins from fresh to estuarine waters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevention, control and mitigation of cyanobacterial blooms in lakes and reservoirs. International Conference on Harmful Algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra M. Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jef Huisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Fastner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiaan W. Ibelings</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Harmful Algae, ICHA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICHA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nanates, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374581v1</w:t>
+                <w:t xml:space="preserve">hal-02375458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt stress response of brackish and freshwater strains of Microcystis aeruginosa</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemically mediated interactions between Microcystis and Planktothrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mondeguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoëlla Sibat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel GIS cyanobacteries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Besse en Chandesse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Harmful Algae, ICHA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374640v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress responses in microcystin producing and non-producing M. aeruginosa PCC7806 in the presence of D. magna metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gorenka Bojadzija</w:t>
+                <w:t xml:space="preserve">Physiological and metabolic responses of Microcystis aeruginosa to a salinity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Des Aulnois Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel GIS Cyanobacteries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Cyanobacteries, May 2018, Besse en Chandesse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Harmful Algae, ICHA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113456v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically mediated interactions between Microcystis and Planktothrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">salt stress response of brackish and feshwater strains of Microcystis aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Georges Des Aulnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Harmful Algae, ICHA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence annuelle du GIS Cyanobacteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Besse en Chandesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374656v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention, control and mitigation of cyanobacterial blooms in lakes and reservoirs. International Conference on Harmful Algae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jutta Fastner</w:t>
+                <w:t xml:space="preserve">Metabolic interactions between D. magna and microcystin producing and non producing M. aeruginosa PCC7806</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojadzija Gorenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Lawton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICHA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nanates, France</w:t>
+              <w:t xml:space="preserve">International Conference on Harmful Algae, ICHA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375458v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">salt stress response of brackish and feshwater strains of Microcystis aeruginosa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Caruana</w:t>
+                <w:t xml:space="preserve">Interactions between cyanobacteria and Daphnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorenka Bojadzija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Lawton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle du GIS Cyanobacteries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Besse en Chandesse, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113463v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and metabolic responses of Microcystis aeruginosa to a salinity gradient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Roux</w:t>
+                <w:t xml:space="preserve">Salt stress response of brackish and freshwater strains of Microcystis aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bojadzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Caruana</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Harmful Algae, ICHA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Annuel GIS cyanobacteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Besse en Chandesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374549v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between cyanobacteria and Daphnia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enora Briand</w:t>
+                <w:t xml:space="preserve">Interest of bivalves to evaluate the transfer of cyanobacteria and cyanotoxins from fresh to estuarine waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Harmful Algae, ICHA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368408v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic interactions between D. magna and microcystin producing and non producing M. aeruginosa PCC7806</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bojadzija Gorenka</w:t>
+                <w:t xml:space="preserve">Oxidative stress responses in microcystin producing and non-producing M. aeruginosa PCC7806 in the presence of D. magna metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorenka Bojadzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Harmful Algae, ICHA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel GIS Cyanobacteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Cyanobacteries, May 2018, Besse en Chandesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374571v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rise and fall of toxic benthic freshwater cyanobacteria (Anabaena spp.) in the Eel river: Buoyancy and dispersal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mary E. Power</w:t>
+                <w:t xml:space="preserve">Interest of bivalves for the biosurvey of environmental contamination by cyanobacterial toxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society for Freshwater Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Freshwater Science, Jun 2017, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">Conférence nationale GdR Phycotox &amp; GIS Cyano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638137v1</w:t>
+                <w:t xml:space="preserve">hal-01628996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of bivalves for the biosurvey of environmental contamination by cyanobacterial toxins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Brient</w:t>
+                <w:t xml:space="preserve">Rise and fall of toxic benthic freshwater cyanobacteria (Anabaena spp.) in the Eel river: Buoyancy and dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Bouma-Gregson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary E. Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence nationale GdR Phycotox &amp; GIS Cyano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society for Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Freshwater Science, Jun 2017, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628996v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the key ecological traits of cyanobacteria as a basis for their management and control under expected environmental change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evanthia Mantzouki</w:t>
+                <w:t xml:space="preserve">Changes in Microcystis metabolic profiles in response to intra-specific interactions evidenced by a co-culturing/molecular networking approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Venail</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2015, Granada, Spain</w:t>
+              <w:t xml:space="preserve">, Feb 2015, Granada, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156476v1</w:t>
+                <w:t xml:space="preserve">hal-01156516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon fixation and allocation in a filamentous cyanobacterium during akinete differentiation using NanoSIMS and microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Sukenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10773,437 +10760,450 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Microcystis metabolic profiles in response to intra-specific interactions evidenced by a co-culturing/molecular networking approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enora Briand</w:t>
+                <w:t xml:space="preserve">Occurrence, impacts and management of cyanobacterial blooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Salmaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2015, Granada, France</w:t>
+              <w:t xml:space="preserve">, Feb 2015, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156516v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence, impacts and management of cyanobacterial blooms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Quesada</w:t>
+                <w:t xml:space="preserve">Carbon fixation and allocation in a filamentous cyanobacterium during akinete differentiation using NanoSIMS and microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Sukenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Maldener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Granada, Spain</w:t>
+              <w:t xml:space="preserve">FEMS 2015 6th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEMS, Jun 2015, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156512v1</w:t>
+                <w:t xml:space="preserve">hal-01156504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon fixation and allocation in a filamentous cyanobacterium during akinete differentiation using NanoSIMS and microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+                <w:t xml:space="preserve">Understanding the key ecological traits of cyanobacteria as a basis for their management and control under expected environmental change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiaan W. Ibelings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanthia Mantzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Venail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS 2015 6th Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FEMS, Jun 2015, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">ASLO Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156504v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylindrospermopsin procduction and release by a benthic cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lengronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Toxic Cyanobacteria “Living with toxigenic cyanobacteria”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Pilanesberg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11254,51 +11254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Toxic Cyanobacteria “Living with toxigenic cyanobacteria”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Pilanesberg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11405,51 +11405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of intra and extracellular cylindrospermopsin production of a benthic cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lengronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11539,51 +11539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11634,51 +11634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des changements climatiques sur les cyanobactéries et leurs toxines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GIS Cyanobactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12280,705 +12280,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différence de fitness entre la souche Microcystis aeruginosa PCC7806 et son mutant non toxique en condition optimale de croissance: coût de production de la microcystine?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enora Briand</w:t>
+                <w:t xml:space="preserve">Trophic transfer of microcystins from Lymnaea stagnalis (Gastropoda Pulmonata) to Gasterosteus aculeatus (Teleostei Gasterosteidae) and impact on the fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GIS Cyanobactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157243v1</w:t>
+                <w:t xml:space="preserve">ineris-00970793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic transfer of microcystins from Lymnaea stagnalis (Gastropoda Pulmonata) to Gasterosteus aculeatus (Teleostei Gasterosteidae) and impact on the fish</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudia Gerard</w:t>
+                <w:t xml:space="preserve">Différence de fitness entre la souche Microcystis aeruginosa PCC7806 et son mutant non toxique en condition optimale de croissance: coût de production de la microcystine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Journées du GIS Cyanobactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970793v1</w:t>
+                <w:t xml:space="preserve">hal-01157243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental genomics of phototrophic fluctuations in a freshwater ecosystem: Preliminary analysis of taxonomic diversity in metagenomics datasets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique du phytoplancton dans les fleuves côtiers et leur devenir en estuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution du programme EC2CO 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Ecologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158629v1</w:t>
+                <w:t xml:space="preserve">hal-01158667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique du phytoplancton dans les fleuves côtiers et leur devenir en estuaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+                <w:t xml:space="preserve">Trophic transfer of microcystins from Lymnaea stagnalis (Gastropoda, Pulmonata) to Gasterosteus aculeatus (Teleostei Gasterosteidae) and impacts on the fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ecologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">20th Annual Meeting of Society of Environmental Toxicology and Chemistry (SETAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2010, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158667v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic transfer of microcystins from Lymnaea stagnalis (Gastropoda, Pulmonata) to Gasterosteus aculeatus (Teleostei Gasterosteidae) and impacts on the fish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stoichiometry and trophic interactions: a comparison between aquatic and terrestrial ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Sanchez</w:t>
+                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Gérard</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Annual Meeting of Society of Environmental Toxicology and Chemistry (SETAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2010, Séville, Spain</w:t>
+              <w:t xml:space="preserve">International Society for Environmental Biogeochemistry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098329v1</w:t>
+                <w:t xml:space="preserve">hal-00448366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometry and trophic interactions: a comparison between aquatic and terrestrial ecosystems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental genomics of phototrophic fluctuations in a freshwater ecosystem: Preliminary analysis of taxonomic diversity in metagenomics datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Coudouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Naquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre-Jean Francez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oscar Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lengronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Environmental Biogeochemistry Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque de restitution du programme EC2CO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448366v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange des eaux métalimnétiques par les ondes internes dans un petit lac : Conséquences sur la dynamique du phytoplancton</w:t>
               </w:r>
@@ -13079,204 +13079,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing of metalimnetic waters by first and second vertical mode internal waves in a small shallow lake: consequences for phytoplankton dynamics.</w:t>
+                <w:t xml:space="preserve">The role of physical processes in phytoplankton dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Planas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Physical Processes in Natural Waters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lake Tahoe, United States</w:t>
+              <w:t xml:space="preserve">Symposium on ‘From Milimetres to megametres, the interacting scales of ocean dynamics'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561170v1</w:t>
+                <w:t xml:space="preserve">hal-00561171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing of metalimnetic waters by first and second vertical mode internal waves in a small shallow lake: consequences for phytoplankton dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13291,445 +13239,497 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ASLO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, St John, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental gene expression study of fluctuations of photosynthesis, carbon allocation and stress responses in freshwater phytoplanktonic communities.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les causes des proliférations de cyanobactéries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'écologie microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">9ème Carrefour des Gestions locales de l'Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337734v1</w:t>
+                <w:t xml:space="preserve">hal-00561172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of physical forcing at short (hourly to daily) and long (seasonal) time scale in phytoplankton dynamics in regulated rivers and reservoirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Workshop of the International Association of Phytoplankton Taxonomy &amp; Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Ramot, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les causes des proliférations de cyanobactéries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental gene expression study of fluctuations of photosynthesis, carbon allocation and stress responses in freshwater phytoplanktonic communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Couée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sulmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Carrefour des Gestions locales de l'Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque d'écologie microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561172v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of physical processes in phytoplankton dynamics.</w:t>
+                <w:t xml:space="preserve">Mixing of metalimnetic waters by first and second vertical mode internal waves in a small shallow lake: consequences for phytoplankton dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Planas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on ‘From Milimetres to megametres, the interacting scales of ocean dynamics'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Physical Processes in Natural Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lake Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561171v1</w:t>
+                <w:t xml:space="preserve">hal-00561170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental gene expression study of fluctuations of photosynthesis, carbon allocation and stress responses in freshwater phytoplanktonic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Couée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13823,51 +13823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESLIM 2006 Workshop Cyanobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13931,51 +13931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GIS Cyanobactérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cussac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14063,191 +14063,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique des populations de phytoplancton en eau douce.</w:t>
+                <w:t xml:space="preserve">Physical processes control the variability in phytoplankton populations in both temperate and tropical Australian rivers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. W. Ford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop INRIA/CAREN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rennes, France</w:t>
+              <w:t xml:space="preserve">9th European Workshop on Physical Processes in Natural Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101511v1</w:t>
+                <w:t xml:space="preserve">hal-00101586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of phytoplankton in response to rapid events of physical forcing in three temperate lakes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de la dynamique des populations de phytoplancton en eau douce.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Workshop on Physical Processes in Natural Waters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop INRIA/CAREN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101595v1</w:t>
+                <w:t xml:space="preserve">hal-00101511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of phytoplankton in response of rapid events of physical forcing in lakes.</w:t>
               </w:r>
@@ -14341,51 +14328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical processes control the variability in phytoplankton populations in both temperate and tropical Australian rivers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. W. Ford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14404,381 +14391,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical processes control the variability in phytoplankton populations in both temperate and tropical Australian rivers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of phytoplankton in response to rapid events of physical forcing in three temperate lakes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. W. Ford</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Workshop on Physical Processes in Natural Waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101586v1</w:t>
+                <w:t xml:space="preserve">hal-00101595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does photoacclimatation influence phytoplankton competition in a variable turbulence environment ?</w:t>
+                <w:t xml:space="preserve">Modélisation des cyanobactéries en rivières et retenues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IOC Unesco/Geohab</w:t>
+              <w:t xml:space="preserve">Workshop de modélisation des cyanobactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101507v1</w:t>
+                <w:t xml:space="preserve">hal-00101574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverine dissolved silica dynamics: from catchment to sea in a large semi-arid catchment.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does photoacclimatation influence phytoplankton competition in a variable turbulence environment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Summer Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Santiago de Compostella, Spain</w:t>
+              <w:t xml:space="preserve">Conference IOC Unesco/Geohab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101604v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des cyanobactéries en rivières et retenues.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Riverine dissolved silica dynamics: from catchment to sea in a large semi-arid catchment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. W. Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue Vink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop de modélisation des cyanobactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">ASLO Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Santiago de Compostella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101574v1</w:t>
+                <w:t xml:space="preserve">hal-00101604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14796,51 +14796,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and quantification of cyanotoxins in the mucilage of natural Microcystis colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15077,51 +15077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15176,51 +15176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyanobacteria and cyanotoxins in estuarine waters and sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15282,748 +15282,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and metabolic responses of Microcystis aeruginosa to a salinity gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Des Aulnois Maxime</w:t>
+                <w:t xml:space="preserve">Interest of bivalves for the biosurvey of cyanotoxins in aquatic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Harmful Algae, ICHA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374540v1</w:t>
+                <w:t xml:space="preserve">hal-02374671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of bivalves for the biosurvey of cyanotoxins in aquatic ecosystems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Brient</w:t>
+                <w:t xml:space="preserve">Physiological and metabolic responses of Microcystis aeruginosa to a salinity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Des Aulnois Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">International Conference on Harmful Algae, ICHA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374671v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic interactions between Daphnia and cyanobacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemically mediated interactions between Microcystis and Planktothrix: Impact on their physiology and metabolic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mondeguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoella Sibat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence nationale GdR Phycotox &amp; GIS Cyano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Gif sur Yvette, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633404v1</w:t>
+                <w:t xml:space="preserve">hal-01628983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically mediated interactions between Microcystis and Planktothrix: Impact on their physiology and metabolic profiles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfer and fate of toxic cyanobacteria from the freshwater to the marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Georges Des Aulnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence nationale GdR Phycotox &amp; GIS Cyano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Gif sur Yvette, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628983v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and fate of toxic cyanobacteria from the freshwater to the marine environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Caruana</w:t>
+                <w:t xml:space="preserve">Preliminary metabolomic approach on cyanobacterial co-cultures: Chemically mediated interactions between Microcystis and Planktothrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mondeguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoëlla Sibat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence nationale GdR Phycotox &amp; GIS Cyano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Gif sur Yvette, France. 2017</w:t>
+              <w:t xml:space="preserve">SMMAP 2017-Mass Spectrometry, Metabolomics and Proteomic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633403v1</w:t>
+                <w:t xml:space="preserve">hal-02374702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary metabolomic approach on cyanobacterial co-cultures: Chemically mediated interactions between Microcystis and Planktothrix</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zouher Amzil</w:t>
+                <w:t xml:space="preserve">Metabolic interactions between Daphnia and cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorenka Bojadzija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Lawton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP 2017-Mass Spectrometry, Metabolomics and Proteomic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France. </w:t>
+              <w:t xml:space="preserve">Conférence nationale GdR Phycotox &amp; GIS Cyano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Gif sur Yvette, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374702v1</w:t>
+                <w:t xml:space="preserve">hal-01633404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of cyanobacterial secondary metabolites by a natural bacterial community associated with Microcystis</w:t>
               </w:r>
@@ -16035,64 +16035,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Granada, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16143,64 +16143,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2014: British Ecological Society-Société Française d’Ecologie Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16251,51 +16251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference: Marine Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Ventura, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16346,64 +16346,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Health and Human Grantee Conferenc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16422,135 +16422,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimatisation strategies in gastropods to environmental pollutants: Mixture toxicity of a pesticide and cyanobacterial toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lance</w:t>
+                <w:t xml:space="preserve">Proteomic response of Unio pictorum mussel to a mixture of glyphosate and microcystin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Malécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Toxic Cyanobacteria “Living with toxigenic cyanobacteria”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Pilanesberg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159039v1</w:t>
+                <w:t xml:space="preserve">hal-01159035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of small scale turbulence on phytoplankton community structure: A morphofunctional experimental approach</w:t>
               </w:r>
@@ -16579,518 +16592,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Multidisciplinary Conference on Hydrology and Ecology: Emerging patterns, Breakthoughs and Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">International workshop on Microscale interactions in aquatic environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159042v1</w:t>
+                <w:t xml:space="preserve">hal-01159041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic response of Unio pictorum mussel to a mixture of glyphosate and microcystin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Pineau</w:t>
+                <w:t xml:space="preserve">Effect of small scale turbulence on phytoplankton community structure: A morphofunctional experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Wiegand</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Toxic Cyanobacteria “Living with toxigenic cyanobacteria”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Pilanesberg, South Africa</w:t>
+              <w:t xml:space="preserve">4th International Multidisciplinary Conference on Hydrology and Ecology: Emerging patterns, Breakthoughs and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159035v1</w:t>
+                <w:t xml:space="preserve">hal-01159042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of small scale turbulence on phytoplankton community structure: A morphofunctional experimental approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+                <w:t xml:space="preserve">Acclimatisation strategies in gastropods to environmental pollutants: Mixture toxicity of a pesticide and cyanobacterial toxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Microscale interactions in aquatic environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Les Houches, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Toxic Cyanobacteria “Living with toxigenic cyanobacteria”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Pilanesberg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159041v1</w:t>
+                <w:t xml:space="preserve">hal-01159039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effects of a mixture of glyphosate and microcystin on two species of mussels: Analysis by proteomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blandine Guével</w:t>
+                <w:t xml:space="preserve">Evidence of the cost of the production of microcystins by Microcystis aeruginosa under differing light and nitrate environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Wiegand</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Salençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop "Genericity of responses and adaptation strategies to multiple stresses in organisms of aquatic and terrestrial ecosystems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159097v1</w:t>
+                <w:t xml:space="preserve">hal-01159094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the cost of the production of microcystins by Microcystis aeruginosa under differing light and nitrate environmental conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enora Briand</w:t>
+                <w:t xml:space="preserve">Comparison of the effects of a mixture of glyphosate and microcystin on two species of mussels: Analysis by proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Malécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop "Genericity of responses and adaptation strategies to multiple stresses in organisms of aquatic and terrestrial ecosystems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paimpont, France</w:t>
+              <w:t xml:space="preserve">HUPO (Human Proteome Organisation) Annual World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159094v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimatisation strategies in gastropods to environmental pollutants: Comparison of a strong invasive to a declining endogenous species</w:t>
               </w:r>
@@ -17102,51 +17102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17240,116 +17240,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUPO (Human Proteome Organisation) Annual World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Boston, United States</w:t>
+              <w:t xml:space="preserve">International Workshop "Genericity of responses and adaptation strategies to multiple stresses in organisms of aquatic and terrestrial ecosystems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159105v1</w:t>
+                <w:t xml:space="preserve">hal-01159097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert trophique de cyanotoxines entre le gastéropode Lymnaea stagnalis et le poisson Gasterosteus aculeatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17439,51 +17439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Toxic Cyanobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17752,51 +17752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA31B9C2"/>
+    <w:nsid w:val="5F685F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17983,51 +17983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-bormans" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4755-6327" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133348725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Reignier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2025.108500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M. N. Caruana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2023.107551" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102627" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04765212v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Reignier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04158291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waisbord" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1367" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marchand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13200" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Emilie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lepoutre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03172862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorenka Bojadzija Savic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Edwards" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lawton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2021.03.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Planas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jourdain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaa043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03004335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caruana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030192" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02862833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bormans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mineaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-020-09764-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2020.101803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Mineaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2019.101639" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01975603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reubrecht" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mondeguer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;lla Sibat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14490" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01614-19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280458v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11070421" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01773886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guislain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mah&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2018.1424097" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01555395v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bouma-Gregson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary E. Power" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.05.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580363v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ben Gamra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Periot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Zeller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2017.00043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Meriluoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Blaha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorenka Bojadzija" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/aiol.2017.6429" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01555397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Saoudi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Boucetta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouzrout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6058-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan W. Ibelings" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Fastner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra M. Visser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9596-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blahoslav Mar&#353;&#225;lek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jan&#269;ula" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9564-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Mantzouki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9526-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01436548v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9600-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Gerwick" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.343" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9595-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01345296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Desprat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Frost Holbech" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gerard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.05.024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01219377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;drono" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9550-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154635v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gugger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter C. Dorrestein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12904" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371829v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas W. Ibelings" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Huisman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9537-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115668v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10066" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Gouesbet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hennion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.03.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01464073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Sukenik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Maldener" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehudit Viner-Mozzini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dotan Sela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01067" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916719v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Paty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.09.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00957621v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lengronne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-013-1144-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00861690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-013-9446-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877711v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Mal&#233;cot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr4006316" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00661635v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Salen&#231;on" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029981" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651044v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E. Beisner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. Bird" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21573698-1303296" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599436v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0613-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10TX26QW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494616v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01464.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496039v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Josso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dietrich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ernst" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.02.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCNSXV90-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474702v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Riina Neffling" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.10.023" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RGRVRD0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504906v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.04.050" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L78P8ZJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448279v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.10.025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWRMFLN7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406821v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20439" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168110v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F07-149" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312694v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rolland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sipel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714238b" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZL46WQWH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315903v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bugajny" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2007.10.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57D1G7M3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101498v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Vink" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Ford" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelly" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-007-9113-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5RTBGWG3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164580v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbm040" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481789v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196409v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil R. Viney" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryson C. Bates" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Charles" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T. Webster" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01443.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9F3TNDBQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140533v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.12.019" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G62S1S4W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080035v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015509v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Grigg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899153v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beckers J.-F." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wouters-Ballman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ectors F.J." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Touati" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delval" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034463v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mitrovic" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roelke" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhao" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034385v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034483v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034541v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374402v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374483v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113473v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnais" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herv&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Dittmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374421v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruana" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dittmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113446v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gorges Des Aulnais" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374458v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374581v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brient" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lepoutre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Savar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374640v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bojadzija" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wiegand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113456v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374656v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375458v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113463v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374549v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Des Aulnois Maxime" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02368408v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374571v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojadzija Gorenka" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638137v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01628996v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepoutre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156476v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Visser" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Venail" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156507v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156516v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156512v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Salmaso" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quesada" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156504v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156624v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157030v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157216v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157220v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101816v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desprat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157236v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157234v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561973v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562024v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562030v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Klein" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561982v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Rouzic" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562032v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157243v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970793v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158629v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coudouel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158667v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098329v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sanchez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448366v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Jean Francez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561154v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beisner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bird" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Planas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561170v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bird" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561174v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337734v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ramel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561157v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561172v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561171v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337733v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096035v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096019v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101502v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101511v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101595v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101602v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101609v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101586v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101507v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101604v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101574v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034569v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034619v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Savar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034661v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Moal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Edwards" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374436v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legrand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374540v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zouher Amzil" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374671v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01633404v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01628983v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoella Sibat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01633403v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374702v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158690v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158700v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158706v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158704v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159039v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159042v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159035v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159041v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159097v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159094v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Salen&#231;on" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159103v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159105v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103365v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159169v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-bormans" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4755-6327" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133348725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Reignier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2025.108500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04765212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Reignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herv&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M. N. Caruana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2023.107551" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102627" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13200" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04158291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waisbord" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1367" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Emilie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lepoutre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03172862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorenka Bojadzija Savic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Edwards" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lawton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2021.03.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Planas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jourdain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaa043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02862833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bormans" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mineaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-020-09764-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03004335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caruana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030192" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2020.101803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Mineaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2019.101639" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01975603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reubrecht" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mondeguer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;lla Sibat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14490" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01614-19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280458v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11070421" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01773886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guislain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mah&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2018.1424097" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01555395v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bouma-Gregson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary E. Power" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.05.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374318v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Meriluoto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Blaha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorenka Bojadzija" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/aiol.2017.6429" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01555397v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Saoudi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Boucetta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouzrout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6058-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ben Gamra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Periot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Zeller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2017.00043" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blahoslav Mar&#353;&#225;lek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jan&#269;ula" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9564-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162828v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Mantzouki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra M. Visser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan W. Ibelings" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9526-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01436548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Fastner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9600-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Gerwick" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.343" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01345296v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Desprat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Frost Holbech" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gerard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.05.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374458v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9595-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154635v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gugger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter C. Dorrestein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12904" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01219377v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;drono" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9550-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas W. Ibelings" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Huisman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9537-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9596-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115668v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10066" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Gouesbet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hennion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.03.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01464073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Sukenik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Maldener" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehudit Viner-Mozzini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dotan Sela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01067" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00957621v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lengronne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-013-1144-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916719v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Petit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Paty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.09.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00861690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-013-9446-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877711v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Mal&#233;cot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr4006316" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00661635v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Salen&#231;on" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029981" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651044v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E. Beisner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. Bird" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21573698-1303296" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599436v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0613-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10TX26QW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496039v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Josso" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dietrich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ernst" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.02.014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCNSXV90-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474702v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Riina Neffling" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.10.023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RGRVRD0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504906v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.04.050" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L78P8ZJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448279v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.10.025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWRMFLN7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494616v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01464.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406821v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20439" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315903v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bugajny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2007.10.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57D1G7M3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312694v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rolland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sipel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714238b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZL46WQWH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168110v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F07-149" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101498v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164580v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbm040" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481789v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164533v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Vink" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Ford" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelly" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turley" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-007-9113-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5RTBGWG3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196409v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil R. Viney" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryson C. Bates" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Charles" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T. Webster" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01443.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9F3TNDBQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140533v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.12.019" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G62S1S4W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080035v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015509v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Grigg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899153v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beckers J.-F." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wouters-Ballman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ectors F.J." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Touati" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delval" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034463v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mitrovic" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roelke" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhao" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034385v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034483v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034541v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruana" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dittmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374483v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113473v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnais" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herv&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Dittmann" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113446v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gorges Des Aulnais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374458v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374402v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375458v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374656v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Des Aulnois Maxime" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113463v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374571v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojadzija Gorenka" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02368408v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374640v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bojadzija" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wiegand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374581v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brient" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lepoutre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Savar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113456v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01628996v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepoutre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638137v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156516v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156507v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156512v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Salmaso" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quesada" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156504v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156476v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Visser" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Venail" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156624v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157030v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157216v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157220v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101816v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desprat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157236v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157234v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561973v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562024v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562030v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Klein" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561982v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Rouzic" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562032v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970793v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157243v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158667v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098329v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sanchez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448366v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Jean Francez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158629v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coudouel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561154v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beisner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bird" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Planas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561171v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561174v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bird" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561172v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561157v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337734v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ramel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561170v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337733v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096035v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096019v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101502v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101586v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101511v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101602v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101609v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101595v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101574v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101507v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101604v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034569v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034619v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Savar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034661v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Moal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Edwards" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374436v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legrand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374671v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374540v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zouher Amzil" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01628983v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoella Sibat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01633403v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374702v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01633404v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158690v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158700v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158706v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158704v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159035v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159041v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159042v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159039v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159094v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Salen&#231;on" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159105v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159103v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159097v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103365v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159169v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>