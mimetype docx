--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -336,429 +336,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of salinity and nutrient stress on a toxic freshwater cyanobacterial community and its associated microbiome: An experimental study</w:t>
+                <w:t xml:space="preserve">Extraction and analysis by liquid chromatography – Tandem mass spectrometry of intra- and extracellular microcystins and nodularin to study the fate of cyanobacteria and cyanotoxins across the freshwater-marine continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Reignier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enora Briand</w:t>
+                <w:t xml:space="preserve">Damien Réveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Hervé</w:t>
+                <w:t xml:space="preserve">Maxime Georges Des Aulnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Savar</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine M. N. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.70029⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Toxicon, 237, pp.107551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2023.107551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765212v1</w:t>
+                <w:t xml:space="preserve">hal-04350700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and analysis by liquid chromatography – Tandem mass spectrometry of intra- and extracellular microcystins and nodularin to study the fate of cyanobacteria and cyanotoxins across the freshwater-marine continuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Réveillon</w:t>
+                <w:t xml:space="preserve">Spatio-temporal connectivity of a toxic cyanobacterial community and its associated microbiome along a freshwater-marine continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Georges Des Aulnois</w:t>
+                <w:t xml:space="preserve">Fabienne Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Savar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine M. N. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2023.107551⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134, pp.102627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2024.102627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350700v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal connectivity of a toxic cyanobacterial community and its associated microbiome along a freshwater-marine continuum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of salinity and nutrient stress on a toxic freshwater cyanobacterial community and its associated microbiome: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 134, pp.102627. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.e70029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2024.102627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564232v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and composition of extracellular polymeric substances by a unicellular strain and natural colonies of Microcystis: Impact of salinity and nutrient stress</w:t>
               </w:r>
@@ -1261,563 +1261,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the deep chlorophyll maximum to primary production, phytoplankton assemblages and diversity in a small stratified lake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salt Shock Responses of Microcystis Revealed through Physiological, Transcript, and Metabolomic Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Georges Des Aulnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Réveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Myriam Jourdain</w:t>
+                <w:t xml:space="preserve">Amandine Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbaa043⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins12030192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366344v1</w:t>
+                <w:t xml:space="preserve">hal-03004335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanobacteria and cyanotoxins in estuarine water and sediment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bormans</w:t>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Savar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Robert</w:t>
+                <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10452-020-09764-y⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (8), pp.e50451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.8.e50451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862833v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of the deep chlorophyll maximum to primary production, phytoplankton assemblages and diversity in a small stratified lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Noac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annegret Nicolai</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Le Gouar</w:t>
+                <w:t xml:space="preserve">Myriam Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/BDJ.8.e50451⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (6), pp.630-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbaa043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521032v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt Shock Responses of Microcystis Revealed through Physiological, Transcript, and Metabolomic Analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Robert</w:t>
+                <w:t xml:space="preserve">Cyanobacteria and cyanotoxins in estuarine water and sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Savar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Caruana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enora Briand</w:t>
+                <w:t xml:space="preserve">E. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (3), pp.192. </w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (2), pp.625-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins12030192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10452-020-09764-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004335v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross talk: Two way allelopathic interactions between toxic Microcystis and Daphnia</w:t>
               </w:r>
@@ -2199,325 +2199,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and metabolic responses of freshwater and brackish strains of Microcystis aeruginosa acclimated to a salinity gradient: insight into salt tolerance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Georges Des Aulnois</w:t>
+                <w:t xml:space="preserve">Daphnia magna Exudates Impact Physiological and Metabolic Changes in Microcystis aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorenka Bojadzija Savic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Lawton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Roux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Enora Briand</w:t>
+                <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85 (21), pp.19. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.E421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01614-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins11070421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280461v1</w:t>
+                <w:t xml:space="preserve">hal-02280458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphnia magna Exudates Impact Physiological and Metabolic Changes in Microcystis aeruginosa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Edwards</w:t>
+                <w:t xml:space="preserve">Physiological and metabolic responses of freshwater and brackish strains of Microcystis aeruginosa acclimated to a salinity gradient: insight into salt tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Georges Des Aulnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Réveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (7), pp.E421. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (21), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins11070421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01614-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280458v1</w:t>
+                <w:t xml:space="preserve">hal-02280461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus more than temperature controls the phytoplankton community in a deep quarry lake a combined field and laboratory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3107,746 +3107,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling internal phosphorus loading in lakes by physical methods to reduce cyanobacterial blooms: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum to: Cyanobacterial blooms. Ecology, prevention, mitigation and control: Editorial to a CYANOCOST Special Issue (vol 50, pg 327, 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiaan W. Ibelings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Fastner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jančula</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra M. Visser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 50 (3), pp.407-422. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10452-015-9564-x⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 50 (4), pp.735--735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-016-9600-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371827v1</w:t>
+                <w:t xml:space="preserve">hal-01436548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the key ecological traits of cyanobacteria as a basis for their management and control in changing lakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evanthia Mantzouki</w:t>
+                <w:t xml:space="preserve">Controlling internal phosphorus loading in lakes by physical methods to reduce cyanobacterial blooms: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra M. Visser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bormans</w:t>
+                <w:t xml:space="preserve">Blahoslav Maršálek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastiaan W. Ibelings</w:t>
+                <w:t xml:space="preserve">Daniel Jančula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 50 (3), pp.333-350. </w:t>
+              <w:t xml:space="preserve">, 2016, 50 (3), pp.407-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10452-015-9526-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10452-015-9564-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162828v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Cyanobacterial blooms. Ecology, prevention, mitigation and control: Editorial to a CYANOCOST Special Issue (vol 50, pg 327, 2016)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Understanding the key ecological traits of cyanobacteria as a basis for their management and control in changing lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanthia Mantzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra M. Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastiaan W. Ibelings</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Petra M. Visser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 50 (4), pp.735--735. </w:t>
+              <w:t xml:space="preserve">, 2016, 50 (3), pp.333-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10452-016-9600-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10452-015-9526-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436548v1</w:t>
+                <w:t xml:space="preserve">hal-01162828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of bacteria in the production and degradation of Microcystis cyanopeptides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Tambosco</w:t>
+                <w:t xml:space="preserve">Cyanobacterial blooms. Ecology, prevention, mitigation and control: Editorial to a CYANOCOST Special Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiaan W. Ibelings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William H. Gerwick</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Fastner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra M. Visser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.343⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (3), pp.327-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-016-9595-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281731v1</w:t>
+                <w:t xml:space="preserve">hal-01374458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation and detoxication responses of the gastropod Lymnaea stagnalis to single and combined exposures to natural (cyanobacteria) and anthropogenic (the herbicide RoundUp® Flash) stressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia L. Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bente Frost Holbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 177, pp.116-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanobacterial blooms. Ecology, prevention, mitigation and control: Editorial to a CYANOCOST Special Issue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastiaan W. Ibelings</w:t>
+                <w:t xml:space="preserve">Role of bacteria in the production and degradation of Microcystis cyanopeptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tambosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Petra M. Visser</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50 (3), pp.327-331. </w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), pp.469-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10452-016-9595-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374458v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in secondary metabolic profiles of Microcystis aeruginosa strains in response to intraspecific interactions</w:t>
               </w:r>
@@ -3884,51 +3884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter C. Dorrestein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (2), pp.384-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3962,51 +3962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of exopolymers (EPS) by cyanobacteria: impact on the carbon-to-nutrient ratio of the particulate organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4096,51 +4096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial mixing to control cyanobacterial blooms: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra M. Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas W. Ibelings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4213,90 +4213,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CYANOCOST special issue on cyanobacterial blooms: synopsis-a critical review of the management options for their prevention, control and mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastiaan W. Ibelings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Fastner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra M. Visser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (3), pp.595-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4428,295 +4428,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotic stressors and stress responses: What commonalities appear between species across biological organization levels?</w:t>
+                <w:t xml:space="preserve">Carbon assimilation and accumulation of cyanophycin during the development of dormant cells (akinetes) in the cyanobacterium Aphanizomenon ovalisporum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Sulmon</w:t>
+                <w:t xml:space="preserve">Assaf Sukenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan van Baaren</w:t>
+                <w:t xml:space="preserve">Iris Maldener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+                <w:t xml:space="preserve">Yehudit Viner-Mozzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Hennion</w:t>
+                <w:t xml:space="preserve">Dotan Sela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 202, pp.66-77. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132697v1</w:t>
+                <w:t xml:space="preserve">hal-01464073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon assimilation and accumulation of cyanophycin during the development of dormant cells (akinetes) in the cyanobacterium Aphanizomenon ovalisporum</w:t>
+                <w:t xml:space="preserve">Abiotic stressors and stress responses: What commonalities appear between species across biological organization levels?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assaf Sukenik</w:t>
+                <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Maldener</w:t>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+                <w:t xml:space="preserve">Francisco Cabello-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yehudit Viner-Mozzini</w:t>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dotan Sela</w:t>
+                <w:t xml:space="preserve">Françoise Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.1067. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 202, pp.66-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464073v1</w:t>
+                <w:t xml:space="preserve">hal-01132697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t>
               </w:r>
@@ -5005,51 +5005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Paty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31, pp.9-17. </w:t>
@@ -5230,51 +5230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bente Frost Holbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5377,51 +5377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Salençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.e29981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5455,51 +5455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent internal waves in a small lake: Potential ecological consequences for metalimnetic phytoplankton populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix E. Beisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5507,51 +5507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David F. Bird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography, Fluid and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, pp.91-109. </w:t>
@@ -5628,51 +5628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5725,315 +5725,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histopathology and microcystin distribution in Lymnaea stagnalis (Gastropoda) following toxic cyanobacterial or dissolved microcystin-LR exposure.</w:t>
+                <w:t xml:space="preserve">Detection of free and covalently bound microcystins in animal tissues by liquid chromatography-tandem mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Josso</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milla Riina Neffling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussi Meriluoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.02.014⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (3), pp.948-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496039v1</w:t>
+                <w:t xml:space="preserve">hal-00474702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of free and covalently bound microcystins in animal tissues by liquid chromatography-tandem mass spectrometry.</w:t>
+                <w:t xml:space="preserve">Histopathology and microcystin distribution in Lymnaea stagnalis (Gastropoda) following toxic cyanobacterial or dissolved microcystin-LR exposure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Josso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milla Riina Neffling</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernhard Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Paty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 158 (3), pp.948-952. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (3), pp.211-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.10.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474702v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of toxic cyanobacteria on gastropods and microcystin accumulation in a eutrophic lake (Grand-Lieu, France) with special reference to Physa (= Physella) acuta</w:t>
               </w:r>
@@ -6178,64 +6178,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of free and covalently bound microcystins in tissues of Lymnaea stagnalis (Gastropoda) following toxic cyanobacteria or dissolved microcystin-LR exposure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milla Riina Neffling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussi Meriluoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6346,51 +6346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Quaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6480,51 +6480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lengronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Fastner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (4), pp.415-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6597,51 +6597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bugajny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmful Algae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (4), pp.464-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6833,51 +6833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton species turnover controlled by physical forcing at different time scales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6931,515 +6931,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00168110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term variability in physical forcing in temperate reservoirs: effects on phytoplankton dynamics and sedimentary fluxes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+                <w:t xml:space="preserve">Contrasting nutrient exports from a forested and an agricultural catchment in south-earstern Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue Vink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. W. Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Turley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (3), pp.247-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-007-9113-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101498v1</w:t>
+                <w:t xml:space="preserve">hal-00164533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton size distribution and community structure : influence of nutrient input and sedimentary loss.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Short-term variability in physical forcing in temperate reservoirs: effects on phytoplankton dynamics and sedimentary fluxes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52(1), pp.12-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164580v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution and community structure of phytoplankton: influence of nutrient availability and sedimentary loss.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Phytoplankton size distribution and community structure : influence of nutrient input and sedimentary loss.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Lagadeuc</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 29, pp.583-598</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 29 (7), pp.583-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbm040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481789v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting nutrient exports from a forested and an agricultural catchment in south-earstern Australia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sue Vink</w:t>
+                <w:t xml:space="preserve">Size distribution and community structure of phytoplankton: influence of nutrient availability and sedimentary loss.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. W. Ford</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Turley</w:t>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.583-598</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00164533v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling adaptive management strategies for coping with the impacts of climate variability and change on riverine algal blooms.</w:t>
               </w:r>
@@ -7619,51 +7619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 81, pp.389-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7748,51 +7748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 79(2), pp.140-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7817,77 +7817,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying ecosystem metabolism in the middle reaches of Murrumbidgee river during irrigation flow releases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sue Vink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. W. Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. J. Grigg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8220,51 +8220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des cyanobactéries et de leur microbiome en estuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8423,51 +8423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and interaction between Microcystis and its microbiome in estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8583,51 +8583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Toxic Cyanobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Krakow, Poland</w:t>
@@ -8807,51 +8807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Georges Des Aulnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8919,51 +8919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt stess response of brackish and freshwater strains of Microcystis aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gorges Des Aulnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9169,51 +9169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic interactions between M. aeruginosa PCC7806 and D. magna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorenka Bojadzija Savic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9281,103 +9281,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention, control and mitigation of cyanobacterial blooms in lakes and reservoirs. International Conference on Harmful Algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra M. Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jef Huisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Fastner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastiaan W. Ibelings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICHA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nanates, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9540,64 +9540,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and metabolic responses of Microcystis aeruginosa to a salinity gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Des Aulnois Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9665,51 +9665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">salt stress response of brackish and feshwater strains of Microcystis aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Georges Des Aulnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10017,260 +10017,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt stress response of brackish and freshwater strains of Microcystis aeruginosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of bivalves to evaluate the transfer of cyanobacteria and cyanotoxins from fresh to estuarine waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bojadzija</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Briand</w:t>
+                <w:t xml:space="preserve">L Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Wiegand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Savar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel GIS cyanobacteries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Besse en Chandesse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Harmful Algae, ICHA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374640v1</w:t>
+                <w:t xml:space="preserve">hal-02374581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of bivalves to evaluate the transfer of cyanobacteria and cyanotoxins from fresh to estuarine waters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salt stress response of brackish and freshwater strains of Microcystis aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lepoutre</w:t>
+                <w:t xml:space="preserve">G. Bojadzija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Savar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Harmful Algae, ICHA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Annuel GIS cyanobacteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Besse en Chandesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374581v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress responses in microcystin producing and non-producing M. aeruginosa PCC7806 in the presence of D. magna metabolites</w:t>
               </w:r>
@@ -10295,51 +10295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel GIS Cyanobacteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Cyanobacteries, May 2018, Besse en Chandesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10574,243 +10574,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Microcystis metabolic profiles in response to intra-specific interactions evidenced by a co-culturing/molecular networking approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enora Briand</w:t>
+                <w:t xml:space="preserve">Carbon fixation and allocation in a filamentous cyanobacterium during akinete differentiation using NanoSIMS and microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Sukenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Maldener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2015, Granada, France</w:t>
+              <w:t xml:space="preserve">, Feb 2015, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156516v1</w:t>
+                <w:t xml:space="preserve">hal-01156507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon fixation and allocation in a filamentous cyanobacterium during akinete differentiation using NanoSIMS and microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+                <w:t xml:space="preserve">Changes in Microcystis metabolic profiles in response to intra-specific interactions evidenced by a co-culturing/molecular networking approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2015, Granada, Spain</w:t>
+              <w:t xml:space="preserve">, Feb 2015, Granada, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156507v1</w:t>
+                <w:t xml:space="preserve">hal-01156516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence, impacts and management of cyanobacterial blooms</w:t>
               </w:r>
@@ -10891,77 +10891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon fixation and allocation in a filamentous cyanobacterium during akinete differentiation using NanoSIMS and microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Sukenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Maldener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10999,64 +10999,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the key ecological traits of cyanobacteria as a basis for their management and control under expected environmental change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastiaan W. Ibelings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanthia Mantzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11114,230 +11114,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cylindrospermopsin procduction and release by a benthic cyanobacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic profiling comparison of the toxic Microcystis aeruginosa PCC 7806 strain and of its non toxic mutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Duval</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Toxic Cyanobacteria “Living with toxigenic cyanobacteria”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Pilanesberg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156624v1</w:t>
+                <w:t xml:space="preserve">hal-01157030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profiling comparison of the toxic Microcystis aeruginosa PCC 7806 strain and of its non toxic mutant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cylindrospermopsin procduction and release by a benthic cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William H. Gerwick</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lengronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Toxic Cyanobacteria “Living with toxigenic cyanobacteria”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Pilanesberg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157030v1</w:t>
+                <w:t xml:space="preserve">hal-01156624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European COST project CYANOCOST: Cyanobacterial blooms and toxins in water resources: Occurrence, impacts and management</w:t>
               </w:r>
@@ -11539,64 +11539,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11634,51 +11634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des changements climatiques sur les cyanobactéries et leurs toxines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GIS Cyanobactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11798,51 +11798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of phytoplankton in response to short term variability in physical forcing, from physiology to the community structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11982,260 +11982,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la compétition phytoplanctonique pour des apports de nutriments pulsés.</w:t>
+                <w:t xml:space="preserve">Dynamics of suspended solids and phytoplankton in a lowland river.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Klein</w:t>
+                <w:t xml:space="preserve">Bertrand Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion GIS Cyano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">30th Congress of the International Association of Theoretical and Applied Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562030v1</w:t>
+                <w:t xml:space="preserve">hal-00561982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of suspended solids and phytoplankton in a lowland river.</w:t>
+                <w:t xml:space="preserve">Etude de la compétition phytoplanctonique pour des apports de nutriments pulsés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Crave</w:t>
+                <w:t xml:space="preserve">Cécile Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Congress of the International Association of Theoretical and Applied Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Réunion GIS Cyano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561982v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du forçage physique à court terme sur la dynamique du phytoplancton.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12325,51 +12325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12446,51 +12446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GIS Cyanobactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12509,243 +12509,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique du phytoplancton dans les fleuves côtiers et leur devenir en estuaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+                <w:t xml:space="preserve">Trophic transfer of microcystins from Lymnaea stagnalis (Gastropoda, Pulmonata) to Gasterosteus aculeatus (Teleostei Gasterosteidae) and impacts on the fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ecologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">20th Annual Meeting of Society of Environmental Toxicology and Chemistry (SETAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2010, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158667v1</w:t>
+                <w:t xml:space="preserve">hal-01098329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic transfer of microcystins from Lymnaea stagnalis (Gastropoda, Pulmonata) to Gasterosteus aculeatus (Teleostei Gasterosteidae) and impacts on the fish</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Sanchez</w:t>
+                <w:t xml:space="preserve">Dynamique du phytoplancton dans les fleuves côtiers et leur devenir en estuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Gérard</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Annual Meeting of Society of Environmental Toxicology and Chemistry (SETAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2010, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Ecologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098329v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoichiometry and trophic interactions: a comparison between aquatic and terrestrial ecosystems.</w:t>
               </w:r>
@@ -12839,51 +12839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental genomics of phototrophic fluctuations in a freshwater ecosystem: Preliminary analysis of taxonomic diversity in metagenomics datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Coudouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12977,51 +12977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange des eaux métalimnétiques par les ondes internes dans un petit lac : Conséquences sur la dynamique du phytoplancton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13148,480 +13148,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing of metalimnetic waters by first and second vertical mode internal waves in a small shallow lake: consequences for phytoplankton dynamics.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of physical forcing at short (hourly to daily) and long (seasonal) time scale in phytoplankton dynamics in regulated rivers and reservoirs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ASLO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, St John, Canada</w:t>
+              <w:t xml:space="preserve">15th Workshop of the International Association of Phytoplankton Taxonomy &amp; Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Ramot, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561174v1</w:t>
+                <w:t xml:space="preserve">hal-00561157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les causes des proliférations de cyanobactéries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental gene expression study of fluctuations of photosynthesis, carbon allocation and stress responses in freshwater phytoplanktonic communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Couée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sulmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Carrefour des Gestions locales de l'Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque d'écologie microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561172v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of physical forcing at short (hourly to daily) and long (seasonal) time scale in phytoplankton dynamics in regulated rivers and reservoirs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixing of metalimnetic waters by first and second vertical mode internal waves in a small shallow lake: consequences for phytoplankton dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Workshop of the International Association of Phytoplankton Taxonomy &amp; Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Ramot, Israel</w:t>
+              <w:t xml:space="preserve">Colloque ASLO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, St John, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561157v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental gene expression study of fluctuations of photosynthesis, carbon allocation and stress responses in freshwater phytoplanktonic communities.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les causes des proliférations de cyanobactéries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'écologie microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">9ème Carrefour des Gestions locales de l'Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337734v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing of metalimnetic waters by first and second vertical mode internal waves in a small shallow lake: consequences for phytoplankton dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Planas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13659,90 +13659,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental gene expression study of fluctuations of photosynthesis, carbon allocation and stress responses in freshwater phytoplanktonic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Couée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13823,51 +13823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESLIM 2006 Workshop Cyanobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13886,247 +13886,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des microcystines sur un mollusque gastéropode et risques de transfert dans le réseau trophique.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du forçage climatique global et local sur la croissance des cyanobactéries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GIS Cyanobactérie</w:t>
+              <w:t xml:space="preserve">3èmes Journées scientifiques du GIS Cyanobactéries (GRISCYA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cussac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096019v1</w:t>
+                <w:t xml:space="preserve">hal-00101502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du forçage climatique global et local sur la croissance des cyanobactéries.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des microcystines sur un mollusque gastéropode et risques de transfert dans le réseau trophique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées scientifiques du GIS Cyanobactéries (GRISCYA)</w:t>
+              <w:t xml:space="preserve">Colloque GIS Cyanobactérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cussac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101502v1</w:t>
+                <w:t xml:space="preserve">hal-00096019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical processes control the variability in phytoplankton populations in both temperate and tropical Australian rivers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. W. Ford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Workshop on Physical Processes in Natural Waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14145,640 +14145,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique des populations de phytoplancton en eau douce.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of phytoplankton in response to rapid events of physical forcing in three temperate lakes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop INRIA/CAREN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rennes, France</w:t>
+              <w:t xml:space="preserve">9th European Workshop on Physical Processes in Natural Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101511v1</w:t>
+                <w:t xml:space="preserve">hal-00101595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of phytoplankton in response of rapid events of physical forcing in lakes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de la dynamique des populations de phytoplancton en eau douce.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Summer Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">Workshop INRIA/CAREN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101602v1</w:t>
+                <w:t xml:space="preserve">hal-00101511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical processes control the variability in phytoplankton populations in both temperate and tropical Australian rivers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic of phytoplankton in response of rapid events of physical forcing in lakes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. W. Ford</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101609v1</w:t>
+                <w:t xml:space="preserve">hal-00101602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of phytoplankton in response to rapid events of physical forcing in three temperate lakes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical processes control the variability in phytoplankton populations in both temperate and tropical Australian rivers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. W. Ford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Workshop on Physical Processes in Natural Waters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">ASLO Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101595v1</w:t>
+                <w:t xml:space="preserve">hal-00101609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des cyanobactéries en rivières et retenues.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Riverine dissolved silica dynamics: from catchment to sea in a large semi-arid catchment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. W. Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue Vink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop de modélisation des cyanobactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">ASLO Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Santiago de Compostella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101574v1</w:t>
+                <w:t xml:space="preserve">hal-00101604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does photoacclimatation influence phytoplankton competition in a variable turbulence environment ?</w:t>
+                <w:t xml:space="preserve">Modélisation des cyanobactéries en rivières et retenues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IOC Unesco/Geohab</w:t>
+              <w:t xml:space="preserve">Workshop de modélisation des cyanobactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101507v1</w:t>
+                <w:t xml:space="preserve">hal-00101574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverine dissolved silica dynamics: from catchment to sea in a large semi-arid catchment.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does photoacclimatation influence phytoplankton competition in a variable turbulence environment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lagadeuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Summer Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Santiago de Compostella, Spain</w:t>
+              <w:t xml:space="preserve">Conference IOC Unesco/Geohab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101604v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14796,51 +14796,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and quantification of cyanotoxins in the mucilage of natural Microcystis colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15077,51 +15077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15176,51 +15176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyanobacteria and cyanotoxins in estuarine waters and sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Savar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15435,51 +15435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Des Aulnois Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15655,51 +15655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer and fate of toxic cyanobacteria from the freshwater to the marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Georges Des Aulnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15940,51 +15940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Lawton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence nationale GdR Phycotox &amp; GIS Cyano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Gif sur Yvette, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16035,64 +16035,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Granada, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16156,51 +16156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2014: British Ecological Society-Société Française d’Ecologie Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16251,51 +16251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference: Marine Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Ventura, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16359,51 +16359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H. Gerwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Health and Human Grantee Conferenc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16480,51 +16480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Toxic Cyanobacteria “Living with toxigenic cyanobacteria”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Pilanesberg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16765,64 +16765,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Toxic Cyanobacteria “Living with toxigenic cyanobacteria”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Pilanesberg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16899,51 +16899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Salençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop "Genericity of responses and adaptation strategies to multiple stresses in organisms of aquatic and terrestrial ecosystems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17007,51 +17007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUPO (Human Proteome Organisation) Annual World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17102,64 +17102,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop "Genericity of responses and adaptation strategies to multiple stresses in organisms of aquatic and terrestrial ecosystems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17223,51 +17223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiegand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop "Genericity of responses and adaptation strategies to multiple stresses in organisms of aquatic and terrestrial ecosystems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17305,51 +17305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert trophique de cyanotoxines entre le gastéropode Lymnaea stagnalis et le poisson Gasterosteus aculeatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17439,51 +17439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Toxic Cyanobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17752,51 +17752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F685F37"/>
+    <w:nsid w:val="E6776003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17983,51 +17983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-bormans" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4755-6327" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133348725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Reignier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2025.108500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04765212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Reignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herv&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M. N. Caruana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2023.107551" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102627" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13200" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04158291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waisbord" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1367" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Emilie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lepoutre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03172862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorenka Bojadzija Savic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Edwards" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lawton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2021.03.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Planas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jourdain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaa043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02862833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bormans" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mineaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-020-09764-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03004335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caruana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030192" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2020.101803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Mineaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2019.101639" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01975603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reubrecht" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mondeguer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;lla Sibat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14490" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01614-19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280458v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11070421" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01773886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guislain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mah&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2018.1424097" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01555395v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bouma-Gregson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary E. Power" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.05.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374318v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Meriluoto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Blaha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorenka Bojadzija" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/aiol.2017.6429" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01555397v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Saoudi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Boucetta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouzrout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6058-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ben Gamra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Periot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Zeller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2017.00043" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blahoslav Mar&#353;&#225;lek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jan&#269;ula" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9564-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162828v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Mantzouki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra M. Visser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan W. Ibelings" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9526-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01436548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Fastner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9600-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Gerwick" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.343" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01345296v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Desprat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Frost Holbech" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gerard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.05.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374458v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9595-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154635v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gugger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter C. Dorrestein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12904" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01219377v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;drono" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9550-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas W. Ibelings" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Huisman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9537-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9596-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115668v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10066" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Gouesbet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hennion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.03.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01464073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Sukenik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Maldener" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehudit Viner-Mozzini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dotan Sela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01067" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00957621v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lengronne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-013-1144-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916719v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Petit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Paty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.09.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00861690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-013-9446-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877711v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Mal&#233;cot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr4006316" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00661635v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Salen&#231;on" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029981" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651044v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E. Beisner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. Bird" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21573698-1303296" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599436v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0613-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10TX26QW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496039v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Josso" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dietrich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ernst" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.02.014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCNSXV90-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474702v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Riina Neffling" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.10.023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RGRVRD0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504906v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.04.050" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L78P8ZJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448279v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.10.025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWRMFLN7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494616v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01464.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406821v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20439" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315903v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bugajny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2007.10.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57D1G7M3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312694v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rolland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sipel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714238b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZL46WQWH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168110v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F07-149" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101498v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164580v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbm040" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481789v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164533v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Vink" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Ford" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelly" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turley" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-007-9113-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5RTBGWG3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196409v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil R. Viney" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryson C. Bates" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Charles" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T. Webster" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01443.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9F3TNDBQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140533v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.12.019" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G62S1S4W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080035v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015509v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Grigg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899153v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beckers J.-F." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wouters-Ballman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ectors F.J." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Touati" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delval" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034463v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mitrovic" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roelke" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhao" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034385v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034483v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034541v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruana" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dittmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374483v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113473v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnais" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herv&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Dittmann" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113446v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gorges Des Aulnais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374458v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374402v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375458v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374656v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Des Aulnois Maxime" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113463v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374571v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojadzija Gorenka" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02368408v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374640v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bojadzija" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wiegand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374581v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brient" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lepoutre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Savar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113456v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01628996v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepoutre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638137v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156516v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156507v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156512v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Salmaso" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quesada" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156504v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156476v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Visser" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Venail" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156624v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157030v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157216v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157220v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101816v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desprat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157236v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157234v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561973v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562024v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562030v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Klein" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561982v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Rouzic" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562032v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970793v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157243v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158667v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098329v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sanchez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448366v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Jean Francez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158629v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coudouel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561154v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beisner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bird" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Planas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561171v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561174v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bird" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561172v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561157v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337734v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ramel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561170v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337733v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096035v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096019v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101502v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101586v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101511v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101602v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101609v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101595v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101574v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101507v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101604v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034569v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034619v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Savar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034661v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Moal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Edwards" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374436v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legrand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374671v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374540v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zouher Amzil" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01628983v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoella Sibat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01633403v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374702v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01633404v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158690v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158700v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158706v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158704v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159035v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159041v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159042v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159039v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159094v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Salen&#231;on" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159105v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159103v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159097v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103365v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159169v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-bormans" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4755-6327" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133348725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bormans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Reignier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2025.108500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine M. N. Caruana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2023.107551" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Herv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102627" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04765212v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Reignier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13200" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04158291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waisbord" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1367" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance Emilie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lepoutre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03172862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorenka Bojadzija Savic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Edwards" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lawton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2021.03.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03004335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caruana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12030192" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Planas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jourdain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaa043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02862833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bormans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mineaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-020-09764-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2020.101803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Mineaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2019.101639" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01975603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reubrecht" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mondeguer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;lla Sibat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14490" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiegand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11070421" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01614-19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01773886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guislain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mah&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2018.1424097" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01555395v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bouma-Gregson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary E. Power" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2017.05.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374318v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Meriluoto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Blaha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorenka Bojadzija" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/aiol.2017.6429" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01555397v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Saoudi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Boucetta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouzrout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6058-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ben Gamra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Periot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Zeller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2017.00043" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01436548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan W. Ibelings" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Fastner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra M. Visser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9600-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blahoslav Mar&#353;&#225;lek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jan&#269;ula" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9564-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Mantzouki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9526-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374458v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9595-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01345296v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Desprat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Frost Holbech" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gerard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.05.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Gerwick" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.343" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154635v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gugger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter C. Dorrestein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12904" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01219377v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;drono" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9550-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas W. Ibelings" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Huisman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-015-9537-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-016-9596-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115668v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lagadeuc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10066" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01464073v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Sukenik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Maldener" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehudit Viner-Mozzini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dotan Sela" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01067" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabello-Hurtado" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Gouesbet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hennion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.03.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00957621v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lengronne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-013-1144-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916719v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Petit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Paty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2013.09.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00861690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-013-9446-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877711v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Mal&#233;cot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr4006316" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00661635v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Salen&#231;on" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029981" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651044v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E. Beisner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. Bird" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21573698-1303296" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599436v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0613-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10TX26QW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474702v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Riina Neffling" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.10.023" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RGRVRD0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496039v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Josso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dietrich" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ernst" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.02.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCNSXV90-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504906v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.04.050" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L78P8ZJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448279v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.10.025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWRMFLN7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494616v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01464.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406821v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20439" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315903v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bugajny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2007.10.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57D1G7M3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312694v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rolland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sipel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714238b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZL46WQWH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168110v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F07-149" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Vink" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Ford" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turley" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-007-9113-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5RTBGWG3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101498v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164580v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbm040" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481789v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claquin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196409v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil R. Viney" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryson C. Bates" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Charles" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T. Webster" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01443.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9F3TNDBQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140533v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2006.12.019" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G62S1S4W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080035v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015509v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Grigg" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899153v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beckers J.-F." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wouters-Ballman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ectors F.J." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Touati" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delval" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034463v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mitrovic" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roelke" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zhao" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034385v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034483v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034541v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges Des Aulnois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruana" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dittmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374483v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113473v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Georges Des Aulnais" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herv&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Dittmann" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113446v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gorges Des Aulnais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374458v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374402v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375458v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374656v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Des Aulnois Maxime" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113463v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374571v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojadzija Gorenka" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02368408v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374581v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brient" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lepoutre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Savar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374640v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bojadzija" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wiegand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113456v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01628996v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepoutre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01638137v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156507v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156516v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156512v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Salmaso" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quesada" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156504v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156476v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Visser" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Venail" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157030v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01156624v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157216v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157220v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101816v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desprat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157236v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157234v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561973v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562024v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561982v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Rouzic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562030v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Klein" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562032v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970793v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01157243v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098329v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sanchez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158667v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448366v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Jean Francez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158629v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coudouel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561154v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beisner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bird" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Planas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561171v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561157v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337734v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ramel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561174v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bird" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561172v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561170v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337733v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096035v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101502v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096019v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101586v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101595v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101511v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101602v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101609v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101604v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101574v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101507v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034569v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034619v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Savar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034661v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Moal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Edwards" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374436v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legrand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Robert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374671v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374540v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zouher Amzil" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01628983v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoella Sibat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01633403v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374702v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01633404v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158690v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158700v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158706v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158704v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159035v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159041v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159042v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159039v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159094v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Salen&#231;on" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159105v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159103v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159097v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103365v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159169v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>