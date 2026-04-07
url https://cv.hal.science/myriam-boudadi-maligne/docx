--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Boudadi-Maligne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherches de classe normale CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myriam-boudadi-maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0583-7419</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150785313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200176434</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000138801362</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites de la Peyzie (Lisle, Dordogne). Une histoire en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bocquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15rja⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the cave's entrance of Bruniquel and consequences for its accessibility by early Homo neanderthalensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 377, pp.109866. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a Target-Enrichment Design for Capturing Uniparental Haplotypes in Ancient Domesticated Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuldeep D More</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Lira Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (7), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.14112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining biodiversity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (8), pp.731-735. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence and diversification of dog morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Ameen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina E Antipina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 390 (6774), pp.741-744. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adt0995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre visage de la grotte ornée de Gabillou (Sourzac, Dordogne, France). Étude du mobilier lithique et osseux des fouilles de J. Gaussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.56-91. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1296l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Calvière-Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 ((S)), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.8460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditérranéenne du Pléistocène au début de l’Holocène. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sociétés humaines et environnements dans la zone circumméditérranéenne du Pléistocène au début de l’Holocène. Colloque Hommage à Émilie Campmas (1983-2019), 8-9 Mars 2021 Toulouse, Hors-Série, pp.15-16. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Campmas (1983-2019): The Woman and the Sea. Une approche archéozoologique intégrative de l’exploitation humaine des milieux côtiers dans la zone circumméditerranéenne durant la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors-Série (Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte Blanchard 2. Sondage (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.116621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Plaints. Dans les pas de Jean-Pierre Jéquier (1937-1967) ou retour à la grotte des Plaints (Couvet, NE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cavernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021, pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex in the city: Uncovering sex-specific management of equine resources from prehistoric times to the Modern Period in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso-Calvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.103341. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03755076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology‐based diagnostics of “protodogs.” A commentary to Galeta et al., 2021, Anatomical Record , 304, 42–62, doi : 10.1002/ar.24500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Lawler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robin O'Keefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan van Dongen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enigma of the Předmostí protodogs. A comment on Prassack et al. 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc A. A. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David Mech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis F Lawler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.105160. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins and spread of domestic horses from the Western Eurasian steppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Librado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya A Kusliy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Suchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598 (7882), pp.634-640. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-04018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene herbivores and carnivores from France: An updated overview of the literature, sites and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Croitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (2), pp.102384. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une mort annoncée ? Quand la Loi de programmation de la recherche sonne le glas de la recherche publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest double dog deposit in the Palaeolithic record: The case of the Azilian level of Grotte‐abri du Moulin (Troubat, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay‐szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.382-394. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grotte de Fronsac à Vieux-Mareuil (Dordogne) : un dispositif pariétal revisité ou les bénéfices d'une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.5194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations magdaléniennes entre 20 000 et 15 000 cal BP dans le piémont pyrénéen : la séquence paléolithique du sondage 4 de la grotte de Laa 2 (Arudy, Pyrénées-Atlantiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.65-126. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01932558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for historical human-induced extinctions of vertebrate species on La Désirade (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (01), pp.54 - 65. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2015.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Igue du Gral (Sauliac-sur-Célé, Lot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2014, pp.181-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reexamining the timing of reindeer disappearance in southwestern France in the larger context of late glacial faunal turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 414 (September), pp.34 - 61. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New extensive focused AMS 14C dating of the Middle and Upper Magdalenian of the western Aquitaine/Pyrenean region of France (ca. 19–14 ka cal BP): Proposing a new model for its chronological phases and for the timing of occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Henry-Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 414 (September), pp.62 - 91. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koren Abanozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bilan scientifique de la région Aquitaine 2016, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of geometric morphometric analysis to prehistoric ichnology : the example of large canid tracks and their implication for the debate concerning wolf domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysianna Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roc de Marcamps 2 (Prignac-et-Marcamps, Gironde) : nouvelles données sur la subsistance et les traditions techniques au début du Magdalénien moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (3), pp.475-516. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Pleistocene leporids (Lagomorpha, Mammalia) in Western Europe: New data from the Bois-de-Riquet (Lézignan-la-Cèbe, Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (5), pp.371-385. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers temps du Magdalénien en Gironde : réévaluation des fouilles Trécolle à Saint-Germain-la-Rivière (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (1), pp.5-58. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biometric re-evaluation of recent claims for Early Upper Palaeolithic wolf domestication in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.80-89. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhole (Cuon alpinus) as a bone accumulator and new taphonomic agent? The case of Noisetier Cave (French Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3-4), pp.305-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle sous-espèce de loup (Canis lupus maximus nov. subsp.) dans le Pléistocène supérieur d'Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.475-484. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2012.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ours, hommes, hyènes : qui a occupé la grotte de Bourdette (Sainte-Colombe-en-Bruilhois, Lot-et-Garonne) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.117-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Igue du Pras de Marrou (Durbans, Lot) - un piège naturel de l'extrême fin du Pléistocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (20), pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des restes de chien magdaléniens à l'abri du Morin (Gironde, France): discussion des implications techno-économiques d'une innovation zootechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante - Cénote du Mancenillier (ou grotte du Lagon). Sondage (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.116606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary small to large canids in Europe: Taxonomic status and biochronological contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 243 (1), pp.171-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aven de l'Arquet - Barjac (30) Étude d'un aven piège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Gamberi Almendra de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ancient continuous human presence in the Balkans and the beginnings of human settlement in western Eurasia: A Lower Pleistocene example of the Lower Palaeolithic levels in Kozarnika cave (North-western Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.94 - 106. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ancient continuous human presence in the Balkans and the beginnings of human settlement in western Eurasia: A Lower Pleistocene example of the Lower Palaeolithic levels in Kozarnika cave (North-western Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanka Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svoboda Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.94-106. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et origine des grands carnivores dans les accumulations naturelles : le cas des loups (Canis lupus) de l'Igue du Gral (Sauliac-sur-Célé, Lot, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.411-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ancient continuous human presence in the Balkans and the beginnings of human settlement in western Eurasia: A Lower Pleistocene example of the Lower Palaeolithic levels in Kozarnika cave (North-western Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanka Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svoboda Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.94-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00521024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution géomorphologique de l’entrée de Bruniquel et implications sur les fréquentations par Néandertal ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFEQ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEQ, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la surexploitation des ressources animales au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Effondrement du monde vivant et surexploitation des ressources", 147ème Congrès du CTHS "Effondrements et ruptures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costamagno S., May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’igue de la Cave‐aux‐Endives II (Loubressac, Lot) : une accumulation remarquable de mammifères du Pléistocène supérieur dominée par le bison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress of Speleology, symposium 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renards chapardeurs et amas de boucherie en pleine nature. Quantification des altérations et incidences sur les études archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des coprocénoses produites par le loup et le dhole et transfert au fossile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca-Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans après, que reste-t-il du modèle d'azilianisation proposé au Morin par F. Bordes et D. de Sonneville-Bordes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde organisée en hommage à Guy Célérier "Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l'espace nord aquitain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Les Eyzies-de-Tayac, France. pp.155-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens parmi les hommes à l’Isle-Saint-Georges au début de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/dana3.9782381490120.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiens de Pont d'Ambon : statut, contexte et implications sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde organisée en hommage à Guy Célérier "Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l'espace nord aquitain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Les Eyzies-de-Tayac, France. pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens et des Hommes dans l’Azilien de la grotte-abri du Moulin (Troubat, Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental changes in Southwestern France during the Late Glacial and their impact on hunter-gatherers’ subsistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° UISPP World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loups, chiens et sociétés du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.198-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Meitat chen, meitat porc » : Le Castrum du Castéra à Langoiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/dana3.9782381490120.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between humans and dogs in the Azilian layer of the Moulin rock-shelter (Troubat, Hautes-Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dogs : past and present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data about prey acquisition in Amalda. Taphonomic and zooarchaeological approach of a Gravettian layer (level VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Altuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuro Mariezkurrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the Taphonomy Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens et des os digérés dans l'Azilien de la grotte-abri du Moulin (Troubat, Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the Taphonomy Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des petits gibiers au Tardiglaciaire : le cas de Rochereil (collection Jude, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : nouvelles perspectives pour la transition Pléistocène-Holocène dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes culturels de la transition Pléistocène-Holocène entre Atlantique et Adriatique : actes de la Séance de la Société Préhistorique Française, Bordeaux, 24-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.83-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site moustérien de la grotte du noisetier, Pyrénées centrales françaises: une bilan interdisciplinaire après dix ans de fouille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet monographique d’une série éponyme et perspectives pour le Laborien du sud-ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée, 25-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coudoulous I in Quercy (SW France): from marginal scavenging to a kill-butchery site for Preneandertal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution - 2nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulations accidentelles de faunes en contexte karstique : Paléontologie, paléoécologie et taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bariviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès National de Spéléologie et Canyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations fauniques pléistocènes de la séquence archéologique de la grotte Kozarnika (Nord-Ouest de la Bulgarie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des changements climatiques et environnementaux sur le continent au Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01466766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence paléolithique inférieur de la grotte Kozarnika (Nord-Ouest de la Bulgarie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les premières expansions humaines en Eurasie à partir de l’Afrique : facteurs limitant ou favorisant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01466722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude biométrique et paléopathologique des chiens du site gallo-romain du Mas d’Agenais (Lot-et-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Transition...les premiers pas du labo PACEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Haget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Banks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Labos 1point5 « S’engager ensemble pour réduire l’empreinte de nos activités de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de chapardage osseux par des loups captifs au Parc des Loups du Gévaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca-Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuities and Discontinuities in the Human Settlement of the Aquitaine Basin between 19.5 cal. ka BP and 13.5 cal. ka BP: The Radiocarbon Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France. Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.47-64, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf domestication during Palaeolithic – Cross approach using palaeogenomics and morphometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-159, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03859577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d'un piège naturel au Pléistocène supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 (2), pp.534, 2024, Revue de Paléobiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série, 2022, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du loup au chien, un point sur la question de la domestication au cours du Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro spécial, pp.271-279, 2018, L’Aquitaine à la fin des temps glaciaires - Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l’espace Nord aquitain. Actes de la table ronde organisée en hommage à Guy Célérier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la préhistoire aux périodes modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Éditions, 3, 2020, collection DAN@, 978-2-38149-012-0. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques de l’abri Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais Mathieu; Costamagno Sandrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abri Murat, Rocamadour, Lot, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVe Supplément, CNRS Editions, pp.125-167, 2025, Gallia Préhistoire, 978-2-271-15492-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse paléoenvironnementale et biochronologique de l’Igue du Gral (Lot). Entre nature et culture…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.521-534, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les remplissages paléontologiques de l’aven : description, définition des ensembles et cadre chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.61-85, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13860388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loups (Canis lupus) de l’Igue du Gral : bilan de l’analyse taphonomique et paléontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.329-352, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique et méthodologie des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.25-42, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13860154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands carnivores (à l’exception du loup) de l’Igue du Gral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.317-327, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonnalité d’accumulation des carcasses dans l’Igue du Gral : résultats cémentochronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.509-516, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de contexte, taphonomie et informations contextualisant l’analyse des corpus osseux de l’Igue du Gral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.43-59, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13860313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures en coquillages et dents travaillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Langlais; Véronique Laroulandie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-125, 2021, Gallia Prehistoire Supplément, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des restes de faune aux paléoenvironnements de Peyrazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais M. &amp; Laroulandie V. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-48, 2021, Gallia Préhistoire Supplément, 978-2-271-13647-3. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de chapardage osseux par des loups captifs au parc animalier “les Loups du Gévaudan”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca-Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN@ Éditions, pp.115-122, 2020, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens parmi les hommes à Isle-Saint-Georges au début de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN@ Éditions, pp.169-184, 2020, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renards chapardeurs et amas de boucherie en pleine nature. Quantification des modifications et incidence sur les analyses archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN@ Éditions, pp.69-94, 2020, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meitat chen, meitat porc. Le castrum du Castéra de Langoiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudadi-Maligne, M.; Mallye, J.-B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, UN@ Éditions, pp.185-203, 2020, collection DAN@, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03029856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiens y es-tu? Loup que fais-tu?...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animaux rares, Gibiers inattendus. Reflets de la biodiversité (Exposition Musée national de Préhistoire- Les Eyzies 28 juin-11 novembre 2019). Les Eyzies, Musée national de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-77, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'ADN pendant une campagne de fouilles. Application à l'étude de coprolithes d'un site du Paléolithique supérieur (grotte Maldidier, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Plaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Lambourdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Benech; Nadia Cantin; Marie-Angélique Languille; Arnaud Mazuy; Laurianne Robinet; Antoine Zazzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation portable. Quels enjeux pour l'archéométrie?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives contemporaines, pp.265-282, 2019, Sciences archéologiques, 9782813003294. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.2468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loups, chiens et sociétés du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Costamagno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal symbolisé, animal exploité : du Paléolithique à la Protohistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-213, 2018, Actes des congrès nationaux des sociétés historiques et scientifiques, 9782735508860. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.4622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II. Les carnivores pléistocènes en France (Canidés, Ursidés, Mustélidés, Hyénidés, Félidés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, pp.94-98, 2018, Histoire et Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de la grotte de la Mairie (Teyjat, Dordogne) dans son contexte magdalénien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Man-Estier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumé des actes du XIXe Congrès international d’art rupestre – IFRAO 2015 (31 août – 4 septembre 2015), « Symboles dans le paysage : l’art rupestre et son contexte », Caceres (Espagne), Session n°6 « Autour de l’art : le contexte archéologique interne des grottes ornées », direction Garate D., Medina A., Ruiz-Redondo A. et Sanchidrián J.-L., ARKEOS 37, 2016, Tomar (Portugal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-134, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : quelles perspectives pour la transition Pléistocène - Holocène dans le sud-ouest de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais, Mathieu and Naudinot, Nicolas and Peresani, Marco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.83-128, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal exploitation strategies in the Eastern Aquitaine (France) during the last glacial maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foulds, F.W.F. and Drinkall, H. C. and Pierre, A. R. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wild Things: Recent advances in Palaeolithic and Mesolithic research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.160-174, 2014, 1782977465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre évolutif et écologique d'une &amp;quot; bête du Gévaudan &amp;quot;: les loups quaternaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Brugal, A. Gardeisen, A. Zucker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédateurs dans tous leurs états. Evolution, Biodiversité, Interactions, Mythes, Symboles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.83-96, 2011, 2-904110-51-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loups (Canis lupus) des niveaux paléolithiques supérieurs des grottes de Kozarnika (Gara Orechets) et de Redaka II. Approche paléontologique et taphonomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gatsov Ivan, Guadelli Jean-Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saxa loquuntur! Mélange en l'honneur de Nikolay Sirakov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avalon, Sofia, pp.109-117, 2009, 978-954-9704-19-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koren Abanozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d'autorisation triennale. Rapport de fouille archéologique programmée du 5 au 11 juillet et du 13 au 16 octobre 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Grubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2025, 170 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral, Rapport de projet collectif de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie; Université Bordeaux; Muséum Genève; CNRS. 2025, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral, Rapport de projet collectif de recherches 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie; Université Bordeaux; Muséum Genève; CNRS. 2025, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 – Sondage au contact éboulis d’entrée / salle des bauges de la grotte de Bruniquel ». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport d’opération archéologique programmée 2024 et de Triennale 2022-2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2024, pp.197-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7 – Poursuite du sondage au contact éboulis d’entrée / salle des bauges». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport intermédiaire 2023 d’opération archéologique programmée. Triennale 2022-2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2023, pp.109-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral (Sauliac-sur-Célé, Lot) Rapport d’opération programmée, 3eme année de triennale 2021-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie. 2023, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOUTAS N. ET M. ONFRAY dir. (2023) - GéoARChéologie et ARChéologie des grottes préhistoriques du massif d’ARCy-sur-Cure/Saint-Moré (Bourgogne Franche-Comté) - Des objets archéologiques aux trajectoires humaines collectives, Bilan d’activités, projet G3ARC 2021 -2023 et prospectives, Projet MSH Mondes – Axe 4 « Objets », 3 volumes (271 p., annexes 1 et 2 : 275 p. et 23 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Inrap; Université de Paris 1 Panthéon - Sorbonne; Université Jean Jaurès; Université de Lyon 2. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 - Près des pas, un ours… Avancée des recherches concernant l’hémi-mandibule prélevée en 2021 par F. Maksud. In : Jaubert J., Verheyden S. (Dir.) & Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport intermédiaire 2022 d’opération archéologique programmée. Triennale 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2022, pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral (Sauliac-sur-Célé, Lot) Rapport d’opération programmée, 2eme année de triennale 2021-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie. 2022, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral (Sauliac-sur-Célé, Lot) Rapport d’opération programmée, triennale 2021-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie. 2021, pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11 – Sondages au contact éboulis d’entrée / salle des bauges». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport 2021 d’opération archéologique programmée. Triennale 2018-20-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2021, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d’autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 257 p., ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : deuxième année d'autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2017, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2016, 139 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : occupations du Magdalénien moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2015, 168 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redaka II. Paléontologie. In : Guadelli J.-L., Sirakov N., et al. (2008).- Rapport de la Mission Préhistorique française en Bulgarie du Nord « Les plus anciennes manifestations de la présence humaine dans les Balkans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Popov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAE, Projet de recherche conjoint CNRS-Univ. Bordeaux I / Institut d’Archéologie et Musée de l’Académie bulgare des Sciences. 2008, pp.227-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kozarnika. Paléontologie et Archéozoologie. In : Guadelli J.-L., Sirakov N., et al. (2008).- Rapport de la Mission Préhistorique française en Bulgarie du Nord « Les plus anciennes manifestations de la présence humaine dans les Balkans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Popov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAE, Projet de recherche conjoint CNRS-Univ. Bordeaux I / Institut d’Archéologie et Musée de l’Académie bulgare des Sciences. 2008, pp.41-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CANIS PLEISTOCENES DU SUD DE LA FRANCE : APPROCHE BIOSYSTEMATIQUE, EVOLUTIVE ET BIOCHRONOLOGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Bordeaux 1, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 4126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00908031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Boudadi-Maligne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherches de classe normale CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myriam-boudadi-maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0583-7419</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150785313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200176434</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000138801362</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the cave's entrance of Bruniquel and consequences for its accessibility by early Homo neanderthalensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 377, pp.109866. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites de la Peyzie (Lisle, Dordogne). Une histoire en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bocquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15rja⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence and diversification of dog morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Ameen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina E Antipina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 390 (6774), pp.741-744. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adt0995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining biodiversity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (8), pp.731-735. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a Target-Enrichment Design for Capturing Uniparental Haplotypes in Ancient Domesticated Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuldeep D More</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Lira Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (7), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.14112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre visage de la grotte ornée de Gabillou (Sourzac, Dordogne, France). Étude du mobilier lithique et osseux des fouilles de J. Gaussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.56-91. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1296l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Campmas (1983-2019): The Woman and the Sea. Une approche archéozoologique intégrative de l’exploitation humaine des milieux côtiers dans la zone circumméditerranéenne durant la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors-Série (Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte Blanchard 2. Sondage (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.116621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditérranéenne du Pléistocène au début de l’Holocène. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sociétés humaines et environnements dans la zone circumméditérranéenne du Pléistocène au début de l’Holocène. Colloque Hommage à Émilie Campmas (1983-2019), 8-9 Mars 2021 Toulouse, Hors-Série, pp.15-16. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Calvière-Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 ((S)), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.8460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Plaints. Dans les pas de Jean-Pierre Jéquier (1937-1967) ou retour à la grotte des Plaints (Couvet, NE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cavernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021, pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex in the city: Uncovering sex-specific management of equine resources from prehistoric times to the Modern Period in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso-Calvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.103341. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03755076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology‐based diagnostics of “protodogs.” A commentary to Galeta et al., 2021, Anatomical Record , 304, 42–62, doi : 10.1002/ar.24500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Lawler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robin O'Keefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan van Dongen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enigma of the Předmostí protodogs. A comment on Prassack et al. 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc A. A. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David Mech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis F Lawler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.105160. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins and spread of domestic horses from the Western Eurasian steppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Librado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya A Kusliy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Suchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598 (7882), pp.634-640. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-04018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une mort annoncée ? Quand la Loi de programmation de la recherche sonne le glas de la recherche publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene herbivores and carnivores from France: An updated overview of the literature, sites and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Croitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (2), pp.102384. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest double dog deposit in the Palaeolithic record: The case of the Azilian level of Grotte‐abri du Moulin (Troubat, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay‐szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.382-394. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grotte de Fronsac à Vieux-Mareuil (Dordogne) : un dispositif pariétal revisité ou les bénéfices d'une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.5194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations magdaléniennes entre 20 000 et 15 000 cal BP dans le piémont pyrénéen : la séquence paléolithique du sondage 4 de la grotte de Laa 2 (Arudy, Pyrénées-Atlantiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.65-126. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01932558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Igue du Gral (Sauliac-sur-Célé, Lot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2014, pp.181-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reexamining the timing of reindeer disappearance in southwestern France in the larger context of late glacial faunal turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 414 (September), pp.34 - 61. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New extensive focused AMS 14C dating of the Middle and Upper Magdalenian of the western Aquitaine/Pyrenean region of France (ca. 19–14 ka cal BP): Proposing a new model for its chronological phases and for the timing of occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Henry-Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 414 (September), pp.62 - 91. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koren Abanozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bilan scientifique de la région Aquitaine 2016, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for historical human-induced extinctions of vertebrate species on La Désirade (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (01), pp.54 - 65. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2015.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of geometric morphometric analysis to prehistoric ichnology : the example of large canid tracks and their implication for the debate concerning wolf domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysianna Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roc de Marcamps 2 (Prignac-et-Marcamps, Gironde) : nouvelles données sur la subsistance et les traditions techniques au début du Magdalénien moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (3), pp.475-516. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Pleistocene leporids (Lagomorpha, Mammalia) in Western Europe: New data from the Bois-de-Riquet (Lézignan-la-Cèbe, Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (5), pp.371-385. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers temps du Magdalénien en Gironde : réévaluation des fouilles Trécolle à Saint-Germain-la-Rivière (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (1), pp.5-58. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biometric re-evaluation of recent claims for Early Upper Palaeolithic wolf domestication in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.80-89. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ours, hommes, hyènes : qui a occupé la grotte de Bourdette (Sainte-Colombe-en-Bruilhois, Lot-et-Garonne) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.117-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle sous-espèce de loup (Canis lupus maximus nov. subsp.) dans le Pléistocène supérieur d'Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.475-484. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2012.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Igue du Pras de Marrou (Durbans, Lot) - un piège naturel de l'extrême fin du Pléistocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (20), pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des restes de chien magdaléniens à l'abri du Morin (Gironde, France): discussion des implications techno-économiques d'une innovation zootechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhole (Cuon alpinus) as a bone accumulator and new taphonomic agent? The case of Noisetier Cave (French Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3-4), pp.305-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary small to large canids in Europe: Taxonomic status and biochronological contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 243 (1), pp.171-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aven de l'Arquet - Barjac (30) Étude d'un aven piège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Gamberi Almendra de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante - Cénote du Mancenillier (ou grotte du Lagon). Sondage (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.116606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et origine des grands carnivores dans les accumulations naturelles : le cas des loups (Canis lupus) de l'Igue du Gral (Sauliac-sur-Célé, Lot, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.411-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ancient continuous human presence in the Balkans and the beginnings of human settlement in western Eurasia: A Lower Pleistocene example of the Lower Palaeolithic levels in Kozarnika cave (North-western Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanka Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svoboda Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.94-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00521024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ancient continuous human presence in the Balkans and the beginnings of human settlement in western Eurasia: A Lower Pleistocene example of the Lower Palaeolithic levels in Kozarnika cave (North-western Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.94 - 106. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ancient continuous human presence in the Balkans and the beginnings of human settlement in western Eurasia: A Lower Pleistocene example of the Lower Palaeolithic levels in Kozarnika cave (North-western Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanka Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svoboda Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.94-106. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution géomorphologique de l’entrée de Bruniquel et implications sur les fréquentations par Néandertal ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFEQ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEQ, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la surexploitation des ressources animales au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Effondrement du monde vivant et surexploitation des ressources", 147ème Congrès du CTHS "Effondrements et ruptures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costamagno S., May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’igue de la Cave‐aux‐Endives II (Loubressac, Lot) : une accumulation remarquable de mammifères du Pléistocène supérieur dominée par le bison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress of Speleology, symposium 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens parmi les hommes à l’Isle-Saint-Georges au début de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/dana3.9782381490120.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiens de Pont d'Ambon : statut, contexte et implications sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde organisée en hommage à Guy Célérier "Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l'espace nord aquitain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Les Eyzies-de-Tayac, France. pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens et des Hommes dans l’Azilien de la grotte-abri du Moulin (Troubat, Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans après, que reste-t-il du modèle d'azilianisation proposé au Morin par F. Bordes et D. de Sonneville-Bordes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde organisée en hommage à Guy Célérier "Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l'espace nord aquitain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Les Eyzies-de-Tayac, France. pp.155-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental changes in Southwestern France during the Late Glacial and their impact on hunter-gatherers’ subsistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° UISPP World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loups, chiens et sociétés du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.198-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Meitat chen, meitat porc » : Le Castrum du Castéra à Langoiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/dana3.9782381490120.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between humans and dogs in the Azilian layer of the Moulin rock-shelter (Troubat, Hautes-Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dogs : past and present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des coprocénoses produites par le loup et le dhole et transfert au fossile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca-Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renards chapardeurs et amas de boucherie en pleine nature. Quantification des altérations et incidences sur les études archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens et des os digérés dans l'Azilien de la grotte-abri du Moulin (Troubat, Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the Taphonomy Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des petits gibiers au Tardiglaciaire : le cas de Rochereil (collection Jude, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data about prey acquisition in Amalda. Taphonomic and zooarchaeological approach of a Gravettian layer (level VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Altuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuro Mariezkurrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the Taphonomy Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site moustérien de la grotte du noisetier, Pyrénées centrales françaises: une bilan interdisciplinaire après dix ans de fouille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : nouvelles perspectives pour la transition Pléistocène-Holocène dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes culturels de la transition Pléistocène-Holocène entre Atlantique et Adriatique : actes de la Séance de la Société Préhistorique Française, Bordeaux, 24-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.83-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coudoulous I in Quercy (SW France): from marginal scavenging to a kill-butchery site for Preneandertal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution - 2nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet monographique d’une série éponyme et perspectives pour le Laborien du sud-ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée, 25-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations fauniques pléistocènes de la séquence archéologique de la grotte Kozarnika (Nord-Ouest de la Bulgarie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des changements climatiques et environnementaux sur le continent au Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01466766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulations accidentelles de faunes en contexte karstique : Paléontologie, paléoécologie et taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bariviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès National de Spéléologie et Canyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence paléolithique inférieur de la grotte Kozarnika (Nord-Ouest de la Bulgarie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les premières expansions humaines en Eurasie à partir de l’Afrique : facteurs limitant ou favorisant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01466722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude biométrique et paléopathologique des chiens du site gallo-romain du Mas d’Agenais (Lot-et-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Transition...les premiers pas du labo PACEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Haget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Banks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Labos 1point5 « S’engager ensemble pour réduire l’empreinte de nos activités de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de chapardage osseux par des loups captifs au Parc des Loups du Gévaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca-Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuities and Discontinuities in the Human Settlement of the Aquitaine Basin between 19.5 cal. ka BP and 13.5 cal. ka BP: The Radiocarbon Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France. Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.47-64, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf domestication during Palaeolithic – Cross approach using palaeogenomics and morphometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-159, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03859577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d'un piège naturel au Pléistocène supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 (2), pp.534, 2024, Revue de Paléobiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série, 2022, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du loup au chien, un point sur la question de la domestication au cours du Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro spécial, pp.271-279, 2018, L’Aquitaine à la fin des temps glaciaires - Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l’espace Nord aquitain. Actes de la table ronde organisée en hommage à Guy Célérier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la préhistoire aux périodes modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Éditions, 3, 2020, collection DAN@, 978-2-38149-012-0. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques de l’abri Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais Mathieu; Costamagno Sandrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abri Murat, Rocamadour, Lot, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVe Supplément, CNRS Editions, pp.125-167, 2025, Gallia Préhistoire, 978-2-271-15492-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les remplissages paléontologiques de l’aven : description, définition des ensembles et cadre chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.61-85, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13860388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loups (Canis lupus) de l’Igue du Gral : bilan de l’analyse taphonomique et paléontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.329-352, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique et méthodologie des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.25-42, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13860154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands carnivores (à l’exception du loup) de l’Igue du Gral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.317-327, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonnalité d’accumulation des carcasses dans l’Igue du Gral : résultats cémentochronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.509-516, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de contexte, taphonomie et informations contextualisant l’analyse des corpus osseux de l’Igue du Gral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.43-59, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13860313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse paléoenvironnementale et biochronologique de l’Igue du Gral (Lot). Entre nature et culture…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.521-534, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des restes de faune aux paléoenvironnements de Peyrazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais M. &amp; Laroulandie V. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-48, 2021, Gallia Préhistoire Supplément, 978-2-271-13647-3. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures en coquillages et dents travaillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Langlais; Véronique Laroulandie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-125, 2021, Gallia Prehistoire Supplément, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renards chapardeurs et amas de boucherie en pleine nature. Quantification des modifications et incidence sur les analyses archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN@ Éditions, pp.69-94, 2020, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens parmi les hommes à Isle-Saint-Georges au début de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN@ Éditions, pp.169-184, 2020, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meitat chen, meitat porc. Le castrum du Castéra de Langoiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudadi-Maligne, M.; Mallye, J.-B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, UN@ Éditions, pp.185-203, 2020, collection DAN@, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03029856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de chapardage osseux par des loups captifs au parc animalier “les Loups du Gévaudan”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca-Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN@ Éditions, pp.115-122, 2020, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiens y es-tu? Loup que fais-tu?...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animaux rares, Gibiers inattendus. Reflets de la biodiversité (Exposition Musée national de Préhistoire- Les Eyzies 28 juin-11 novembre 2019). Les Eyzies, Musée national de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-77, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'ADN pendant une campagne de fouilles. Application à l'étude de coprolithes d'un site du Paléolithique supérieur (grotte Maldidier, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Plaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Lambourdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Benech; Nadia Cantin; Marie-Angélique Languille; Arnaud Mazuy; Laurianne Robinet; Antoine Zazzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation portable. Quels enjeux pour l'archéométrie?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives contemporaines, pp.265-282, 2019, Sciences archéologiques, 9782813003294. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.2468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II. Les carnivores pléistocènes en France (Canidés, Ursidés, Mustélidés, Hyénidés, Félidés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, pp.94-98, 2018, Histoire et Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loups, chiens et sociétés du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Costamagno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal symbolisé, animal exploité : du Paléolithique à la Protohistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-213, 2018, Actes des congrès nationaux des sociétés historiques et scientifiques, 9782735508860. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.4622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de la grotte de la Mairie (Teyjat, Dordogne) dans son contexte magdalénien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Man-Estier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumé des actes du XIXe Congrès international d’art rupestre – IFRAO 2015 (31 août – 4 septembre 2015), « Symboles dans le paysage : l’art rupestre et son contexte », Caceres (Espagne), Session n°6 « Autour de l’art : le contexte archéologique interne des grottes ornées », direction Garate D., Medina A., Ruiz-Redondo A. et Sanchidrián J.-L., ARKEOS 37, 2016, Tomar (Portugal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-134, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : quelles perspectives pour la transition Pléistocène - Holocène dans le sud-ouest de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais, Mathieu and Naudinot, Nicolas and Peresani, Marco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.83-128, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal exploitation strategies in the Eastern Aquitaine (France) during the last glacial maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foulds, F.W.F. and Drinkall, H. C. and Pierre, A. R. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wild Things: Recent advances in Palaeolithic and Mesolithic research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.160-174, 2014, 1782977465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre évolutif et écologique d'une &amp;quot; bête du Gévaudan &amp;quot;: les loups quaternaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Brugal, A. Gardeisen, A. Zucker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédateurs dans tous leurs états. Evolution, Biodiversité, Interactions, Mythes, Symboles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.83-96, 2011, 2-904110-51-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loups (Canis lupus) des niveaux paléolithiques supérieurs des grottes de Kozarnika (Gara Orechets) et de Redaka II. Approche paléontologique et taphonomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gatsov Ivan, Guadelli Jean-Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saxa loquuntur! Mélange en l'honneur de Nikolay Sirakov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avalon, Sofia, pp.109-117, 2009, 978-954-9704-19-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koren Abanozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d'autorisation triennale. Rapport de fouille archéologique programmée du 5 au 11 juillet et du 13 au 16 octobre 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Grubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2025, 170 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral, Rapport de projet collectif de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie; Université Bordeaux; Muséum Genève; CNRS. 2025, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral, Rapport de projet collectif de recherches 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie; Université Bordeaux; Muséum Genève; CNRS. 2025, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 – Sondage au contact éboulis d’entrée / salle des bauges de la grotte de Bruniquel ». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport d’opération archéologique programmée 2024 et de Triennale 2022-2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2024, pp.197-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral (Sauliac-sur-Célé, Lot) Rapport d’opération programmée, 3eme année de triennale 2021-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie. 2023, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOUTAS N. ET M. ONFRAY dir. (2023) - GéoARChéologie et ARChéologie des grottes préhistoriques du massif d’ARCy-sur-Cure/Saint-Moré (Bourgogne Franche-Comté) - Des objets archéologiques aux trajectoires humaines collectives, Bilan d’activités, projet G3ARC 2021 -2023 et prospectives, Projet MSH Mondes – Axe 4 « Objets », 3 volumes (271 p., annexes 1 et 2 : 275 p. et 23 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Inrap; Université de Paris 1 Panthéon - Sorbonne; Université Jean Jaurès; Université de Lyon 2. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7 – Poursuite du sondage au contact éboulis d’entrée / salle des bauges». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport intermédiaire 2023 d’opération archéologique programmée. Triennale 2022-2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2023, pp.109-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral (Sauliac-sur-Célé, Lot) Rapport d’opération programmée, 2eme année de triennale 2021-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie. 2022, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 - Près des pas, un ours… Avancée des recherches concernant l’hémi-mandibule prélevée en 2021 par F. Maksud. In : Jaubert J., Verheyden S. (Dir.) & Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport intermédiaire 2022 d’opération archéologique programmée. Triennale 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2022, pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral (Sauliac-sur-Célé, Lot) Rapport d’opération programmée, triennale 2021-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie. 2021, pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11 – Sondages au contact éboulis d’entrée / salle des bauges». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport 2021 d’opération archéologique programmée. Triennale 2018-20-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2021, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d’autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 257 p., ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : deuxième année d'autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2017, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2016, 139 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : occupations du Magdalénien moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2015, 168 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redaka II. Paléontologie. In : Guadelli J.-L., Sirakov N., et al. (2008).- Rapport de la Mission Préhistorique française en Bulgarie du Nord « Les plus anciennes manifestations de la présence humaine dans les Balkans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Popov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAE, Projet de recherche conjoint CNRS-Univ. Bordeaux I / Institut d’Archéologie et Musée de l’Académie bulgare des Sciences. 2008, pp.227-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kozarnika. Paléontologie et Archéozoologie. In : Guadelli J.-L., Sirakov N., et al. (2008).- Rapport de la Mission Préhistorique française en Bulgarie du Nord « Les plus anciennes manifestations de la présence humaine dans les Balkans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Popov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAE, Projet de recherche conjoint CNRS-Univ. Bordeaux I / Institut d’Archéologie et Musée de l’Académie bulgare des Sciences. 2008, pp.41-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CANIS PLEISTOCENES DU SUD DE LA FRANCE : APPROCHE BIOSYSTEMATIQUE, EVOLUTIVE ET BIOCHRONOLOGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Bordeaux 1, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 4126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00908031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7148F9A8"/>
+    <w:nsid w:val="04D3836B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-boudadi-maligne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0583-7419" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150785313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200176434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138801362" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530236v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verheyden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burlet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109866" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dennis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina E Antipina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adt0995" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7644" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7658" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859678v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Janssens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Lawler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin O'Keefe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van Dongen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24624" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc A. A. Janssens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David Mech" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis F Lawler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105160" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Croitor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102384" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003472v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay&#8208;szmidt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2857" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02125505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5194" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932558v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.559" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.11.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0QBNX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891667v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.103" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSPGQT6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891670v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.073" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF4LGM3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441827v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.03.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891673v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14489" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015581v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.02.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVM0RQVP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904491v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.04.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20B0BL3X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779281v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chagneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028264v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654074v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904406v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gamberi Almendra de Carvalho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barth" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01676530v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sirakov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guadelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirakova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.02.023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDJ9J26-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542924v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanka Ivanova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svoboda Sirakova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586694v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521024v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Sirakov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746156v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burlet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161231v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzunidis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129537v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leoni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca-Macchi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891432v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129532v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ballon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana3.9782381490120.11" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265193v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129528v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891491v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891236v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crepin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134186v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana3.9782381490120.12" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129523v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891517v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Altuna" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuro Mariezkurrena" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891506v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347564v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836149v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543251v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197326v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757365v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565111v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bariviera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466766v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Popov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinska" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466722v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346436v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lefevre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979489v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Haget" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378734v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536858v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859577v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368505v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274291v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7569" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265223v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771775v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861701" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775114v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860388" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775106v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861312" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777031v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860154" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775105v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861302" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777132v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861592" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777045v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860313" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206933v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55870" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55870" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202100v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55840" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55840" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145554v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145615v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.11" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145607v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029856v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.12" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379107v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378878v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Flaender" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Plaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdiere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2468" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761711v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/4622?lang=fr" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4622" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564088v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018060v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Man-Estier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197320v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833995v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908359v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908371v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05096512v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515966v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517337v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517290v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368737v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517270v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368717v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368704v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517253v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puig" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098790v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergeot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043057v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043319v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043320v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467197v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Popov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467209v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908031v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/4126" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-boudadi-maligne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0583-7419" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150785313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200176434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138801362" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verheyden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109866" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dennis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina E Antipina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adt0995" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274321v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7658" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278085v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859678v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Janssens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Lawler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin O'Keefe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van Dongen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24624" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc A. A. Janssens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David Mech" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis F Lawler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105160" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017462v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Croitor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102384" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003472v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay&#8208;szmidt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2857" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02125505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5194" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932558v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.559" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842940v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.103" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSPGQT6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.073" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF4LGM3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729635v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.11.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0QBNX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441827v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.03.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891673v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14489" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015581v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.02.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVM0RQVP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chagneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.04.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20B0BL3X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904520v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654074v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904406v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gamberi Almendra de Carvalho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521024v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Sirakov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanka Ivanova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svoboda Sirakova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01676530v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sirakov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guadelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirakova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.02.023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDJ9J26-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746156v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burlet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161231v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzunidis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129532v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ballon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana3.9782381490120.11" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265193v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129528v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891432v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891491v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891236v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crepin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana3.9782381490120.12" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129523v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca-Macchi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129537v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891506v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347564v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891517v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Altuna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuro Mariezkurrena" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543251v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836149v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757365v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197326v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466766v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Popov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinska" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bariviera" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466722v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346436v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lefevre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979489v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Haget" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378734v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536858v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859577v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368505v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274291v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7569" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265223v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775114v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860388" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775106v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861312" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777031v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860154" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861302" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777132v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861592" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777045v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860313" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771775v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861701" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202100v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55840" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55840" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206933v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55870" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55870" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145607v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145615v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.11" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029856v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.12" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145554v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379107v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378878v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Flaender" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Plaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdiere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2468" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564088v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761711v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/4622?lang=fr" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4622" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018060v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Man-Estier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197320v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833995v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908359v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908371v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05096512v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515966v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517337v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517290v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368717v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517270v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368704v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517253v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puig" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098790v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergeot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043057v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043319v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043320v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467197v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Popov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467209v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908031v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/4126" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>