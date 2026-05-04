--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Boudadi-Maligne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherches de classe normale CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myriam-boudadi-maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0583-7419</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150785313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200176434</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000138801362</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the cave's entrance of Bruniquel and consequences for its accessibility by early Homo neanderthalensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 377, pp.109866. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites de la Peyzie (Lisle, Dordogne). Une histoire en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bocquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15rja⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence and diversification of dog morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Ameen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina E Antipina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 390 (6774), pp.741-744. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adt0995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining biodiversity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (8), pp.731-735. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a Target-Enrichment Design for Capturing Uniparental Haplotypes in Ancient Domesticated Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuldeep D More</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Lira Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (7), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.14112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre visage de la grotte ornée de Gabillou (Sourzac, Dordogne, France). Étude du mobilier lithique et osseux des fouilles de J. Gaussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.56-91. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1296l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Campmas (1983-2019): The Woman and the Sea. Une approche archéozoologique intégrative de l’exploitation humaine des milieux côtiers dans la zone circumméditerranéenne durant la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors-Série (Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte Blanchard 2. Sondage (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.116621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditérranéenne du Pléistocène au début de l’Holocène. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sociétés humaines et environnements dans la zone circumméditérranéenne du Pléistocène au début de l’Holocène. Colloque Hommage à Émilie Campmas (1983-2019), 8-9 Mars 2021 Toulouse, Hors-Série, pp.15-16. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Calvière-Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 ((S)), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.8460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Plaints. Dans les pas de Jean-Pierre Jéquier (1937-1967) ou retour à la grotte des Plaints (Couvet, NE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cavernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021, pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex in the city: Uncovering sex-specific management of equine resources from prehistoric times to the Modern Period in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso-Calvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.103341. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03755076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology‐based diagnostics of “protodogs.” A commentary to Galeta et al., 2021, Anatomical Record , 304, 42–62, doi : 10.1002/ar.24500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Lawler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robin O'Keefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan van Dongen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enigma of the Předmostí protodogs. A comment on Prassack et al. 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc A. A. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David Mech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis F Lawler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.105160. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins and spread of domestic horses from the Western Eurasian steppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Librado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya A Kusliy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Suchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598 (7882), pp.634-640. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-04018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une mort annoncée ? Quand la Loi de programmation de la recherche sonne le glas de la recherche publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene herbivores and carnivores from France: An updated overview of the literature, sites and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Croitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (2), pp.102384. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest double dog deposit in the Palaeolithic record: The case of the Azilian level of Grotte‐abri du Moulin (Troubat, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay‐szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.382-394. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grotte de Fronsac à Vieux-Mareuil (Dordogne) : un dispositif pariétal revisité ou les bénéfices d'une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.5194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations magdaléniennes entre 20 000 et 15 000 cal BP dans le piémont pyrénéen : la séquence paléolithique du sondage 4 de la grotte de Laa 2 (Arudy, Pyrénées-Atlantiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.65-126. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01932558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Igue du Gral (Sauliac-sur-Célé, Lot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2014, pp.181-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reexamining the timing of reindeer disappearance in southwestern France in the larger context of late glacial faunal turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 414 (September), pp.34 - 61. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New extensive focused AMS 14C dating of the Middle and Upper Magdalenian of the western Aquitaine/Pyrenean region of France (ca. 19–14 ka cal BP): Proposing a new model for its chronological phases and for the timing of occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Henry-Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 414 (September), pp.62 - 91. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koren Abanozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bilan scientifique de la région Aquitaine 2016, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for historical human-induced extinctions of vertebrate species on La Désirade (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (01), pp.54 - 65. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2015.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of geometric morphometric analysis to prehistoric ichnology : the example of large canid tracks and their implication for the debate concerning wolf domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysianna Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roc de Marcamps 2 (Prignac-et-Marcamps, Gironde) : nouvelles données sur la subsistance et les traditions techniques au début du Magdalénien moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (3), pp.475-516. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Pleistocene leporids (Lagomorpha, Mammalia) in Western Europe: New data from the Bois-de-Riquet (Lézignan-la-Cèbe, Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (5), pp.371-385. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers temps du Magdalénien en Gironde : réévaluation des fouilles Trécolle à Saint-Germain-la-Rivière (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (1), pp.5-58. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biometric re-evaluation of recent claims for Early Upper Palaeolithic wolf domestication in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.80-89. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ours, hommes, hyènes : qui a occupé la grotte de Bourdette (Sainte-Colombe-en-Bruilhois, Lot-et-Garonne) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.117-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle sous-espèce de loup (Canis lupus maximus nov. subsp.) dans le Pléistocène supérieur d'Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.475-484. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2012.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Igue du Pras de Marrou (Durbans, Lot) - un piège naturel de l'extrême fin du Pléistocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (20), pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des restes de chien magdaléniens à l'abri du Morin (Gironde, France): discussion des implications techno-économiques d'une innovation zootechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhole (Cuon alpinus) as a bone accumulator and new taphonomic agent? The case of Noisetier Cave (French Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3-4), pp.305-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary small to large canids in Europe: Taxonomic status and biochronological contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 243 (1), pp.171-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aven de l'Arquet - Barjac (30) Étude d'un aven piège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Gamberi Almendra de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante - Cénote du Mancenillier (ou grotte du Lagon). Sondage (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.116606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et origine des grands carnivores dans les accumulations naturelles : le cas des loups (Canis lupus) de l'Igue du Gral (Sauliac-sur-Célé, Lot, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.411-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ancient continuous human presence in the Balkans and the beginnings of human settlement in western Eurasia: A Lower Pleistocene example of the Lower Palaeolithic levels in Kozarnika cave (North-western Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanka Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svoboda Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.94-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00521024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ancient continuous human presence in the Balkans and the beginnings of human settlement in western Eurasia: A Lower Pleistocene example of the Lower Palaeolithic levels in Kozarnika cave (North-western Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.94 - 106. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ancient continuous human presence in the Balkans and the beginnings of human settlement in western Eurasia: A Lower Pleistocene example of the Lower Palaeolithic levels in Kozarnika cave (North-western Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanka Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svoboda Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.94-106. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution géomorphologique de l’entrée de Bruniquel et implications sur les fréquentations par Néandertal ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFEQ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEQ, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la surexploitation des ressources animales au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Effondrement du monde vivant et surexploitation des ressources", 147ème Congrès du CTHS "Effondrements et ruptures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costamagno S., May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’igue de la Cave‐aux‐Endives II (Loubressac, Lot) : une accumulation remarquable de mammifères du Pléistocène supérieur dominée par le bison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress of Speleology, symposium 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens parmi les hommes à l’Isle-Saint-Georges au début de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/dana3.9782381490120.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiens de Pont d'Ambon : statut, contexte et implications sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde organisée en hommage à Guy Célérier "Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l'espace nord aquitain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Les Eyzies-de-Tayac, France. pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens et des Hommes dans l’Azilien de la grotte-abri du Moulin (Troubat, Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans après, que reste-t-il du modèle d'azilianisation proposé au Morin par F. Bordes et D. de Sonneville-Bordes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde organisée en hommage à Guy Célérier "Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l'espace nord aquitain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Les Eyzies-de-Tayac, France. pp.155-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental changes in Southwestern France during the Late Glacial and their impact on hunter-gatherers’ subsistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° UISPP World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loups, chiens et sociétés du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.198-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Meitat chen, meitat porc » : Le Castrum du Castéra à Langoiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/dana3.9782381490120.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between humans and dogs in the Azilian layer of the Moulin rock-shelter (Troubat, Hautes-Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dogs : past and present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des coprocénoses produites par le loup et le dhole et transfert au fossile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca-Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renards chapardeurs et amas de boucherie en pleine nature. Quantification des altérations et incidences sur les études archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens et des os digérés dans l'Azilien de la grotte-abri du Moulin (Troubat, Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the Taphonomy Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des petits gibiers au Tardiglaciaire : le cas de Rochereil (collection Jude, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data about prey acquisition in Amalda. Taphonomic and zooarchaeological approach of a Gravettian layer (level VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Altuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuro Mariezkurrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the Taphonomy Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site moustérien de la grotte du noisetier, Pyrénées centrales françaises: une bilan interdisciplinaire après dix ans de fouille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : nouvelles perspectives pour la transition Pléistocène-Holocène dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes culturels de la transition Pléistocène-Holocène entre Atlantique et Adriatique : actes de la Séance de la Société Préhistorique Française, Bordeaux, 24-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.83-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coudoulous I in Quercy (SW France): from marginal scavenging to a kill-butchery site for Preneandertal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution - 2nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet monographique d’une série éponyme et perspectives pour le Laborien du sud-ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée, 25-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations fauniques pléistocènes de la séquence archéologique de la grotte Kozarnika (Nord-Ouest de la Bulgarie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des changements climatiques et environnementaux sur le continent au Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01466766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulations accidentelles de faunes en contexte karstique : Paléontologie, paléoécologie et taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bariviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès National de Spéléologie et Canyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence paléolithique inférieur de la grotte Kozarnika (Nord-Ouest de la Bulgarie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les premières expansions humaines en Eurasie à partir de l’Afrique : facteurs limitant ou favorisant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01466722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude biométrique et paléopathologique des chiens du site gallo-romain du Mas d’Agenais (Lot-et-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Transition...les premiers pas du labo PACEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Haget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Banks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Labos 1point5 « S’engager ensemble pour réduire l’empreinte de nos activités de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de chapardage osseux par des loups captifs au Parc des Loups du Gévaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca-Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuities and Discontinuities in the Human Settlement of the Aquitaine Basin between 19.5 cal. ka BP and 13.5 cal. ka BP: The Radiocarbon Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France. Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.47-64, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf domestication during Palaeolithic – Cross approach using palaeogenomics and morphometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-159, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03859577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d'un piège naturel au Pléistocène supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 (2), pp.534, 2024, Revue de Paléobiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série, 2022, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du loup au chien, un point sur la question de la domestication au cours du Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro spécial, pp.271-279, 2018, L’Aquitaine à la fin des temps glaciaires - Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l’espace Nord aquitain. Actes de la table ronde organisée en hommage à Guy Célérier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la préhistoire aux périodes modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Éditions, 3, 2020, collection DAN@, 978-2-38149-012-0. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques de l’abri Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais Mathieu; Costamagno Sandrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abri Murat, Rocamadour, Lot, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVe Supplément, CNRS Editions, pp.125-167, 2025, Gallia Préhistoire, 978-2-271-15492-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les remplissages paléontologiques de l’aven : description, définition des ensembles et cadre chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.61-85, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13860388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loups (Canis lupus) de l’Igue du Gral : bilan de l’analyse taphonomique et paléontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.329-352, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique et méthodologie des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.25-42, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13860154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands carnivores (à l’exception du loup) de l’Igue du Gral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.317-327, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonnalité d’accumulation des carcasses dans l’Igue du Gral : résultats cémentochronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.509-516, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de contexte, taphonomie et informations contextualisant l’analyse des corpus osseux de l’Igue du Gral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.43-59, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13860313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse paléoenvironnementale et biochronologique de l’Igue du Gral (Lot). Entre nature et culture…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.521-534, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des restes de faune aux paléoenvironnements de Peyrazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais M. &amp; Laroulandie V. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-48, 2021, Gallia Préhistoire Supplément, 978-2-271-13647-3. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures en coquillages et dents travaillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Langlais; Véronique Laroulandie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-125, 2021, Gallia Prehistoire Supplément, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renards chapardeurs et amas de boucherie en pleine nature. Quantification des modifications et incidence sur les analyses archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN@ Éditions, pp.69-94, 2020, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens parmi les hommes à Isle-Saint-Georges au début de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN@ Éditions, pp.169-184, 2020, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meitat chen, meitat porc. Le castrum du Castéra de Langoiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudadi-Maligne, M.; Mallye, J.-B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, UN@ Éditions, pp.185-203, 2020, collection DAN@, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03029856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de chapardage osseux par des loups captifs au parc animalier “les Loups du Gévaudan”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca-Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN@ Éditions, pp.115-122, 2020, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiens y es-tu? Loup que fais-tu?...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animaux rares, Gibiers inattendus. Reflets de la biodiversité (Exposition Musée national de Préhistoire- Les Eyzies 28 juin-11 novembre 2019). Les Eyzies, Musée national de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-77, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'ADN pendant une campagne de fouilles. Application à l'étude de coprolithes d'un site du Paléolithique supérieur (grotte Maldidier, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Plaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Lambourdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Benech; Nadia Cantin; Marie-Angélique Languille; Arnaud Mazuy; Laurianne Robinet; Antoine Zazzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation portable. Quels enjeux pour l'archéométrie?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives contemporaines, pp.265-282, 2019, Sciences archéologiques, 9782813003294. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.2468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II. Les carnivores pléistocènes en France (Canidés, Ursidés, Mustélidés, Hyénidés, Félidés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, pp.94-98, 2018, Histoire et Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loups, chiens et sociétés du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Costamagno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal symbolisé, animal exploité : du Paléolithique à la Protohistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-213, 2018, Actes des congrès nationaux des sociétés historiques et scientifiques, 9782735508860. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.4622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de la grotte de la Mairie (Teyjat, Dordogne) dans son contexte magdalénien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Man-Estier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumé des actes du XIXe Congrès international d’art rupestre – IFRAO 2015 (31 août – 4 septembre 2015), « Symboles dans le paysage : l’art rupestre et son contexte », Caceres (Espagne), Session n°6 « Autour de l’art : le contexte archéologique interne des grottes ornées », direction Garate D., Medina A., Ruiz-Redondo A. et Sanchidrián J.-L., ARKEOS 37, 2016, Tomar (Portugal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-134, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : quelles perspectives pour la transition Pléistocène - Holocène dans le sud-ouest de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais, Mathieu and Naudinot, Nicolas and Peresani, Marco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.83-128, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal exploitation strategies in the Eastern Aquitaine (France) during the last glacial maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foulds, F.W.F. and Drinkall, H. C. and Pierre, A. R. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wild Things: Recent advances in Palaeolithic and Mesolithic research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.160-174, 2014, 1782977465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre évolutif et écologique d'une &amp;quot; bête du Gévaudan &amp;quot;: les loups quaternaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Brugal, A. Gardeisen, A. Zucker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédateurs dans tous leurs états. Evolution, Biodiversité, Interactions, Mythes, Symboles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.83-96, 2011, 2-904110-51-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loups (Canis lupus) des niveaux paléolithiques supérieurs des grottes de Kozarnika (Gara Orechets) et de Redaka II. Approche paléontologique et taphonomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gatsov Ivan, Guadelli Jean-Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saxa loquuntur! Mélange en l'honneur de Nikolay Sirakov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avalon, Sofia, pp.109-117, 2009, 978-954-9704-19-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koren Abanozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d'autorisation triennale. Rapport de fouille archéologique programmée du 5 au 11 juillet et du 13 au 16 octobre 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Grubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2025, 170 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral, Rapport de projet collectif de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie; Université Bordeaux; Muséum Genève; CNRS. 2025, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral, Rapport de projet collectif de recherches 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie; Université Bordeaux; Muséum Genève; CNRS. 2025, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 – Sondage au contact éboulis d’entrée / salle des bauges de la grotte de Bruniquel ». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport d’opération archéologique programmée 2024 et de Triennale 2022-2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2024, pp.197-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral (Sauliac-sur-Célé, Lot) Rapport d’opération programmée, 3eme année de triennale 2021-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie. 2023, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOUTAS N. ET M. ONFRAY dir. (2023) - GéoARChéologie et ARChéologie des grottes préhistoriques du massif d’ARCy-sur-Cure/Saint-Moré (Bourgogne Franche-Comté) - Des objets archéologiques aux trajectoires humaines collectives, Bilan d’activités, projet G3ARC 2021 -2023 et prospectives, Projet MSH Mondes – Axe 4 « Objets », 3 volumes (271 p., annexes 1 et 2 : 275 p. et 23 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Inrap; Université de Paris 1 Panthéon - Sorbonne; Université Jean Jaurès; Université de Lyon 2. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7 – Poursuite du sondage au contact éboulis d’entrée / salle des bauges». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport intermédiaire 2023 d’opération archéologique programmée. Triennale 2022-2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2023, pp.109-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral (Sauliac-sur-Célé, Lot) Rapport d’opération programmée, 2eme année de triennale 2021-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie. 2022, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 - Près des pas, un ours… Avancée des recherches concernant l’hémi-mandibule prélevée en 2021 par F. Maksud. In : Jaubert J., Verheyden S. (Dir.) & Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport intermédiaire 2022 d’opération archéologique programmée. Triennale 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2022, pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral (Sauliac-sur-Célé, Lot) Rapport d’opération programmée, triennale 2021-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie. 2021, pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11 – Sondages au contact éboulis d’entrée / salle des bauges». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport 2021 d’opération archéologique programmée. Triennale 2018-20-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2021, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d’autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 257 p., ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : deuxième année d'autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2017, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2016, 139 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : occupations du Magdalénien moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2015, 168 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redaka II. Paléontologie. In : Guadelli J.-L., Sirakov N., et al. (2008).- Rapport de la Mission Préhistorique française en Bulgarie du Nord « Les plus anciennes manifestations de la présence humaine dans les Balkans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Popov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAE, Projet de recherche conjoint CNRS-Univ. Bordeaux I / Institut d’Archéologie et Musée de l’Académie bulgare des Sciences. 2008, pp.227-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kozarnika. Paléontologie et Archéozoologie. In : Guadelli J.-L., Sirakov N., et al. (2008).- Rapport de la Mission Préhistorique française en Bulgarie du Nord « Les plus anciennes manifestations de la présence humaine dans les Balkans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Popov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAE, Projet de recherche conjoint CNRS-Univ. Bordeaux I / Institut d’Archéologie et Musée de l’Académie bulgare des Sciences. 2008, pp.41-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CANIS PLEISTOCENES DU SUD DE LA FRANCE : APPROCHE BIOSYSTEMATIQUE, EVOLUTIVE ET BIOCHRONOLOGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Bordeaux 1, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 4126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00908031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Boudadi-Maligne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherches de classe normale CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myriam-boudadi-maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0583-7419</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150785313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200176434</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000138801362</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the cave's entrance of Bruniquel and consequences for its accessibility by early Homo neanderthalensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 377, pp.109866. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites de la Peyzie (Lisle, Dordogne). Une histoire en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bocquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15rja⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence and diversification of dog morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Ameen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina E Antipina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 390 (6774), pp.741-744. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adt0995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining biodiversity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (8), pp.731-735. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a Target-Enrichment Design for Capturing Uniparental Haplotypes in Ancient Domesticated Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuldeep D More</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Lira Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (7), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.14112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre visage de la grotte ornée de Gabillou (Sourzac, Dordogne, France). Étude du mobilier lithique et osseux des fouilles de J. Gaussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.56-91. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1296l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditérranéenne du Pléistocène au début de l’Holocène. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sociétés humaines et environnements dans la zone circumméditérranéenne du Pléistocène au début de l’Holocène. Colloque Hommage à Émilie Campmas (1983-2019), 8-9 Mars 2021 Toulouse, Hors-Série, pp.15-16. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Campmas (1983-2019): The Woman and the Sea. Une approche archéozoologique intégrative de l’exploitation humaine des milieux côtiers dans la zone circumméditerranéenne durant la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors-Série (Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte Blanchard 2. Sondage (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.116621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Calvière-Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 ((S)), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.8460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Plaints. Dans les pas de Jean-Pierre Jéquier (1937-1967) ou retour à la grotte des Plaints (Couvet, NE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cavernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021, pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex in the city: Uncovering sex-specific management of equine resources from prehistoric times to the Modern Period in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso-Calvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.103341. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03755076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology‐based diagnostics of “protodogs.” A commentary to Galeta et al., 2021, Anatomical Record , 304, 42–62, doi : 10.1002/ar.24500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Lawler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robin O'Keefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan van Dongen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enigma of the Předmostí protodogs. A comment on Prassack et al. 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc A. A. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David Mech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis F Lawler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.105160. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins and spread of domestic horses from the Western Eurasian steppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Librado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya A Kusliy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Suchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598 (7882), pp.634-640. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-04018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une mort annoncée ? Quand la Loi de programmation de la recherche sonne le glas de la recherche publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene herbivores and carnivores from France: An updated overview of the literature, sites and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Croitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (2), pp.102384. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest double dog deposit in the Palaeolithic record: The case of the Azilian level of Grotte‐abri du Moulin (Troubat, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay‐szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.382-394. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grotte de Fronsac à Vieux-Mareuil (Dordogne) : un dispositif pariétal revisité ou les bénéfices d'une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.5194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations magdaléniennes entre 20 000 et 15 000 cal BP dans le piémont pyrénéen : la séquence paléolithique du sondage 4 de la grotte de Laa 2 (Arudy, Pyrénées-Atlantiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.65-126. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01932558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reexamining the timing of reindeer disappearance in southwestern France in the larger context of late glacial faunal turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 414 (September), pp.34 - 61. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Igue du Gral (Sauliac-sur-Célé, Lot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2014, pp.181-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New extensive focused AMS 14C dating of the Middle and Upper Magdalenian of the western Aquitaine/Pyrenean region of France (ca. 19–14 ka cal BP): Proposing a new model for its chronological phases and for the timing of occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Henry-Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 414 (September), pp.62 - 91. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koren Abanozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bilan scientifique de la région Aquitaine 2016, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for historical human-induced extinctions of vertebrate species on La Désirade (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (01), pp.54 - 65. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2015.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roc de Marcamps 2 (Prignac-et-Marcamps, Gironde) : nouvelles données sur la subsistance et les traditions techniques au début du Magdalénien moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (3), pp.475-516. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of geometric morphometric analysis to prehistoric ichnology : the example of large canid tracks and their implication for the debate concerning wolf domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysianna Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Pleistocene leporids (Lagomorpha, Mammalia) in Western Europe: New data from the Bois-de-Riquet (Lézignan-la-Cèbe, Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (5), pp.371-385. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers temps du Magdalénien en Gironde : réévaluation des fouilles Trécolle à Saint-Germain-la-Rivière (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (1), pp.5-58. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biometric re-evaluation of recent claims for Early Upper Palaeolithic wolf domestication in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.80-89. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ours, hommes, hyènes : qui a occupé la grotte de Bourdette (Sainte-Colombe-en-Bruilhois, Lot-et-Garonne) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.117-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle sous-espèce de loup (Canis lupus maximus nov. subsp.) dans le Pléistocène supérieur d'Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.475-484. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2012.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Igue du Pras de Marrou (Durbans, Lot) - un piège naturel de l'extrême fin du Pléistocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (20), pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des restes de chien magdaléniens à l'abri du Morin (Gironde, France): discussion des implications techno-économiques d'une innovation zootechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhole (Cuon alpinus) as a bone accumulator and new taphonomic agent? The case of Noisetier Cave (French Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3-4), pp.305-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary small to large canids in Europe: Taxonomic status and biochronological contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 243 (1), pp.171-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aven de l'Arquet - Barjac (30) Étude d'un aven piège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Gamberi Almendra de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante - Cénote du Mancenillier (ou grotte du Lagon). Sondage (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.116606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ancient continuous human presence in the Balkans and the beginnings of human settlement in western Eurasia: A Lower Pleistocene example of the Lower Palaeolithic levels in Kozarnika cave (North-western Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanka Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svoboda Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.94-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00521024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et origine des grands carnivores dans les accumulations naturelles : le cas des loups (Canis lupus) de l'Igue du Gral (Sauliac-sur-Célé, Lot, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.411-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ancient continuous human presence in the Balkans and the beginnings of human settlement in western Eurasia: A Lower Pleistocene example of the Lower Palaeolithic levels in Kozarnika cave (North-western Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.94 - 106. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ancient continuous human presence in the Balkans and the beginnings of human settlement in western Eurasia: A Lower Pleistocene example of the Lower Palaeolithic levels in Kozarnika cave (North-western Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanka Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svoboda Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.94-106. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution géomorphologique de l’entrée de Bruniquel et implications sur les fréquentations par Néandertal ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFEQ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEQ, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la surexploitation des ressources animales au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Effondrement du monde vivant et surexploitation des ressources", 147ème Congrès du CTHS "Effondrements et ruptures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costamagno S., May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’igue de la Cave‐aux‐Endives II (Loubressac, Lot) : une accumulation remarquable de mammifères du Pléistocène supérieur dominée par le bison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress of Speleology, symposium 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiens de Pont d'Ambon : statut, contexte et implications sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde organisée en hommage à Guy Célérier "Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l'espace nord aquitain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Les Eyzies-de-Tayac, France. pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens et des Hommes dans l’Azilien de la grotte-abri du Moulin (Troubat, Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens parmi les hommes à l’Isle-Saint-Georges au début de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/dana3.9782381490120.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans après, que reste-t-il du modèle d'azilianisation proposé au Morin par F. Bordes et D. de Sonneville-Bordes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde organisée en hommage à Guy Célérier "Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l'espace nord aquitain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Les Eyzies-de-Tayac, France. pp.155-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental changes in Southwestern France during the Late Glacial and their impact on hunter-gatherers’ subsistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° UISPP World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Meitat chen, meitat porc » : Le Castrum du Castéra à Langoiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/dana3.9782381490120.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between humans and dogs in the Azilian layer of the Moulin rock-shelter (Troubat, Hautes-Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dogs : past and present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loups, chiens et sociétés du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.198-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des coprocénoses produites par le loup et le dhole et transfert au fossile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca-Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renards chapardeurs et amas de boucherie en pleine nature. Quantification des altérations et incidences sur les études archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens et des os digérés dans l'Azilien de la grotte-abri du Moulin (Troubat, Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the Taphonomy Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des petits gibiers au Tardiglaciaire : le cas de Rochereil (collection Jude, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data about prey acquisition in Amalda. Taphonomic and zooarchaeological approach of a Gravettian layer (level VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Altuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuro Mariezkurrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the Taphonomy Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site moustérien de la grotte du noisetier, Pyrénées centrales françaises: une bilan interdisciplinaire après dix ans de fouille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : nouvelles perspectives pour la transition Pléistocène-Holocène dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes culturels de la transition Pléistocène-Holocène entre Atlantique et Adriatique : actes de la Séance de la Société Préhistorique Française, Bordeaux, 24-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.83-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coudoulous I in Quercy (SW France): from marginal scavenging to a kill-butchery site for Preneandertal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution - 2nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet monographique d’une série éponyme et perspectives pour le Laborien du sud-ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée, 25-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulations accidentelles de faunes en contexte karstique : Paléontologie, paléoécologie et taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bariviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès National de Spéléologie et Canyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations fauniques pléistocènes de la séquence archéologique de la grotte Kozarnika (Nord-Ouest de la Bulgarie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des changements climatiques et environnementaux sur le continent au Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01466766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence paléolithique inférieur de la grotte Kozarnika (Nord-Ouest de la Bulgarie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les premières expansions humaines en Eurasie à partir de l’Afrique : facteurs limitant ou favorisant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01466722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude biométrique et paléopathologique des chiens du site gallo-romain du Mas d’Agenais (Lot-et-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Transition...les premiers pas du labo PACEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Haget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Banks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Labos 1point5 « S’engager ensemble pour réduire l’empreinte de nos activités de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de chapardage osseux par des loups captifs au Parc des Loups du Gévaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca-Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuities and Discontinuities in the Human Settlement of the Aquitaine Basin between 19.5 cal. ka BP and 13.5 cal. ka BP: The Radiocarbon Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France. Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.47-64, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf domestication during Palaeolithic – Cross approach using palaeogenomics and morphometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-159, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03859577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d'un piège naturel au Pléistocène supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 (2), pp.534, 2024, Revue de Paléobiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série, 2022, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du loup au chien, un point sur la question de la domestication au cours du Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro spécial, pp.271-279, 2018, L’Aquitaine à la fin des temps glaciaires - Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l’espace Nord aquitain. Actes de la table ronde organisée en hommage à Guy Célérier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la préhistoire aux périodes modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Éditions, 3, 2020, collection DAN@, 978-2-38149-012-0. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques de l’abri Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais Mathieu; Costamagno Sandrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abri Murat, Rocamadour, Lot, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVe Supplément, CNRS Editions, pp.125-167, 2025, Gallia Préhistoire, 978-2-271-15492-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loups (Canis lupus) de l’Igue du Gral : bilan de l’analyse taphonomique et paléontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.329-352, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique et méthodologie des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.25-42, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13860154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les remplissages paléontologiques de l’aven : description, définition des ensembles et cadre chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.61-85, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13860388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands carnivores (à l’exception du loup) de l’Igue du Gral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.317-327, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonnalité d’accumulation des carcasses dans l’Igue du Gral : résultats cémentochronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.509-516, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de contexte, taphonomie et informations contextualisant l’analyse des corpus osseux de l’Igue du Gral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.43-59, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13860313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse paléoenvironnementale et biochronologique de l’Igue du Gral (Lot). Entre nature et culture…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.521-534, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des restes de faune aux paléoenvironnements de Peyrazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais M. &amp; Laroulandie V. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-48, 2021, Gallia Préhistoire Supplément, 978-2-271-13647-3. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures en coquillages et dents travaillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Langlais; Véronique Laroulandie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-125, 2021, Gallia Prehistoire Supplément, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renards chapardeurs et amas de boucherie en pleine nature. Quantification des modifications et incidence sur les analyses archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN@ Éditions, pp.69-94, 2020, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens parmi les hommes à Isle-Saint-Georges au début de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN@ Éditions, pp.169-184, 2020, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meitat chen, meitat porc. Le castrum du Castéra de Langoiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudadi-Maligne, M.; Mallye, J.-B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, UN@ Éditions, pp.185-203, 2020, collection DAN@, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03029856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de chapardage osseux par des loups captifs au parc animalier “les Loups du Gévaudan”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca-Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN@ Éditions, pp.115-122, 2020, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiens y es-tu? Loup que fais-tu?...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animaux rares, Gibiers inattendus. Reflets de la biodiversité (Exposition Musée national de Préhistoire- Les Eyzies 28 juin-11 novembre 2019). Les Eyzies, Musée national de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-77, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'ADN pendant une campagne de fouilles. Application à l'étude de coprolithes d'un site du Paléolithique supérieur (grotte Maldidier, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Plaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Lambourdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Benech; Nadia Cantin; Marie-Angélique Languille; Arnaud Mazuy; Laurianne Robinet; Antoine Zazzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation portable. Quels enjeux pour l'archéométrie?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives contemporaines, pp.265-282, 2019, Sciences archéologiques, 9782813003294. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.2468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II. Les carnivores pléistocènes en France (Canidés, Ursidés, Mustélidés, Hyénidés, Félidés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, pp.94-98, 2018, Histoire et Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loups, chiens et sociétés du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Costamagno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal symbolisé, animal exploité : du Paléolithique à la Protohistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-213, 2018, Actes des congrès nationaux des sociétés historiques et scientifiques, 9782735508860. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.4622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de la grotte de la Mairie (Teyjat, Dordogne) dans son contexte magdalénien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Man-Estier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumé des actes du XIXe Congrès international d’art rupestre – IFRAO 2015 (31 août – 4 septembre 2015), « Symboles dans le paysage : l’art rupestre et son contexte », Caceres (Espagne), Session n°6 « Autour de l’art : le contexte archéologique interne des grottes ornées », direction Garate D., Medina A., Ruiz-Redondo A. et Sanchidrián J.-L., ARKEOS 37, 2016, Tomar (Portugal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-134, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : quelles perspectives pour la transition Pléistocène - Holocène dans le sud-ouest de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais, Mathieu and Naudinot, Nicolas and Peresani, Marco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.83-128, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal exploitation strategies in the Eastern Aquitaine (France) during the last glacial maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foulds, F.W.F. and Drinkall, H. C. and Pierre, A. R. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wild Things: Recent advances in Palaeolithic and Mesolithic research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.160-174, 2014, 1782977465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre évolutif et écologique d'une &amp;quot; bête du Gévaudan &amp;quot;: les loups quaternaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Brugal, A. Gardeisen, A. Zucker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédateurs dans tous leurs états. Evolution, Biodiversité, Interactions, Mythes, Symboles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.83-96, 2011, 2-904110-51-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loups (Canis lupus) des niveaux paléolithiques supérieurs des grottes de Kozarnika (Gara Orechets) et de Redaka II. Approche paléontologique et taphonomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gatsov Ivan, Guadelli Jean-Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saxa loquuntur! Mélange en l'honneur de Nikolay Sirakov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avalon, Sofia, pp.109-117, 2009, 978-954-9704-19-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koren Abanozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d'autorisation triennale. Rapport de fouille archéologique programmée du 5 au 11 juillet et du 13 au 16 octobre 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Grubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2025, 170 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral, Rapport de projet collectif de recherches 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie; Université Bordeaux; Muséum Genève; CNRS. 2025, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral, Rapport de projet collectif de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie; Université Bordeaux; Muséum Genève; CNRS. 2025, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 – Sondage au contact éboulis d’entrée / salle des bauges de la grotte de Bruniquel ». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport d’opération archéologique programmée 2024 et de Triennale 2022-2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2024, pp.197-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral (Sauliac-sur-Célé, Lot) Rapport d’opération programmée, 3eme année de triennale 2021-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie. 2023, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOUTAS N. ET M. ONFRAY dir. (2023) - GéoARChéologie et ARChéologie des grottes préhistoriques du massif d’ARCy-sur-Cure/Saint-Moré (Bourgogne Franche-Comté) - Des objets archéologiques aux trajectoires humaines collectives, Bilan d’activités, projet G3ARC 2021 -2023 et prospectives, Projet MSH Mondes – Axe 4 « Objets », 3 volumes (271 p., annexes 1 et 2 : 275 p. et 23 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Inrap; Université de Paris 1 Panthéon - Sorbonne; Université Jean Jaurès; Université de Lyon 2. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7 – Poursuite du sondage au contact éboulis d’entrée / salle des bauges». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport intermédiaire 2023 d’opération archéologique programmée. Triennale 2022-2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2023, pp.109-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral (Sauliac-sur-Célé, Lot) Rapport d’opération programmée, 2eme année de triennale 2021-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie. 2022, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 - Près des pas, un ours… Avancée des recherches concernant l’hémi-mandibule prélevée en 2021 par F. Maksud. In : Jaubert J., Verheyden S. (Dir.) & Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport intermédiaire 2022 d’opération archéologique programmée. Triennale 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2022, pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral (Sauliac-sur-Célé, Lot) Rapport d’opération programmée, triennale 2021-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie. 2021, pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11 – Sondages au contact éboulis d’entrée / salle des bauges». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport 2021 d’opération archéologique programmée. Triennale 2018-20-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2021, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d’autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 257 p., ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : deuxième année d'autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2017, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2016, 139 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : occupations du Magdalénien moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2015, 168 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redaka II. Paléontologie. In : Guadelli J.-L., Sirakov N., et al. (2008).- Rapport de la Mission Préhistorique française en Bulgarie du Nord « Les plus anciennes manifestations de la présence humaine dans les Balkans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Popov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAE, Projet de recherche conjoint CNRS-Univ. Bordeaux I / Institut d’Archéologie et Musée de l’Académie bulgare des Sciences. 2008, pp.227-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kozarnika. Paléontologie et Archéozoologie. In : Guadelli J.-L., Sirakov N., et al. (2008).- Rapport de la Mission Préhistorique française en Bulgarie du Nord « Les plus anciennes manifestations de la présence humaine dans les Balkans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Popov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAE, Projet de recherche conjoint CNRS-Univ. Bordeaux I / Institut d’Archéologie et Musée de l’Académie bulgare des Sciences. 2008, pp.41-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CANIS PLEISTOCENES DU SUD DE LA FRANCE : APPROCHE BIOSYSTEMATIQUE, EVOLUTIVE ET BIOCHRONOLOGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Bordeaux 1, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 4126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00908031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04D3836B"/>
+    <w:nsid w:val="8B9D2E7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-boudadi-maligne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0583-7419" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150785313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200176434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138801362" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verheyden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109866" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dennis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina E Antipina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adt0995" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274321v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7658" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278085v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859678v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Janssens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Lawler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin O'Keefe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van Dongen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24624" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc A. A. Janssens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David Mech" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis F Lawler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105160" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017462v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Croitor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102384" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003472v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay&#8208;szmidt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2857" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02125505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5194" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932558v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.559" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842940v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.103" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSPGQT6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.073" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF4LGM3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729635v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.11.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0QBNX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441827v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.03.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891673v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14489" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015581v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.02.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVM0RQVP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chagneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.04.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20B0BL3X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904520v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654074v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904406v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gamberi Almendra de Carvalho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586694v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521024v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Sirakov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanka Ivanova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svoboda Sirakova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01676530v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sirakov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guadelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirakova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.02.023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDJ9J26-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746156v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burlet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161231v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzunidis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129532v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ballon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana3.9782381490120.11" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265193v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129528v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891432v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891491v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891236v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crepin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana3.9782381490120.12" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129523v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca-Macchi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129537v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891506v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347564v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891517v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Altuna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuro Mariezkurrena" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543251v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836149v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757365v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197326v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466766v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Popov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinska" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bariviera" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466722v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346436v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lefevre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979489v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Haget" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378734v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536858v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859577v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368505v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274291v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7569" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265223v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775114v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860388" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775106v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861312" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777031v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860154" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861302" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777132v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861592" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777045v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860313" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771775v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861701" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202100v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55840" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55840" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206933v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55870" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55870" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145607v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145615v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.11" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029856v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.12" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145554v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379107v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378878v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Flaender" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Plaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdiere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2468" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564088v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761711v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/4622?lang=fr" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4622" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018060v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Man-Estier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197320v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833995v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908359v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908371v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05096512v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515966v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517337v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517290v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368717v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517270v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368704v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517253v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puig" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098790v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergeot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043057v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043319v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043320v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467197v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Popov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467209v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908031v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/4126" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-boudadi-maligne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0583-7419" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150785313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200176434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138801362" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verheyden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109866" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dennis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina E Antipina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adt0995" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7644" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7658" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859678v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Janssens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Lawler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin O'Keefe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van Dongen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24624" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc A. A. Janssens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David Mech" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis F Lawler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105160" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017462v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Croitor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102384" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003472v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay&#8208;szmidt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2857" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02125505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5194" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932558v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.559" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891667v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSPGQT6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.073" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF4LGM3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729635v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.11.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0QBNX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842622v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441827v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.03.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891673v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14489" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015581v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.02.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVM0RQVP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chagneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.04.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20B0BL3X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904520v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654074v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904406v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gamberi Almendra de Carvalho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521024v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Sirakov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanka Ivanova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svoboda Sirakova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586694v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01676530v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sirakov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guadelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirakova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.02.023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDJ9J26-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746156v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burlet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161231v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzunidis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265193v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129528v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129532v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ballon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana3.9782381490120.11" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891432v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891491v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134186v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana3.9782381490120.12" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129523v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891236v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crepin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca-Macchi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129537v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891506v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347564v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891517v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Altuna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuro Mariezkurrena" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543251v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836149v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757365v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197326v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565111v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bariviera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466766v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Popov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinska" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466722v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346436v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lefevre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979489v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Haget" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378734v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536858v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859577v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368505v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274291v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7569" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265223v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775106v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861312" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777031v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860154" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775114v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860388" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861302" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777132v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861592" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777045v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860313" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771775v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861701" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202100v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55840" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55840" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206933v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55870" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55870" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145607v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145615v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.11" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029856v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.12" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145554v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379107v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378878v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Flaender" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Plaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdiere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2468" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564088v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761711v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/4622?lang=fr" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4622" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018060v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Man-Estier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197320v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833995v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908359v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908371v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515966v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05096512v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517337v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517290v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368717v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517270v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368704v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517253v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puig" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098790v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergeot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043057v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043319v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043320v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467197v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Popov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467209v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908031v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/4126" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>