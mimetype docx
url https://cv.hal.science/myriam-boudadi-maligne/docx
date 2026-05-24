--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Boudadi-Maligne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherches de classe normale CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myriam-boudadi-maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0583-7419</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150785313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200176434</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000138801362</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the cave's entrance of Bruniquel and consequences for its accessibility by early Homo neanderthalensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 377, pp.109866. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites de la Peyzie (Lisle, Dordogne). Une histoire en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bocquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15rja⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence and diversification of dog morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Ameen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina E Antipina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 390 (6774), pp.741-744. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adt0995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining biodiversity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (8), pp.731-735. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a Target-Enrichment Design for Capturing Uniparental Haplotypes in Ancient Domesticated Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuldeep D More</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Lira Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (7), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.14112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre visage de la grotte ornée de Gabillou (Sourzac, Dordogne, France). Étude du mobilier lithique et osseux des fouilles de J. Gaussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.56-91. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1296l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditérranéenne du Pléistocène au début de l’Holocène. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sociétés humaines et environnements dans la zone circumméditérranéenne du Pléistocène au début de l’Holocène. Colloque Hommage à Émilie Campmas (1983-2019), 8-9 Mars 2021 Toulouse, Hors-Série, pp.15-16. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Campmas (1983-2019): The Woman and the Sea. Une approche archéozoologique intégrative de l’exploitation humaine des milieux côtiers dans la zone circumméditerranéenne durant la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors-Série (Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte Blanchard 2. Sondage (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.116621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Calvière-Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 ((S)), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.8460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Plaints. Dans les pas de Jean-Pierre Jéquier (1937-1967) ou retour à la grotte des Plaints (Couvet, NE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cavernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021, pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex in the city: Uncovering sex-specific management of equine resources from prehistoric times to the Modern Period in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso-Calvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.103341. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03755076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology‐based diagnostics of “protodogs.” A commentary to Galeta et al., 2021, Anatomical Record , 304, 42–62, doi : 10.1002/ar.24500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Lawler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robin O'Keefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan van Dongen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enigma of the Předmostí protodogs. A comment on Prassack et al. 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc A. A. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David Mech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis F Lawler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.105160. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins and spread of domestic horses from the Western Eurasian steppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Librado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya A Kusliy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Suchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598 (7882), pp.634-640. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-04018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une mort annoncée ? Quand la Loi de programmation de la recherche sonne le glas de la recherche publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene herbivores and carnivores from France: An updated overview of the literature, sites and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Croitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (2), pp.102384. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest double dog deposit in the Palaeolithic record: The case of the Azilian level of Grotte‐abri du Moulin (Troubat, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay‐szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.382-394. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grotte de Fronsac à Vieux-Mareuil (Dordogne) : un dispositif pariétal revisité ou les bénéfices d'une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.5194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations magdaléniennes entre 20 000 et 15 000 cal BP dans le piémont pyrénéen : la séquence paléolithique du sondage 4 de la grotte de Laa 2 (Arudy, Pyrénées-Atlantiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.65-126. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01932558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reexamining the timing of reindeer disappearance in southwestern France in the larger context of late glacial faunal turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 414 (September), pp.34 - 61. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Igue du Gral (Sauliac-sur-Célé, Lot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2014, pp.181-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New extensive focused AMS 14C dating of the Middle and Upper Magdalenian of the western Aquitaine/Pyrenean region of France (ca. 19–14 ka cal BP): Proposing a new model for its chronological phases and for the timing of occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Henry-Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 414 (September), pp.62 - 91. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koren Abanozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bilan scientifique de la région Aquitaine 2016, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for historical human-induced extinctions of vertebrate species on La Désirade (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (01), pp.54 - 65. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2015.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roc de Marcamps 2 (Prignac-et-Marcamps, Gironde) : nouvelles données sur la subsistance et les traditions techniques au début du Magdalénien moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (3), pp.475-516. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of geometric morphometric analysis to prehistoric ichnology : the example of large canid tracks and their implication for the debate concerning wolf domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysianna Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Pleistocene leporids (Lagomorpha, Mammalia) in Western Europe: New data from the Bois-de-Riquet (Lézignan-la-Cèbe, Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (5), pp.371-385. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers temps du Magdalénien en Gironde : réévaluation des fouilles Trécolle à Saint-Germain-la-Rivière (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (1), pp.5-58. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biometric re-evaluation of recent claims for Early Upper Palaeolithic wolf domestication in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.80-89. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ours, hommes, hyènes : qui a occupé la grotte de Bourdette (Sainte-Colombe-en-Bruilhois, Lot-et-Garonne) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.117-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle sous-espèce de loup (Canis lupus maximus nov. subsp.) dans le Pléistocène supérieur d'Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.475-484. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2012.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Igue du Pras de Marrou (Durbans, Lot) - un piège naturel de l'extrême fin du Pléistocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (20), pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des restes de chien magdaléniens à l'abri du Morin (Gironde, France): discussion des implications techno-économiques d'une innovation zootechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhole (Cuon alpinus) as a bone accumulator and new taphonomic agent? The case of Noisetier Cave (French Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3-4), pp.305-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary small to large canids in Europe: Taxonomic status and biochronological contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 243 (1), pp.171-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aven de l'Arquet - Barjac (30) Étude d'un aven piège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Gamberi Almendra de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante - Cénote du Mancenillier (ou grotte du Lagon). Sondage (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.116606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ancient continuous human presence in the Balkans and the beginnings of human settlement in western Eurasia: A Lower Pleistocene example of the Lower Palaeolithic levels in Kozarnika cave (North-western Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanka Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svoboda Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.94-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00521024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et origine des grands carnivores dans les accumulations naturelles : le cas des loups (Canis lupus) de l'Igue du Gral (Sauliac-sur-Célé, Lot, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.411-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ancient continuous human presence in the Balkans and the beginnings of human settlement in western Eurasia: A Lower Pleistocene example of the Lower Palaeolithic levels in Kozarnika cave (North-western Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.94 - 106. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ancient continuous human presence in the Balkans and the beginnings of human settlement in western Eurasia: A Lower Pleistocene example of the Lower Palaeolithic levels in Kozarnika cave (North-western Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanka Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svoboda Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.94-106. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution géomorphologique de l’entrée de Bruniquel et implications sur les fréquentations par Néandertal ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFEQ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEQ, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la surexploitation des ressources animales au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Effondrement du monde vivant et surexploitation des ressources", 147ème Congrès du CTHS "Effondrements et ruptures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costamagno S., May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’igue de la Cave‐aux‐Endives II (Loubressac, Lot) : une accumulation remarquable de mammifères du Pléistocène supérieur dominée par le bison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress of Speleology, symposium 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiens de Pont d'Ambon : statut, contexte et implications sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde organisée en hommage à Guy Célérier "Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l'espace nord aquitain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Les Eyzies-de-Tayac, France. pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens et des Hommes dans l’Azilien de la grotte-abri du Moulin (Troubat, Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens parmi les hommes à l’Isle-Saint-Georges au début de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/dana3.9782381490120.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans après, que reste-t-il du modèle d'azilianisation proposé au Morin par F. Bordes et D. de Sonneville-Bordes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde organisée en hommage à Guy Célérier "Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l'espace nord aquitain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Les Eyzies-de-Tayac, France. pp.155-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental changes in Southwestern France during the Late Glacial and their impact on hunter-gatherers’ subsistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° UISPP World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Meitat chen, meitat porc » : Le Castrum du Castéra à Langoiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/dana3.9782381490120.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between humans and dogs in the Azilian layer of the Moulin rock-shelter (Troubat, Hautes-Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dogs : past and present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loups, chiens et sociétés du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.198-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des coprocénoses produites par le loup et le dhole et transfert au fossile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca-Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renards chapardeurs et amas de boucherie en pleine nature. Quantification des altérations et incidences sur les études archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens et des os digérés dans l'Azilien de la grotte-abri du Moulin (Troubat, Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the Taphonomy Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des petits gibiers au Tardiglaciaire : le cas de Rochereil (collection Jude, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data about prey acquisition in Amalda. Taphonomic and zooarchaeological approach of a Gravettian layer (level VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Altuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuro Mariezkurrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the Taphonomy Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site moustérien de la grotte du noisetier, Pyrénées centrales françaises: une bilan interdisciplinaire après dix ans de fouille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : nouvelles perspectives pour la transition Pléistocène-Holocène dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes culturels de la transition Pléistocène-Holocène entre Atlantique et Adriatique : actes de la Séance de la Société Préhistorique Française, Bordeaux, 24-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.83-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coudoulous I in Quercy (SW France): from marginal scavenging to a kill-butchery site for Preneandertal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution - 2nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet monographique d’une série éponyme et perspectives pour le Laborien du sud-ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée, 25-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulations accidentelles de faunes en contexte karstique : Paléontologie, paléoécologie et taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bariviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès National de Spéléologie et Canyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations fauniques pléistocènes de la séquence archéologique de la grotte Kozarnika (Nord-Ouest de la Bulgarie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des changements climatiques et environnementaux sur le continent au Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01466766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence paléolithique inférieur de la grotte Kozarnika (Nord-Ouest de la Bulgarie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les premières expansions humaines en Eurasie à partir de l’Afrique : facteurs limitant ou favorisant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01466722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude biométrique et paléopathologique des chiens du site gallo-romain du Mas d’Agenais (Lot-et-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Transition...les premiers pas du labo PACEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Haget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Banks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Labos 1point5 « S’engager ensemble pour réduire l’empreinte de nos activités de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de chapardage osseux par des loups captifs au Parc des Loups du Gévaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca-Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuities and Discontinuities in the Human Settlement of the Aquitaine Basin between 19.5 cal. ka BP and 13.5 cal. ka BP: The Radiocarbon Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France. Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.47-64, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf domestication during Palaeolithic – Cross approach using palaeogenomics and morphometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-159, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03859577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d'un piège naturel au Pléistocène supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 (2), pp.534, 2024, Revue de Paléobiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série, 2022, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du loup au chien, un point sur la question de la domestication au cours du Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro spécial, pp.271-279, 2018, L’Aquitaine à la fin des temps glaciaires - Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l’espace Nord aquitain. Actes de la table ronde organisée en hommage à Guy Célérier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la préhistoire aux périodes modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Éditions, 3, 2020, collection DAN@, 978-2-38149-012-0. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques de l’abri Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais Mathieu; Costamagno Sandrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abri Murat, Rocamadour, Lot, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVe Supplément, CNRS Editions, pp.125-167, 2025, Gallia Préhistoire, 978-2-271-15492-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loups (Canis lupus) de l’Igue du Gral : bilan de l’analyse taphonomique et paléontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.329-352, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique et méthodologie des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.25-42, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13860154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les remplissages paléontologiques de l’aven : description, définition des ensembles et cadre chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.61-85, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13860388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands carnivores (à l’exception du loup) de l’Igue du Gral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.317-327, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonnalité d’accumulation des carcasses dans l’Igue du Gral : résultats cémentochronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.509-516, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de contexte, taphonomie et informations contextualisant l’analyse des corpus osseux de l’Igue du Gral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.43-59, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13860313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse paléoenvironnementale et biochronologique de l’Igue du Gral (Lot). Entre nature et culture…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.521-534, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des restes de faune aux paléoenvironnements de Peyrazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais M. &amp; Laroulandie V. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-48, 2021, Gallia Préhistoire Supplément, 978-2-271-13647-3. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures en coquillages et dents travaillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Langlais; Véronique Laroulandie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-125, 2021, Gallia Prehistoire Supplément, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renards chapardeurs et amas de boucherie en pleine nature. Quantification des modifications et incidence sur les analyses archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN@ Éditions, pp.69-94, 2020, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens parmi les hommes à Isle-Saint-Georges au début de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN@ Éditions, pp.169-184, 2020, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meitat chen, meitat porc. Le castrum du Castéra de Langoiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudadi-Maligne, M.; Mallye, J.-B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, UN@ Éditions, pp.185-203, 2020, collection DAN@, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03029856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de chapardage osseux par des loups captifs au parc animalier “les Loups du Gévaudan”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca-Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN@ Éditions, pp.115-122, 2020, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiens y es-tu? Loup que fais-tu?...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animaux rares, Gibiers inattendus. Reflets de la biodiversité (Exposition Musée national de Préhistoire- Les Eyzies 28 juin-11 novembre 2019). Les Eyzies, Musée national de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-77, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'ADN pendant une campagne de fouilles. Application à l'étude de coprolithes d'un site du Paléolithique supérieur (grotte Maldidier, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Plaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Lambourdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Benech; Nadia Cantin; Marie-Angélique Languille; Arnaud Mazuy; Laurianne Robinet; Antoine Zazzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation portable. Quels enjeux pour l'archéométrie?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives contemporaines, pp.265-282, 2019, Sciences archéologiques, 9782813003294. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.2468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II. Les carnivores pléistocènes en France (Canidés, Ursidés, Mustélidés, Hyénidés, Félidés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, pp.94-98, 2018, Histoire et Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loups, chiens et sociétés du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Costamagno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal symbolisé, animal exploité : du Paléolithique à la Protohistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-213, 2018, Actes des congrès nationaux des sociétés historiques et scientifiques, 9782735508860. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.4622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de la grotte de la Mairie (Teyjat, Dordogne) dans son contexte magdalénien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Man-Estier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumé des actes du XIXe Congrès international d’art rupestre – IFRAO 2015 (31 août – 4 septembre 2015), « Symboles dans le paysage : l’art rupestre et son contexte », Caceres (Espagne), Session n°6 « Autour de l’art : le contexte archéologique interne des grottes ornées », direction Garate D., Medina A., Ruiz-Redondo A. et Sanchidrián J.-L., ARKEOS 37, 2016, Tomar (Portugal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-134, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : quelles perspectives pour la transition Pléistocène - Holocène dans le sud-ouest de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais, Mathieu and Naudinot, Nicolas and Peresani, Marco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.83-128, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal exploitation strategies in the Eastern Aquitaine (France) during the last glacial maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foulds, F.W.F. and Drinkall, H. C. and Pierre, A. R. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wild Things: Recent advances in Palaeolithic and Mesolithic research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.160-174, 2014, 1782977465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre évolutif et écologique d'une &amp;quot; bête du Gévaudan &amp;quot;: les loups quaternaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Brugal, A. Gardeisen, A. Zucker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédateurs dans tous leurs états. Evolution, Biodiversité, Interactions, Mythes, Symboles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.83-96, 2011, 2-904110-51-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loups (Canis lupus) des niveaux paléolithiques supérieurs des grottes de Kozarnika (Gara Orechets) et de Redaka II. Approche paléontologique et taphonomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gatsov Ivan, Guadelli Jean-Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saxa loquuntur! Mélange en l'honneur de Nikolay Sirakov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avalon, Sofia, pp.109-117, 2009, 978-954-9704-19-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koren Abanozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d'autorisation triennale. Rapport de fouille archéologique programmée du 5 au 11 juillet et du 13 au 16 octobre 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Grubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2025, 170 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral, Rapport de projet collectif de recherches 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie; Université Bordeaux; Muséum Genève; CNRS. 2025, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral, Rapport de projet collectif de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie; Université Bordeaux; Muséum Genève; CNRS. 2025, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 – Sondage au contact éboulis d’entrée / salle des bauges de la grotte de Bruniquel ». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport d’opération archéologique programmée 2024 et de Triennale 2022-2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2024, pp.197-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral (Sauliac-sur-Célé, Lot) Rapport d’opération programmée, 3eme année de triennale 2021-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie. 2023, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOUTAS N. ET M. ONFRAY dir. (2023) - GéoARChéologie et ARChéologie des grottes préhistoriques du massif d’ARCy-sur-Cure/Saint-Moré (Bourgogne Franche-Comté) - Des objets archéologiques aux trajectoires humaines collectives, Bilan d’activités, projet G3ARC 2021 -2023 et prospectives, Projet MSH Mondes – Axe 4 « Objets », 3 volumes (271 p., annexes 1 et 2 : 275 p. et 23 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Inrap; Université de Paris 1 Panthéon - Sorbonne; Université Jean Jaurès; Université de Lyon 2. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7 – Poursuite du sondage au contact éboulis d’entrée / salle des bauges». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport intermédiaire 2023 d’opération archéologique programmée. Triennale 2022-2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2023, pp.109-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral (Sauliac-sur-Célé, Lot) Rapport d’opération programmée, 2eme année de triennale 2021-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie. 2022, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 - Près des pas, un ours… Avancée des recherches concernant l’hémi-mandibule prélevée en 2021 par F. Maksud. In : Jaubert J., Verheyden S. (Dir.) & Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport intermédiaire 2022 d’opération archéologique programmée. Triennale 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2022, pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral (Sauliac-sur-Célé, Lot) Rapport d’opération programmée, triennale 2021-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie. 2021, pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11 – Sondages au contact éboulis d’entrée / salle des bauges». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport 2021 d’opération archéologique programmée. Triennale 2018-20-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2021, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d’autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 257 p., ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : deuxième année d'autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2017, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2016, 139 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : occupations du Magdalénien moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2015, 168 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redaka II. Paléontologie. In : Guadelli J.-L., Sirakov N., et al. (2008).- Rapport de la Mission Préhistorique française en Bulgarie du Nord « Les plus anciennes manifestations de la présence humaine dans les Balkans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Popov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAE, Projet de recherche conjoint CNRS-Univ. Bordeaux I / Institut d’Archéologie et Musée de l’Académie bulgare des Sciences. 2008, pp.227-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kozarnika. Paléontologie et Archéozoologie. In : Guadelli J.-L., Sirakov N., et al. (2008).- Rapport de la Mission Préhistorique française en Bulgarie du Nord « Les plus anciennes manifestations de la présence humaine dans les Balkans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Popov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAE, Projet de recherche conjoint CNRS-Univ. Bordeaux I / Institut d’Archéologie et Musée de l’Académie bulgare des Sciences. 2008, pp.41-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CANIS PLEISTOCENES DU SUD DE LA FRANCE : APPROCHE BIOSYSTEMATIQUE, EVOLUTIVE ET BIOCHRONOLOGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Bordeaux 1, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 4126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00908031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Boudadi-Maligne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherches de classe normale CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myriam-boudadi-maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0583-7419</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150785313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200176434</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=FRK1tI0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000138801362</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the cave's entrance of Bruniquel and consequences for its accessibility by early Homo neanderthalensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 377, pp.109866. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites de la Peyzie (Lisle, Dordogne). Une histoire en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bocquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15rja⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining biodiversity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (8), pp.731-735. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence and diversification of dog morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Ameen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colline Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina E Antipina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 390 (6774), pp.741-744. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adt0995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a Target-Enrichment Design for Capturing Uniparental Haplotypes in Ancient Domesticated Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuldeep D More</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Lira Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (7), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.14112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre visage de la grotte ornée de Gabillou (Sourzac, Dordogne, France). Étude du mobilier lithique et osseux des fouilles de J. Gaussen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.56-91. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1296l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period: a cross disciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Calvière-Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 ((S)), pp.4627-4647. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.8460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditérranéenne du Pléistocène au début de l’Holocène. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sociétés humaines et environnements dans la zone circumméditérranéenne du Pléistocène au début de l’Holocène. Colloque Hommage à Émilie Campmas (1983-2019), 8-9 Mars 2021 Toulouse, Hors-Série, pp.15-16. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Campmas (1983-2019): The Woman and the Sea. Une approche archéozoologique intégrative de l’exploitation humaine des milieux côtiers dans la zone circumméditerranéenne durant la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors-Série (Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante - Grotte Blanchard 2. Sondage (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.116621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte des Plaints. Dans les pas de Jean-Pierre Jéquier (1937-1967) ou retour à la grotte des Plaints (Couvet, NE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Blant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cavernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2021, pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex in the city: Uncovering sex-specific management of equine resources from prehistoric times to the Modern Period in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso-Calvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.103341. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03755076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology‐based diagnostics of “protodogs.” A commentary to Galeta et al., 2021, Anatomical Record , 304, 42–62, doi : 10.1002/ar.24500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Lawler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robin O'Keefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan van Dongen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enigma of the Předmostí protodogs. A comment on Prassack et al. 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc A. A. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David Mech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis F Lawler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.105160. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins and spread of domestic horses from the Western Eurasian steppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Librado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya A Kusliy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Suchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598 (7882), pp.634-640. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-04018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene herbivores and carnivores from France: An updated overview of the literature, sites and taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Croitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (2), pp.102384. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une mort annoncée ? Quand la Loi de programmation de la recherche sonne le glas de la recherche publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest double dog deposit in the Palaeolithic record: The case of the Azilian level of Grotte‐abri du Moulin (Troubat, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay‐szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.382-394. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grotte de Fronsac à Vieux-Mareuil (Dordogne) : un dispositif pariétal revisité ou les bénéfices d'une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.25-32. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.5194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations magdaléniennes entre 20 000 et 15 000 cal BP dans le piémont pyrénéen : la séquence paléolithique du sondage 4 de la grotte de Laa 2 (Arudy, Pyrénées-Atlantiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.65-126. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01932558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Igue du Gral (Sauliac-sur-Célé, Lot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2014, pp.181-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reexamining the timing of reindeer disappearance in southwestern France in the larger context of late glacial faunal turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 414 (September), pp.34 - 61. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New extensive focused AMS 14C dating of the Middle and Upper Magdalenian of the western Aquitaine/Pyrenean region of France (ca. 19–14 ka cal BP): Proposing a new model for its chronological phases and for the timing of occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Henry-Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 414 (September), pp.62 - 91. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koren Abanozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bilan scientifique de la région Aquitaine 2016, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for historical human-induced extinctions of vertebrate species on La Désirade (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (01), pp.54 - 65. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2015.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of geometric morphometric analysis to prehistoric ichnology : the example of large canid tracks and their implication for the debate concerning wolf domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysianna Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roc de Marcamps 2 (Prignac-et-Marcamps, Gironde) : nouvelles données sur la subsistance et les traditions techniques au début du Magdalénien moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (3), pp.475-516. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Pleistocene leporids (Lagomorpha, Mammalia) in Western Europe: New data from the Bois-de-Riquet (Lézignan-la-Cèbe, Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (5), pp.371-385. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers temps du Magdalénien en Gironde : réévaluation des fouilles Trécolle à Saint-Germain-la-Rivière (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (1), pp.5-58. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biometric re-evaluation of recent claims for Early Upper Palaeolithic wolf domestication in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.80-89. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle sous-espèce de loup (Canis lupus maximus nov. subsp.) dans le Pléistocène supérieur d'Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.475-484. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2012.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ours, hommes, hyènes : qui a occupé la grotte de Bourdette (Sainte-Colombe-en-Bruilhois, Lot-et-Garonne) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.117-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Igue du Pras de Marrou (Durbans, Lot) - un piège naturel de l'extrême fin du Pléistocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (20), pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des restes de chien magdaléniens à l'abri du Morin (Gironde, France): discussion des implications techno-économiques d'une innovation zootechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhole (Cuon alpinus) as a bone accumulator and new taphonomic agent? The case of Noisetier Cave (French Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3-4), pp.305-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary small to large canids in Europe: Taxonomic status and biochronological contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 243 (1), pp.171-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aven de l'Arquet - Barjac (30) Étude d'un aven piège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Gamberi Almendra de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00904406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capesterre-de-Marie-Galante - Cénote du Mancenillier (ou grotte du Lagon). Sondage (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.116606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et origine des grands carnivores dans les accumulations naturelles : le cas des loups (Canis lupus) de l'Igue du Gral (Sauliac-sur-Célé, Lot, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Paléobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.411-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ancient continuous human presence in the Balkans and the beginnings of human settlement in western Eurasia: A Lower Pleistocene example of the Lower Palaeolithic levels in Kozarnika cave (North-western Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanka Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svoboda Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.94-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00521024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ancient continuous human presence in the Balkans and the beginnings of human settlement in western Eurasia: A Lower Pleistocene example of the Lower Palaeolithic levels in Kozarnika cave (North-western Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.94 - 106. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ancient continuous human presence in the Balkans and the beginnings of human settlement in western Eurasia: A Lower Pleistocene example of the Lower Palaeolithic levels in Kozarnika cave (North-western Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanka Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svoboda Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 223-224, pp.94-106. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2010.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution géomorphologique de l’entrée de Bruniquel et implications sur les fréquentations par Néandertal ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFEQ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEQ, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la surexploitation des ressources animales au Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Effondrement du monde vivant et surexploitation des ressources", 147ème Congrès du CTHS "Effondrements et ruptures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Costamagno S., May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’igue de la Cave‐aux‐Endives II (Loubressac, Lot) : une accumulation remarquable de mammifères du Pléistocène supérieur dominée par le bison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress of Speleology, symposium 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens parmi les hommes à l’Isle-Saint-Georges au début de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Pemonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/dana3.9782381490120.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans après, que reste-t-il du modèle d'azilianisation proposé au Morin par F. Bordes et D. de Sonneville-Bordes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde organisée en hommage à Guy Célérier "Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l'espace nord aquitain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Les Eyzies-de-Tayac, France. pp.155-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiens de Pont d'Ambon : statut, contexte et implications sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde organisée en hommage à Guy Célérier "Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l'espace nord aquitain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Les Eyzies-de-Tayac, France. pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens et des Hommes dans l’Azilien de la grotte-abri du Moulin (Troubat, Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental changes in Southwestern France during the Late Glacial and their impact on hunter-gatherers’ subsistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° UISPP World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between humans and dogs in the Azilian layer of the Moulin rock-shelter (Troubat, Hautes-Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dogs : past and present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loups, chiens et sociétés du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.198-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Meitat chen, meitat porc » : Le Castrum du Castéra à Langoiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/dana3.9782381490120.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des coprocénoses produites par le loup et le dhole et transfert au fossile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca-Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renards chapardeurs et amas de boucherie en pleine nature. Quantification des altérations et incidences sur les études archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens et des os digérés dans l'Azilien de la grotte-abri du Moulin (Troubat, Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the Taphonomy Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des petits gibiers au Tardiglaciaire : le cas de Rochereil (collection Jude, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data about prey acquisition in Amalda. Taphonomic and zooarchaeological approach of a Gravettian layer (level VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Altuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuro Mariezkurrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the Taphonomy Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site moustérien de la grotte du noisetier, Pyrénées centrales françaises: une bilan interdisciplinaire après dix ans de fouille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burgos, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : nouvelles perspectives pour la transition Pléistocène-Holocène dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les groupes culturels de la transition Pléistocène-Holocène entre Atlantique et Adriatique : actes de la Séance de la Société Préhistorique Française, Bordeaux, 24-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.83-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coudoulous I in Quercy (SW France): from marginal scavenging to a kill-butchery site for Preneandertal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Venditti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution - 2nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet monographique d’une série éponyme et perspectives pour le Laborien du sud-ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée, 25-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulations accidentelles de faunes en contexte karstique : Paléontologie, paléoécologie et taphonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bariviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès National de Spéléologie et Canyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les associations fauniques pléistocènes de la séquence archéologique de la grotte Kozarnika (Nord-Ouest de la Bulgarie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des changements climatiques et environnementaux sur le continent au Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01466766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence paléolithique inférieur de la grotte Kozarnika (Nord-Ouest de la Bulgarie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les premières expansions humaines en Eurasie à partir de l’Afrique : facteurs limitant ou favorisant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01466722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude biométrique et paléopathologique des chiens du site gallo-romain du Mas d’Agenais (Lot-et-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Transition...les premiers pas du labo PACEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Haget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Banks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Labos 1point5 « S’engager ensemble pour réduire l’empreinte de nos activités de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de chapardage osseux par des loups captifs au Parc des Loups du Gévaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca-Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Relations Hommes/Canidés » de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuities and Discontinuities in the Human Settlement of the Aquitaine Basin between 19.5 cal. ka BP and 13.5 cal. ka BP: The Radiocarbon Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sécher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France. Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.47-64, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf domestication during Palaeolithic – Cross approach using palaeogenomics and morphometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-159, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03859577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d'un piège naturel au Pléistocène supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 (2), pp.534, 2024, Revue de Paléobiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-Série, 2022, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du loup au chien, un point sur la question de la domestication au cours du Paléolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro spécial, pp.271-279, 2018, L’Aquitaine à la fin des temps glaciaires - Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l’espace Nord aquitain. Actes de la table ronde organisée en hommage à Guy Célérier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la préhistoire aux périodes modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Éditions, 3, 2020, collection DAN@, 978-2-38149-012-0. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les restes fauniques de l’abri Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais Mathieu; Costamagno Sandrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abri Murat, Rocamadour, Lot, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLVe Supplément, CNRS Editions, pp.125-167, 2025, Gallia Préhistoire, 978-2-271-15492-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les remplissages paléontologiques de l’aven : description, définition des ensembles et cadre chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.61-85, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13860388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loups (Canis lupus) de l’Igue du Gral : bilan de l’analyse taphonomique et paléontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.329-352, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique et méthodologie des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.25-42, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13860154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands carnivores (à l’exception du loup) de l’Igue du Gral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.317-327, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisonnalité d’accumulation des carcasses dans l’Igue du Gral : résultats cémentochronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.509-516, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de contexte, taphonomie et informations contextualisant l’analyse des corpus osseux de l’Igue du Gral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.43-59, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13860313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse paléoenvironnementale et biochronologique de l’Igue du Gral (Lot). Entre nature et culture…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.521-534, 2024, 0253-6730. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13861701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 - Les interprétations des données issues de la fouille. 2. L’étude de la faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Chateauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. AUTISSIER et D. VIVIER (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutions d'un souterrain médiéval (IXe-XVe siècles). La Tourette de Luché à Varennes (Saint-Martin-la Pallu, Vienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, Association des publications chauvinoises, 2022, 979-10-90534-75-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05631025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des restes de faune aux paléoenvironnements de Peyrazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais M. &amp; Laroulandie V. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-48, 2021, Gallia Préhistoire Supplément, 978-2-271-13647-3. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures en coquillages et dents travaillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Langlais; Véronique Laroulandie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-125, 2021, Gallia Prehistoire Supplément, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens parmi les hommes à Isle-Saint-Georges au début de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN@ Éditions, pp.169-184, 2020, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renards chapardeurs et amas de boucherie en pleine nature. Quantification des modifications et incidence sur les analyses archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN@ Éditions, pp.69-94, 2020, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meitat chen, meitat porc. Le castrum du Castéra de Langoiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudadi-Maligne, M.; Mallye, J.-B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, UN@ Éditions, pp.185-203, 2020, collection DAN@, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03029856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de chapardage osseux par des loups captifs au parc animalier “les Loups du Gévaudan”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prucca-Macchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations hommes – canidés de la préhistoire aux périodes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN@ Éditions, pp.115-122, 2020, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiens y es-tu? Loup que fais-tu?...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animaux rares, Gibiers inattendus. Reflets de la biodiversité (Exposition Musée national de Préhistoire- Les Eyzies 28 juin-11 novembre 2019). Les Eyzies, Musée national de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-77, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'ADN pendant une campagne de fouilles. Application à l'étude de coprolithes d'un site du Paléolithique supérieur (grotte Maldidier, Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Flaender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Plaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Lambourdiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Benech; Nadia Cantin; Marie-Angélique Languille; Arnaud Mazuy; Laurianne Robinet; Antoine Zazzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation portable. Quels enjeux pour l'archéométrie?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives contemporaines, pp.265-282, 2019, Sciences archéologiques, 9782813003294. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.2468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II. Les carnivores pléistocènes en France (Canidés, Ursidés, Mustélidés, Hyénidés, Félidés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, pp.94-98, 2018, Histoire et Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loups, chiens et sociétés du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Costamagno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal symbolisé, animal exploité : du Paléolithique à la Protohistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-213, 2018, Actes des congrès nationaux des sociétés historiques et scientifiques, 9782735508860. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.4622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de la grotte de la Mairie (Teyjat, Dordogne) dans son contexte magdalénien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Man-Estier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumé des actes du XIXe Congrès international d’art rupestre – IFRAO 2015 (31 août – 4 septembre 2015), « Symboles dans le paysage : l’art rupestre et son contexte », Caceres (Espagne), Session n°6 « Autour de l’art : le contexte archéologique interne des grottes ornées », direction Garate D., Medina A., Ruiz-Redondo A. et Sanchidrián J.-L., ARKEOS 37, 2016, Tomar (Portugal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-134, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : quelles perspectives pour la transition Pléistocène - Holocène dans le sud-ouest de la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Detrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais, Mathieu and Naudinot, Nicolas and Peresani, Marco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.83-128, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal exploitation strategies in the Eastern Aquitaine (France) during the last glacial maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foulds, F.W.F. and Drinkall, H. C. and Pierre, A. R. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wild Things: Recent advances in Palaeolithic and Mesolithic research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.160-174, 2014, 1782977465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre évolutif et écologique d'une &amp;quot; bête du Gévaudan &amp;quot;: les loups quaternaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Brugal, A. Gardeisen, A. Zucker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédateurs dans tous leurs états. Evolution, Biodiversité, Interactions, Mythes, Symboles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.83-96, 2011, 2-904110-51-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loups (Canis lupus) des niveaux paléolithiques supérieurs des grottes de Kozarnika (Gara Orechets) et de Redaka II. Approche paléontologique et taphonomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gatsov Ivan, Guadelli Jean-Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saxa loquuntur! Mélange en l'honneur de Nikolay Sirakov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avalon, Sofia, pp.109-117, 2009, 978-954-9704-19-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koren Abanozian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d'autorisation triennale. Rapport de fouille archéologique programmée du 5 au 11 juillet et du 13 au 16 octobre 2025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Grubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2025, 170 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral, Rapport de projet collectif de recherches 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie; Université Bordeaux; Muséum Genève; CNRS. 2025, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral, Rapport de projet collectif de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie; Université Bordeaux; Muséum Genève; CNRS. 2025, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 – Sondage au contact éboulis d’entrée / salle des bauges de la grotte de Bruniquel ». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport d’opération archéologique programmée 2024 et de Triennale 2022-2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2024, pp.197-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral (Sauliac-sur-Célé, Lot) Rapport d’opération programmée, 3eme année de triennale 2021-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie. 2023, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOUTAS N. ET M. ONFRAY dir. (2023) - GéoARChéologie et ARChéologie des grottes préhistoriques du massif d’ARCy-sur-Cure/Saint-Moré (Bourgogne Franche-Comté) - Des objets archéologiques aux trajectoires humaines collectives, Bilan d’activités, projet G3ARC 2021 -2023 et prospectives, Projet MSH Mondes – Axe 4 « Objets », 3 volumes (271 p., annexes 1 et 2 : 275 p. et 23 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Inrap; Université de Paris 1 Panthéon - Sorbonne; Université Jean Jaurès; Université de Lyon 2. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7 – Poursuite du sondage au contact éboulis d’entrée / salle des bauges». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport intermédiaire 2023 d’opération archéologique programmée. Triennale 2022-2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Génuite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2023, pp.109-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral (Sauliac-sur-Célé, Lot) Rapport d’opération programmée, 2eme année de triennale 2021-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie. 2022, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 - Près des pas, un ours… Avancée des recherches concernant l’hémi-mandibule prélevée en 2021 par F. Maksud. In : Jaubert J., Verheyden S. (Dir.) & Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport intermédiaire 2022 d’opération archéologique programmée. Triennale 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanderesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2022, pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igue du Gral (Sauliac-sur-Célé, Lot) Rapport d’opération programmée, triennale 2021-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Luret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC / SRA Occitanie. 2021, pp.134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11 – Sondages au contact éboulis d’entrée / salle des bauges». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport 2021 d’opération archéologique programmée. Triennale 2018-20-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2021, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d’autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 257 p., ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : deuxième année d'autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2017, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2016, 139 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : occupations du Magdalénien moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2015, 168 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redaka II. Paléontologie. In : Guadelli J.-L., Sirakov N., et al. (2008).- Rapport de la Mission Préhistorique française en Bulgarie du Nord « Les plus anciennes manifestations de la présence humaine dans les Balkans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Popov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAE, Projet de recherche conjoint CNRS-Univ. Bordeaux I / Institut d’Archéologie et Musée de l’Académie bulgare des Sciences. 2008, pp.227-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kozarnika. Paléontologie et Archéozoologie. In : Guadelli J.-L., Sirakov N., et al. (2008).- Rapport de la Mission Préhistorique française en Bulgarie du Nord « Les plus anciennes manifestations de la présence humaine dans les Balkans »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Popov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MAE, Projet de recherche conjoint CNRS-Univ. Bordeaux I / Institut d’Archéologie et Musée de l’Académie bulgare des Sciences. 2008, pp.41-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01467209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CANIS PLEISTOCENES DU SUD DE LA FRANCE : APPROCHE BIOSYSTEMATIQUE, EVOLUTIVE ET BIOCHRONOLOGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Bordeaux 1, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 4126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00908031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId375"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B9D2E7E"/>
+    <w:nsid w:val="60E90F2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-boudadi-maligne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0583-7419" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150785313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200176434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138801362" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verheyden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109866" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dennis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina E Antipina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adt0995" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296l" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7644" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7658" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859678v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Janssens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Lawler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin O'Keefe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van Dongen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24624" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc A. A. Janssens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David Mech" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis F Lawler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105160" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017462v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Croitor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102384" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003472v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay&#8208;szmidt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2857" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02125505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5194" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932558v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.559" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891667v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSPGQT6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.073" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF4LGM3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729635v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.11.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0QBNX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842622v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441827v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.03.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891673v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14489" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015581v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.02.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVM0RQVP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chagneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.04.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20B0BL3X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904520v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654074v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904406v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gamberi Almendra de Carvalho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521024v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Sirakov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanka Ivanova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svoboda Sirakova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586694v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01676530v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sirakov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guadelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirakova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.02.023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDJ9J26-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746156v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burlet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161231v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzunidis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265193v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129528v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129532v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ballon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana3.9782381490120.11" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891432v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891491v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134186v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana3.9782381490120.12" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129523v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891236v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crepin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca-Macchi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129537v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891506v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347564v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891517v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Altuna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuro Mariezkurrena" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543251v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836149v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757365v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197326v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565111v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bariviera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466766v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Popov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinska" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466722v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346436v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lefevre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979489v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Haget" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378734v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536858v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859577v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368505v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274291v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7569" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265223v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775106v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861312" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777031v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860154" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775114v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860388" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861302" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777132v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861592" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777045v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860313" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771775v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861701" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202100v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55840" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55840" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206933v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55870" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55870" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145607v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145615v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.11" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029856v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.12" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145554v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379107v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378878v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Flaender" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Plaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdiere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2468" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564088v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761711v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/4622?lang=fr" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4622" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018060v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Man-Estier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197320v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833995v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908359v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908371v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515966v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05096512v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517337v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517290v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368717v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517270v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368704v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517253v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puig" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098790v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergeot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043057v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043319v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043320v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467197v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Popov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467209v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908031v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/4126" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-boudadi-maligne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0583-7419" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150785313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200176434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=FRK1tI0AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138801362" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verheyden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burlet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109866" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dennis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina E Antipina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adt0995" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296l" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7658" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brenet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363710v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Janssens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Lawler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin O'Keefe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van Dongen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24624" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc A. A. Janssens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David Mech" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis F Lawler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105160" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Croitor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102384" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay&#8208;szmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2857" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02125505v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5194" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.559" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842940v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891667v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.103" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSPGQT6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.073" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF4LGM3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.11.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0QBNX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842622v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441827v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelletier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2015.03.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14489" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015581v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.02.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVM0RQVP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908294v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.04.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20B0BL3X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779281v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chagneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908322v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904520v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654074v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904406v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gamberi Almendra de Carvalho" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barth" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028264v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521024v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Sirakov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanka Ivanova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svoboda Sirakova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01676530v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sirakov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guadelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirakova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.02.023" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDJ9J26-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542924v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746156v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burlet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161231v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752294v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzunidis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129532v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ballon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana3.9782381490120.11" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265193v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129528v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891491v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129523v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891236v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crepin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134186v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana3.9782381490120.12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134192v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca-Macchi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129537v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Leoni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891506v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347564v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891517v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Altuna" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuro Mariezkurrena" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836149v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757365v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197326v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565111v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bariviera" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466766v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Popov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinska" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466722v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346436v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lefevre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979489v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Haget" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378734v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536858v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859577v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368505v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274291v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7569" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265223v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145594v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775114v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860388" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775106v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861312" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777031v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860154" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775105v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861302" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777132v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861592" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777045v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860313" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771775v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861701" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631025v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chateauvieux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202100v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55840" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55840" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206933v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55870" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55870" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145615v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.11" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145607v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029856v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.12" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145554v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379107v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378878v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Flaender" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Plaire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdiere" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2468" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564088v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761711v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/4622?lang=fr" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4622" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018060v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Man-Estier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197320v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833995v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908359v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908371v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05515966v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05096512v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517337v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368737v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517290v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368717v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517270v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368704v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517253v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puig" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098790v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergeot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043057v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043319v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043320v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467197v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Popov" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467209v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908031v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/4126" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>