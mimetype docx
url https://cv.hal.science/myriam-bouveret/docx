--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1670,165 +1670,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terme, une dénomination au sens réglé</w:t>
+                <w:t xml:space="preserve">“Un cas de métaphore : créativité linguistique et rôle en innovation biotechnologique”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bouveret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminologie et intelligence artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TIA, Apr 1997, Toulouse, France</w:t>
+              <w:t xml:space="preserve">actes des IVèmes journées scientifiques du réseau thématique AUPELF-UREF Lexicologie, Terminologie et Traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUF, Sep 1997, Tunis, Tunisie. pp.315-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405303v1</w:t>
+                <w:t xml:space="preserve">hal-01407996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Un cas de métaphore : créativité linguistique et rôle en innovation biotechnologique”</w:t>
+                <w:t xml:space="preserve">Le terme, une dénomination au sens réglé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bouveret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">actes des IVèmes journées scientifiques du réseau thématique AUPELF-UREF Lexicologie, Terminologie et Traduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUF, Sep 1997, Tunis, Tunisie. pp.315-325</w:t>
+              <w:t xml:space="preserve">Terminologie et intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TIA, Apr 1997, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407996v1</w:t>
+                <w:t xml:space="preserve">hal-01405303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Approche praxématique du terme, le cas des biotechnologies »</w:t>
               </w:r>
@@ -2339,165 +2339,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructionalization, frames and constructions</w:t>
+                <w:t xml:space="preserve">Give verb object constructions in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bouveret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Lexicalization to Grammaticalization : a study of GIVE constructions in languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, John Benjamins Publishing Company, 2018, Constructional approaches to Language</w:t>
+              <w:t xml:space="preserve">Constructions in French</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, John Benjamins Publishing Company, pp.99-126, 2018, CAL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490096v1</w:t>
+                <w:t xml:space="preserve">hal-01490094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Give verb object constructions in French</w:t>
+                <w:t xml:space="preserve">Constructionalization, frames and constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bouveret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructions in French</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, John Benjamins Publishing Company, pp.99-126, 2018, CAL</w:t>
+              <w:t xml:space="preserve">From Lexicalization to Grammaticalization : a study of GIVE constructions in languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, John Benjamins Publishing Company, 2018, Constructional approaches to Language</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490094v1</w:t>
+                <w:t xml:space="preserve">hal-01490096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive linguistics and the notion of construction in French studies</w:t>
               </w:r>
@@ -3087,51 +3087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:myriam.bouveret@univ-rouen.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lattice.cnrs.fr/Membres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://verbs.colorado.edu/LSA2011/manyfaces/formalrep.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouveret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delavigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sweetser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Fillmore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405315v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405334v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434670v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lehuen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407996v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/cal.13" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.13" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Akin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.29.09aki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pusl.usaintlouis.be/publications/cognition-and-contrast-kognition-und-kontrast" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490096v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.13.01bou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03949549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:myriam.bouveret@univ-rouen.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lattice.cnrs.fr/Membres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://verbs.colorado.edu/LSA2011/manyfaces/formalrep.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouveret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delavigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sweetser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Fillmore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405315v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405334v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434670v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lehuen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/cal.13" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.13" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Akin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.29.09aki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pusl.usaintlouis.be/publications/cognition-and-contrast-kognition-und-kontrast" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.13.01bou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03949549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>