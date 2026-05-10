--- v0 (2026-03-03)
+++ v1 (2026-05-10)
@@ -66,77 +66,687 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les permis de construire agricoles : enjeux en matière d’artificialisation, d’alimentation et d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Vanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Campardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyhia Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ACT-Ecosocio du réseau FAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Foncier agricole et rural, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rural constructions in France: soil sealing, food, and energy challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Vanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Campardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyhia Brahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. International Seminar of FONCIMED Network : "Mediterranean farming systems and the climate crisis: Impacts, contradictions and adaptation challenges. From land structures to territory"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foncimed; International University of Andalusia, Oct 2023, Baeza, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rural constructions in France: soil sealing, food, and energy challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Vanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Campardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Industrialization and Comprehensive Rural Revitalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographic Union Commission of Agricultural Geography and Land Engineering (IGU-AGLE), May 2023, Hanzhong City, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water reuse in France - Social perception of an unknown practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Montginoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Campardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IWA Water Reuse 2019 - 12. IWA International Conference on Water Reclamation and Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle définition de la performance économique des services publics en régie ? récit d'une tentative de « republicisation » du service public : le cas de la régie communautaire de l'eau de Nantes-Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tsanga Tabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Campardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème colloque international de la Revue Politiques et Management Public, Public, Nouvelles figures ? nouvelles frontières ? Florence, ITA, 15-16 mars 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do planning practices hinder on-farm diversification in peri-urban Mediterranean France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -158,1154 +768,544 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Vanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Campardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Hammond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 147, 16 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landusepol.2024.107361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les « élus de l'eau » ? À propos de l'investissement sectoriel des élus locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Razès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Campardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guérin-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (2), 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’irrigation diminue-t-elle en France ? Premiers enseignements du recensement agricole de 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Loubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Campardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11, p. 12 - p. 19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.11.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion patrimoniale des réseaux d'eau potable d'assainissement : élaboration de politiques de renouvellement à partir des données d'inventaires départementaux : l'expérience du Bas-Rhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caty Werey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Campardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mellac-Beck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10, pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité des consommateurs face à un OGM de seconde génération : le riz doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lusk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Campardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (5), pp.843-852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/redp.175.0843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589494v1</w:t>
-              </w:r>
-[...608 lines deleted...]
-                <w:t xml:space="preserve">hal-02589540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1349,51 +1349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Campardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Loubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2018, pp.187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1411,90 +1411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élus des syndicats de gestion de l’eau (grand cycle) : profils, implications, perceptions et préoccupations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Campardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guérin-Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2017, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1512,64 +1512,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de l'évolution de l'irrigation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Loubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Campardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2015, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1587,77 +1587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'irrigation en France. Etat des lieux 2010 et évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Campardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Loubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2012, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1688,51 +1688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des fuites dans les réseaux AEP : année 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Campardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1808,64 +1808,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économique de la restauration du bassin versant du Vistre par la méthode de modélisation des choix discrets - Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Campardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kuhfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2078,51 +2078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Vanel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Campardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Hammond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2024.107361" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sannier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Raz&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campardon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin-Schneider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Werey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Villette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mellac-Beck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lusk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.175.0843" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Brahimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tsanga Tabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verdon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Br&#233;mond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuhfuss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Vanel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Campardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Brahimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893442v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166838v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tsanga Tabi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verdon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Hammond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2024.107361" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sannier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Raz&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin-Schneider" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826266v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.04" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Werey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Villette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mellac-Beck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lusk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.175.0843" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Br&#233;mond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuhfuss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>