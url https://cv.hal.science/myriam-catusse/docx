--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -1417,187 +1417,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Liban 27 ans plus tard : sortie de guerre ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des UMIFRE au chevet d'un débat de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers des IFRE. Zoom sur la production scientifique des instituts français de recherche à l'étranger (UMIFRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, #14, pp.73 - 82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01643572v1</w:t>
+                <w:t xml:space="preserve">hal-01651113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des UMIFRE au chevet d'un débat de société</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Liban 27 ans plus tard : sortie de guerre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des IFRE. Zoom sur la production scientifique des instituts français de recherche à l'étranger (UMIFRE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.100.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651113v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01643572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues du politique. Le regard d’une sociolinguiste</w:t>
               </w:r>
@@ -1712,85 +1712,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Siino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Révolutions arabes : un événement pour les sciences sociales ?, 2015-2 (138), pp.13-26</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Révolutions arabes : un événement pour les sciences sociales ?, 138, pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.9184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01252966v1</w:t>
+                <w:t xml:space="preserve">halshs-01574400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolutions arabes : un événement pour les sciences sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1807,78 +1816,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Siino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Révolutions arabes : un événement pour les sciences sociales ?, 138, pp.13-26. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Révolutions arabes : un événement pour les sciences sociales ?, 2015-2 (138), pp.13-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remmm.9184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01574400v1</w:t>
+                <w:t xml:space="preserve">halshs-01252966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question sociale aux marges des soulèvements arabes: leçons libanaises et marocaines</w:t>
               </w:r>
@@ -2480,260 +2480,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00554002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une tentative de conversion politique au Maroc : l'échec électoral de l'ex « patron des patrons »</w:t>
+                <w:t xml:space="preserve">Libano: la “Repubblica mercato” e le logiche di una “questione sociale”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Karam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3, pp.91-113</w:t>
+              <w:t xml:space="preserve">Afriche e Orienti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.51-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00354926v2</w:t>
+                <w:t xml:space="preserve">halshs-00554037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libano: la “Repubblica mercato” e le logiche di una “questione sociale”</w:t>
+                <w:t xml:space="preserve">Les euphémismes de la résistance sociale au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Karam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afriche e Orienti</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1, pp.51-70</w:t>
+              <w:t xml:space="preserve">Alternatives Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (4), pp.103-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00554037v1</w:t>
+                <w:t xml:space="preserve">halshs-00355247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les euphémismes de la résistance sociale au Liban</w:t>
+                <w:t xml:space="preserve">Une tentative de conversion politique au Maroc : l'échec électoral de l'ex « patron des patrons »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karam Karam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternatives Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 15 (4), pp.103-109</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.91-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00355247v1</w:t>
+                <w:t xml:space="preserve">halshs-00354926v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les partis politiques dans le monde arabe. Le Maghreb.</w:t>
               </w:r>
@@ -3381,51 +3381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamorphose des figures du leadership au Liban.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamloum Olfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3469,51 +3469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Returning to Political Parties ? Partisan Logic and Political Transformations in the Arab World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Karam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Ifpo / Lebanese Center for Policy Studies, pp.328, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4927,51 +4927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamorphose des figures du leadership au Liban.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamloum Olfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5093,384 +5093,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État social à l'épreuve de ses trajectoires au Maghreb</w:t>
+                <w:t xml:space="preserve">The Transformations of the Justice and Development Party in Morocco in the Face of Urban Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Myriam Catusse, Blandine Destremau, Eric Verdier (dir.). </w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Catusse, Karam Karam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'État face aux débordements du social au Maghreb. Formation, travail, protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala, pp. 9-32, 2010, Hommes et Sociétés : Sciences économiques et politiques</w:t>
+              <w:t xml:space="preserve">Returning to Political Parties? Political Party Development in the Arab Word</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'IFPO / Lebanese Center for Policy Studies, pp.18, 2010, Etudes contemporaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00553924v1</w:t>
+                <w:t xml:space="preserve">halshs-00554017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transformations of the Justice and Development Party in Morocco in the Face of Urban Governance</w:t>
+                <w:t xml:space="preserve">Changer d'échelles de gouvernance ? Réflexions autour de la promulgation de la Charte communale de 2002 au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Myriam Catusse, Karam Karam. </w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Cattedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hammed Idrissi Janati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Marie Miossec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Returning to Political Parties? Political Party Development in the Arab Word</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'IFPO / Lebanese Center for Policy Studies, pp.18, 2010, Etudes contemporaines</w:t>
+              <w:t xml:space="preserve">Terrains et échelons de la gouvernance : expériences en France et au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.139-169, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00554017v1</w:t>
+                <w:t xml:space="preserve">halshs-00553902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changer d'échelles de gouvernance ? Réflexions autour de la promulgation de la Charte communale de 2002 au Maroc</w:t>
+                <w:t xml:space="preserve">Back to Parties? Partisan Logics and Transformations of Politics in the Arab World.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Jean Marie Miossec. </w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Catusse, Karam Karam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et échelons de la gouvernance : expériences en France et au Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.139-169, 2010</w:t>
+              <w:t xml:space="preserve">Returning to Political Parties ? Political Party Development in the Arab Word</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Ifpo / Lebanese Center for Policy Studies, pp.11-59, 2010, Etudes contemporaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00553902v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to Parties? Partisan Logics and Transformations of Politics in the Arab World.</w:t>
+                <w:t xml:space="preserve">L’État social à l'épreuve de ses trajectoires au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Myriam Catusse, Karam Karam. </w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Destremau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Catusse, Blandine Destremau, Eric Verdier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Returning to Political Parties ? Political Party Development in the Arab Word</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Ifpo / Lebanese Center for Policy Studies, pp.11-59, 2010, Etudes contemporaines</w:t>
+              <w:t xml:space="preserve">L'État face aux débordements du social au Maghreb. Formation, travail, protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp. 9-32, 2010, Hommes et Sociétés : Sciences économiques et politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00553955v1</w:t>
+                <w:t xml:space="preserve">halshs-00553924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroc : un fragile état social dans la réforme néolibérale</w:t>
               </w:r>
@@ -5774,51 +5774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement contre la représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Karam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Camau et Gilles Massardier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocraties et autoritarismes - Fragmentation et hybridation des régimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.85-120., 2009, CSPC</w:t>
@@ -6084,64 +6084,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralization and its paradoxes in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Cattedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed Idrissi Janati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Driesken, F. Mermier et H. Wimmen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities of the South</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saqi Book, pp.113-135, 2007</w:t>
@@ -6833,51 +6833,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A4589D6"/>
+    <w:nsid w:val="4DF58463"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6981,51 +6981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B293483E"/>
+    <w:nsid w:val="9E7B240B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7129,51 +7129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D5DA3C2F"/>
+    <w:nsid w:val="46DD8A26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7277,51 +7277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5645ADD7"/>
+    <w:nsid w:val="840A552B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7425,51 +7425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BB84E69C"/>
+    <w:nsid w:val="ACB442FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7573,51 +7573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9E2974D8"/>
+    <w:nsid w:val="A143EF1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7721,51 +7721,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5F33D435"/>
+    <w:nsid w:val="071923CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7970,51 +7970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irmcmaghreb.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:myriam.catusse@cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:myriam.catusse@irmcmaghreb.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iremam.hypotheses.org/7039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shakk.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/spip.php?article3870" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labexmed.nakalona.fr/exhibits/show/projets-anterieurs/aprimed-anterieurs/aprimed-2016-2017/palomed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wafaw.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://power2youth.iai.it/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/2551?lang=fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/spip.php?article522" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/presses-de-lifpo/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anneemaghreb.revues.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remmm.revues.org/index.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/publications/presses-de-lifpo/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.politique-africaine.com/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aan.mmsh.univ-aix.fr/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pol.umontreal.ca/repertoire-departement/professeurs/professeur/in/in35325/sg/Marion%20Zahar/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lest.fr/fr/etudier/doctorats/these-ed355-thomas-langlois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.33452" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Karam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.100.0079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Siino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Signoles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9184" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.061.0019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.082.0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Abi Yaghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654645v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vairel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Zaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554002v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354926v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04267892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnefoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchesteruniversitypress.co.uk/9781526127457/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Lamloum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Hanafi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Emperador Badimon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574401v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamloum Olfa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355214v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-R. Baduel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004552v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Bennani-Chra&#239;bi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Santucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longuenesse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483987v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ghamroun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Mouawad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritiques.hypotheses.org/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03858967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Abi Yaghi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Mariam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-1-352-00005-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://romatrepress.uniroma3.it/ojs/index.php/MOrient" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2980-acteurs-et-pouvoirs-dans-les-villes-du-maghreb-et-du-moyen-orient-9782811114497.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pum.umontreal.ca/catalogue/soulevements-et-recompositions-politiques-dans-le-monde-arabe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cattedra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Idrissi Janati" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553955v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554024v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alagha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355259v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355525v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355529v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szuppe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aube" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589058v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irmcmaghreb.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:myriam.catusse@cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:myriam.catusse@irmcmaghreb.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iremam.hypotheses.org/7039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shakk.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/spip.php?article3870" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labexmed.nakalona.fr/exhibits/show/projets-anterieurs/aprimed-anterieurs/aprimed-2016-2017/palomed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wafaw.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://power2youth.iai.it/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/2551?lang=fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/spip.php?article522" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/presses-de-lifpo/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anneemaghreb.revues.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remmm.revues.org/index.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/publications/presses-de-lifpo/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.politique-africaine.com/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aan.mmsh.univ-aix.fr/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pol.umontreal.ca/repertoire-departement/professeurs/professeur/in/in35325/sg/Marion%20Zahar/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lest.fr/fr/etudier/doctorats/these-ed355-thomas-langlois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.33452" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651113v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Karam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.100.0079" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Siino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Signoles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9184" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.061.0019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.082.0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Abi Yaghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654645v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vairel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Zaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554002v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354926v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04267892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnefoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchesteruniversitypress.co.uk/9781526127457/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Lamloum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Hanafi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Emperador Badimon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574401v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamloum Olfa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355214v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-R. Baduel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004552v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Bennani-Chra&#239;bi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Santucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longuenesse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483987v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ghamroun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Mouawad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritiques.hypotheses.org/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03858967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Abi Yaghi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Mariam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-1-352-00005-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://romatrepress.uniroma3.it/ojs/index.php/MOrient" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2980-acteurs-et-pouvoirs-dans-les-villes-du-maghreb-et-du-moyen-orient-9782811114497.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pum.umontreal.ca/catalogue/soulevements-et-recompositions-politiques-dans-le-monde-arabe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554017v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553902v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cattedra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Idrissi Janati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554024v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alagha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355259v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355525v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355529v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szuppe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aube" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589058v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>