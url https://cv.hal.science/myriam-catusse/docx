--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1417,187 +1417,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des UMIFRE au chevet d'un débat de société</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Liban 27 ans plus tard : sortie de guerre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des IFRE. Zoom sur la production scientifique des instituts français de recherche à l'étranger (UMIFRE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.100.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651113v1</w:t>
+                <w:t xml:space="preserve">halshs-01643572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Liban 27 ans plus tard : sortie de guerre ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des UMIFRE au chevet d'un débat de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers des IFRE. Zoom sur la production scientifique des instituts français de recherche à l'étranger (UMIFRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, #14, pp.73 - 82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/come.100.0079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01643572v1</w:t>
+                <w:t xml:space="preserve">hal-01651113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues du politique. Le regard d’une sociolinguiste</w:t>
               </w:r>
@@ -2499,51 +2499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libano: la “Repubblica mercato” e le logiche di una “questione sociale”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Karam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afriche e Orienti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1, pp.51-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2581,51 +2581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les euphémismes de la résistance sociale au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Karam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternatives Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (4), pp.103-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3381,51 +3381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamorphose des figures du leadership au Liban.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamloum Olfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3469,51 +3469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Returning to Political Parties ? Partisan Logic and Political Transformations in the Arab World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Karam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Ifpo / Lebanese Center for Policy Studies, pp.328, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4927,51 +4927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamorphose des figures du leadership au Liban.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamloum Olfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5297,51 +5297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to Parties? Partisan Logics and Transformations of Politics in the Arab World.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Karam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Myriam Catusse, Karam Karam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Returning to Political Parties ? Political Party Development in the Arab Word</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Ifpo / Lebanese Center for Policy Studies, pp.11-59, 2010, Etudes contemporaines</w:t>
@@ -5774,51 +5774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement contre la représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Karam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Camau et Gilles Massardier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocraties et autoritarismes - Fragmentation et hybridation des régimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.85-120., 2009, CSPC</w:t>
@@ -6833,51 +6833,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DF58463"/>
+    <w:nsid w:val="019B8A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6981,51 +6981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9E7B240B"/>
+    <w:nsid w:val="FFAE70AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7129,51 +7129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="46DD8A26"/>
+    <w:nsid w:val="2D82578E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7277,51 +7277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="840A552B"/>
+    <w:nsid w:val="60EF2DC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7425,51 +7425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="ACB442FC"/>
+    <w:nsid w:val="CE00E882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7573,51 +7573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A143EF1F"/>
+    <w:nsid w:val="F9BBAEAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7721,51 +7721,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="071923CF"/>
+    <w:nsid w:val="96F3ED94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7970,51 +7970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irmcmaghreb.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:myriam.catusse@cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:myriam.catusse@irmcmaghreb.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iremam.hypotheses.org/7039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shakk.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/spip.php?article3870" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labexmed.nakalona.fr/exhibits/show/projets-anterieurs/aprimed-anterieurs/aprimed-2016-2017/palomed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wafaw.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://power2youth.iai.it/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/2551?lang=fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/spip.php?article522" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/presses-de-lifpo/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anneemaghreb.revues.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remmm.revues.org/index.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/publications/presses-de-lifpo/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.politique-africaine.com/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aan.mmsh.univ-aix.fr/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pol.umontreal.ca/repertoire-departement/professeurs/professeur/in/in35325/sg/Marion%20Zahar/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lest.fr/fr/etudier/doctorats/these-ed355-thomas-langlois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.33452" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651113v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Karam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.100.0079" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Siino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Signoles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9184" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.061.0019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.082.0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Abi Yaghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654645v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vairel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Zaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554002v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354926v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04267892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnefoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchesteruniversitypress.co.uk/9781526127457/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Lamloum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Hanafi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Emperador Badimon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574401v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamloum Olfa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355214v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-R. Baduel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004552v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Bennani-Chra&#239;bi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Santucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longuenesse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483987v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ghamroun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Mouawad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritiques.hypotheses.org/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03858967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Abi Yaghi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Mariam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-1-352-00005-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://romatrepress.uniroma3.it/ojs/index.php/MOrient" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2980-acteurs-et-pouvoirs-dans-les-villes-du-maghreb-et-du-moyen-orient-9782811114497.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pum.umontreal.ca/catalogue/soulevements-et-recompositions-politiques-dans-le-monde-arabe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554017v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553902v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cattedra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Idrissi Janati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554024v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alagha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355259v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355525v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355529v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szuppe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aube" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589058v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irmcmaghreb.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:myriam.catusse@cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:myriam.catusse@irmcmaghreb.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iremam.hypotheses.org/7039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shakk.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/spip.php?article3870" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labexmed.nakalona.fr/exhibits/show/projets-anterieurs/aprimed-anterieurs/aprimed-2016-2017/palomed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wafaw.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://power2youth.iai.it/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/2551?lang=fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/spip.php?article522" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/presses-de-lifpo/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anneemaghreb.revues.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remmm.revues.org/index.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/publications/presses-de-lifpo/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.politique-africaine.com/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aan.mmsh.univ-aix.fr/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pol.umontreal.ca/repertoire-departement/professeurs/professeur/in/in35325/sg/Marion%20Zahar/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lest.fr/fr/etudier/doctorats/these-ed355-thomas-langlois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.33452" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Karam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.100.0079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Siino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Signoles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9184" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.061.0019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.082.0029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Abi Yaghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654645v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vairel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Zaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554002v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354926v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04267892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnefoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchesteruniversitypress.co.uk/9781526127457/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Lamloum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Hanafi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Emperador Badimon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574401v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamloum Olfa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355214v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-R. Baduel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004552v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Bennani-Chra&#239;bi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Santucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longuenesse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483987v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ghamroun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Mouawad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritiques.hypotheses.org/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03858967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Abi Yaghi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Mariam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-1-352-00005-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://romatrepress.uniroma3.it/ojs/index.php/MOrient" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2980-acteurs-et-pouvoirs-dans-les-villes-du-maghreb-et-du-moyen-orient-9782811114497.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pum.umontreal.ca/catalogue/soulevements-et-recompositions-politiques-dans-le-monde-arabe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554017v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553902v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cattedra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Idrissi Janati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553929v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554024v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alagha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355259v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355525v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355529v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szuppe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aube" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589058v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>