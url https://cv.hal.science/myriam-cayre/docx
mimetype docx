--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,230 +100,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient demyelination causes long‐term cognitive impairment, myelin alteration and network synchrony defects</w:t>
+                <w:t xml:space="preserve">La photobiomodulation : mise en lumière d'une thérapie non médicamenteuse et de ses applications possibles en neurologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Mercier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myriam Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HEGEL, La revue de santé Intégrative.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.253-272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482708v1</w:t>
+                <w:t xml:space="preserve">hal-05191605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La photobiomodulation : mise en lumière d'une thérapie non médicamenteuse et de ses applications possibles en neurologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transient demyelination causes long‐term cognitive impairment, myelin alteration and network synchrony defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEGEL, La revue de santé Intégrative.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.24513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191605v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a new mouse line triggering transient oligodendrocyte progenitor depletion</w:t>
               </w:r>
@@ -437,51 +437,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T 1D ‐weighted ihMT imaging – Part II. Investigating the long‐ and short‐T 1D components correlation with myelin content. Comparison with R 1 and the macromolecular proton fraction</w:t>
+                <w:t xml:space="preserve">Inhomogeneous Magnetization Transfer (ihMT) imaging in the acute cuprizone mouse model of demyelination/remyelination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Hertanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
@@ -495,561 +495,561 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Priellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 265, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.29140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529600v1</w:t>
+                <w:t xml:space="preserve">hal-03906754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T 1D ‐weighted ihMT imaging – Part I. Isolation of long‐ and short‐T 1D components by T 1D ‐filtering</w:t>
+                <w:t xml:space="preserve">T 1D ‐weighted ihMT imaging – Part II. Investigating the long‐ and short‐T 1D components correlation with myelin content. Comparison with R 1 and the macromolecular proton fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Hertanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Priellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.29139⟩</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529187v1</w:t>
+                <w:t xml:space="preserve">hal-03529600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroblasts contribute to oligodendrocytes generation upon demyelination in the adult mouse brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Milpied</w:t>
+                <w:t xml:space="preserve">T 1D ‐weighted ihMT imaging – Part I. Isolation of long‐ and short‐T 1D components by T 1D ‐filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Hertanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Soustelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Priellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105102⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808275v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous Magnetization Transfer (ihMT) imaging in the acute cuprizone mouse model of demyelination/remyelination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Cayre</w:t>
+                <w:t xml:space="preserve">Neuroblasts contribute to oligodendrocytes generation upon demyelination in the adult mouse brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal El Waly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 265, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (10), pp.105102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906754v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous neural stem cells modulate microglia and protect against demyelination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1113,90 +1113,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myelin Repair: From Animal Models to Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Durbec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1256,90 +1256,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mature oligodendrocytes bordering lesions limit demyelination and favor myelin repair via heparan sulfate production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elitsa Peeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal El Waly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, </w:t>
@@ -1524,64 +1524,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting Myelin Repair through In Vivo Neuroblast Reprogramming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Durbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal El Waly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Stem Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (5), pp.1492-1504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1628,64 +1628,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentary: &amp;quot;Promoting Myelin Repair through In vivo Neuroblast Reprogramming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Durbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal El Waly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology &amp; Neuromedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (4), pp.15-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1970,51 +1970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Netrin 1 contributes to vascular remodeling in the subventricular zone and promotes progenitor emigration after demyelination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Courtès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2130,64 +2130,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Durbec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2234,77 +2234,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olesoxime accelerates myelination and promotes repair in models of demyelination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2633,265 +2633,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell migration in the normal and pathological postnatal mammalian brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A2B5 cells from human glioblastoma have cancer stem cell properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tchoghandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Metellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2009.02.001⟩</w:t>
+              <w:t xml:space="preserve">Brain Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.211-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1750-3639.2009.00269.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581693v1</w:t>
+                <w:t xml:space="preserve">hal-00507521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A2B5 cells from human glioblastoma have cancer stem cell properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell migration in the normal and pathological postnatal mammalian brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Canoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goldman J. E.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1750-3639.2009.00269.x⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 88 (1), pp.41-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2009.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507521v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intranasal HB-EGF administration favors adult SVZ cell mobilization to demyelinated lesions in mouse corpus callosum</w:t>
               </w:r>
@@ -3221,566 +3221,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for nitric oxide in sensory-induced neurogenesis in an adult insect brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S-adenosyl methionine decarboxylase activity is required for the outcome of herpes simplex virus type 1 infection and represents a new potential therapeutic target.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cayre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. P. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 21, pp.2893-2902</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118421v1</w:t>
+                <w:t xml:space="preserve">hal-00124242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnenolone sulfate enhances neurogenesis and PSA-NCAM in young and aged hippocampus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A role for nitric oxide in sensory-induced neurogenesis in an adult insect brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Mayo</w:t>
+                <w:t xml:space="preserve">J. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Malaterre</w:t>
+                <w:t xml:space="preserve">S. Scotto-Lomassese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Cayre</w:t>
+                <w:t xml:space="preserve">G. R. Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. P. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 1, pp.103-114</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.2893-2902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118559v1</w:t>
+                <w:t xml:space="preserve">hal-00118421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-adenosyl methionine decarboxylase activity is required for the outcome of herpes simplex virus type 1 infection and represents a new potential therapeutic target.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pregnenolone sulfate enhances neurogenesis and PSA-NCAM in young and aged hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleth Callé</w:t>
+                <w:t xml:space="preserve">W. Mayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Morfin</w:t>
+                <w:t xml:space="preserve">V. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Thouvenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Cayre</w:t>
+                <w:t xml:space="preserve">J. J. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.103-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176790v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-adenosyl methionine decarboxylase activity is required for the outcome of herpes simplex virus type 1 infection and represents a new potential therapeutic target.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Calle</w:t>
+                <w:t xml:space="preserve">Aleth Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Morfin</w:t>
+                <w:t xml:space="preserve">Florence Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Thouvenot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Cayre</w:t>
+                <w:t xml:space="preserve">Danielle Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.1130</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 19 (9), pp.1128-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.04-2108fje⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124242v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel role for polyamines in adult neurogenesis in rodent brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Strambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3855,670 +3855,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and histological changes in the brain of the cricket Nemobius sylvestris infected by the manipulative parasite Paragordius tricuspidatus (Nematomorpha)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Samuel</w:t>
+                <w:t xml:space="preserve">Effect of hormones and growth factors on the proliferation of adult cricket neural progenitor cells in vitro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Strambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Strambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56, pp.387-397</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307180v1</w:t>
+                <w:t xml:space="preserve">hal-00311268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of testosterone on regulation of ODC, antizyme, and N1-SSAT gene expression in mouse kidney.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Didier</w:t>
+                <w:t xml:space="preserve">Biochemical and histological changes in the brain of the cricket Nemobius sylvestris infected by the manipulative parasite Paragordius tricuspidatus (Nematomorpha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ulitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dusticier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP Renal Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajprenal.00407.2002⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (4), pp.435-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7519(03)00014-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179475v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of adult neurogenesis impairs olfactory learning and memory in an adult insect.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Augier</w:t>
+                <w:t xml:space="preserve">Influence of testosterone on regulation of ODC, antizyme, and N1-SSAT gene expression in mouse kidney.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AJP Renal Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 285 (3), pp.F498-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.00407.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311269v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of testosterone on regulation of ODC, antizyme, and N1-SSAT gene expression in mouse kidney.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Suppression of adult neurogenesis impairs olfactory learning and memory in an adult insect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scotto-Lomassese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Strambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Strambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Augier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP Renal Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 285, pp.F498-506</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56, pp.387-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153681v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hormones and growth factors on the proliferation of adult cricket neural progenitor cells in vitro.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Rougon</w:t>
+                <w:t xml:space="preserve">Influence of testosterone on regulation of ODC, antizyme, and N1-SSAT gene expression in mouse kidney.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaz Jj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 56, pp.387-397</w:t>
+              <w:t xml:space="preserve">AJP Renal Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 285, pp.F498-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311268v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4562,51 +4562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Hertanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4687,51 +4687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin H Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier M Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gopal Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5129,51 +5129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Évry-Sénart Science et Innovation (ESSI) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Evry-Courcouronnes, France. 2023</w:t>
@@ -5215,51 +5215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulatory functions of endogenous neural stem cells for myelin repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Durbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Brousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5342,90 +5342,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous neural stem cells modulate microglia and protect from demyelination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Durbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5612,51 +5612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P Quilichini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Magalon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24513" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cayre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04464935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Magalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gubellini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malapert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48926-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Hertanu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soustelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Priellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29140" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Waly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Falque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milpied" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03906754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119785" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brousse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Durbec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2021.05.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2021.604865" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Macchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zimmer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Peeva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51735" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duhamel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Prevost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cayre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertanu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mchinda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.05.061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2018.02.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29245/2572.942X/2018/4.1196" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Grand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El-Waly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pruss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.09.009.Epub2016Sep13" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.012773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Court&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martineau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Giordano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.092999" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2579-12.2013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Zimmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Khaldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourbon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.22593" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q0S025M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826773v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zimmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourbon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchoghandjian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baeza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Metellus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3639.2009.00269.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canoll" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldman J. E." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2009.02.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507521v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306545v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantarella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durbec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bancila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Virard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borges" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaterre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotto-Lomassese" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Holstein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Martinelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118559v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mayo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Rodriguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176790v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Greco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Call&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morfin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Thouvenot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-2108fje" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouvenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strambi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strambi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rougon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307180v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ulitsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dusticier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samuel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(03)00014-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179475v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Augier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Didier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00407.2002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311269v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Levillain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz Jj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carvalho" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784676v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H Prevost" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Girard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Varma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mchinda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879474v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Combaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pecchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-012-0324-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04510917v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debenay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993164v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cayre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482708v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P Quilichini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Magalon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24513" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04464935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Magalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gubellini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malapert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48926-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03906754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Hertanu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soustelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Priellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119785" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29140" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Waly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Falque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milpied" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brousse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Durbec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2021.05.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2021.604865" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Macchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zimmer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Peeva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51735" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duhamel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Prevost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cayre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertanu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mchinda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.05.061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2018.02.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29245/2572.942X/2018/4.1196" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Grand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El-Waly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pruss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.09.009.Epub2016Sep13" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.012773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Court&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martineau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Giordano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.092999" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2579-12.2013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Zimmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Khaldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourbon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.22593" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q0S025M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826773v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zimmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourbon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchoghandjian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baeza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Metellus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3639.2009.00269.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canoll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldman J. E." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2009.02.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306545v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantarella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durbec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bancila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Virard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borges" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouvenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118421v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaterre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotto-Lomassese" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Holstein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Martinelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mayo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176790v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Greco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Call&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morfin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Thouvenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-2108fje" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strambi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strambi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rougon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311268v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307180v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ulitsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dusticier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(03)00014-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Augier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Didier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00407.2002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311269v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153681v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Levillain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz Jj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carvalho" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784676v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H Prevost" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Girard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Varma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mchinda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879474v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Combaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pecchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-012-0324-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04510917v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debenay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993164v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>