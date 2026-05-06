--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -100,230 +100,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La photobiomodulation : mise en lumière d'une thérapie non médicamenteuse et de ses applications possibles en neurologie</w:t>
+                <w:t xml:space="preserve">Transient demyelination causes long‐term cognitive impairment, myelin alteration and network synchrony defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Cayre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Océane Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEGEL, La revue de santé Intégrative.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.24513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191605v1</w:t>
+                <w:t xml:space="preserve">hal-04482708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient demyelination causes long‐term cognitive impairment, myelin alteration and network synchrony defects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La photobiomodulation : mise en lumière d'une thérapie non médicamenteuse et de ses applications possibles en neurologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HEGEL, La revue de santé Intégrative.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.253-272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482708v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a new mouse line triggering transient oligodendrocyte progenitor depletion</w:t>
               </w:r>
@@ -437,51 +437,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous Magnetization Transfer (ihMT) imaging in the acute cuprizone mouse model of demyelination/remyelination</w:t>
+                <w:t xml:space="preserve">T 1D ‐weighted ihMT imaging – Part II. Investigating the long‐ and short‐T 1D components correlation with myelin content. Comparison with R 1 and the macromolecular proton fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Hertanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
@@ -495,851 +495,851 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Priellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 265, </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906754v1</w:t>
+                <w:t xml:space="preserve">hal-03529600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T 1D ‐weighted ihMT imaging – Part II. Investigating the long‐ and short‐T 1D components correlation with myelin content. Comparison with R 1 and the macromolecular proton fraction</w:t>
+                <w:t xml:space="preserve">T 1D ‐weighted ihMT imaging – Part I. Isolation of long‐ and short‐T 1D components by T 1D ‐filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Hertanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Priellec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.29140⟩</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529600v1</w:t>
+                <w:t xml:space="preserve">hal-03529187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T 1D ‐weighted ihMT imaging – Part I. Isolation of long‐ and short‐T 1D components by T 1D ‐filtering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Priellec</w:t>
+                <w:t xml:space="preserve">Neuroblasts contribute to oligodendrocytes generation upon demyelination in the adult mouse brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal El Waly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.29139⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (10), pp.105102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529187v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroblasts contribute to oligodendrocytes generation upon demyelination in the adult mouse brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Milpied</w:t>
+                <w:t xml:space="preserve">Inhomogeneous Magnetization Transfer (ihMT) imaging in the acute cuprizone mouse model of demyelination/remyelination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Hertanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Soustelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Priellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (10), pp.105102. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 265, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808275v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous neural stem cells modulate microglia and protect against demyelination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myelin Repair: From Animal Models to Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Brousse</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Durbec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2021.05.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.604865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2021.604865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268625v1</w:t>
+                <w:t xml:space="preserve">hal-03268631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myelin Repair: From Animal Models to Humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endogenous neural stem cells modulate microglia and protect against demyelination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Cayre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Falque</w:t>
+                <w:t xml:space="preserve">Océane Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Mercier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Daian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Durbec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.604865. </w:t>
+              <w:t xml:space="preserve">Stem Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncel.2021.604865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2021.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268631v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mature oligodendrocytes bordering lesions limit demyelination and favor myelin repair via heparan sulfate production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elitsa Peeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal El Waly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, </w:t>
@@ -1511,77 +1511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting Myelin Repair through In Vivo Neuroblast Reprogramming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Durbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal El Waly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Stem Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (5), pp.1492-1504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1615,77 +1615,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentary: &amp;quot;Promoting Myelin Repair through In vivo Neuroblast Reprogramming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Durbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal El Waly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology &amp; Neuromedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (4), pp.15-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1879,51 +1879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Durbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1970,51 +1970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Netrin 1 contributes to vascular remodeling in the subventricular zone and promotes progenitor emigration after demyelination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Courtès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2130,77 +2130,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Durbec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (7), pp.3240-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2234,77 +2234,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olesoxime accelerates myelination and promotes repair in models of demyelination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3233,554 +3233,554 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-adenosyl methionine decarboxylase activity is required for the outcome of herpes simplex virus type 1 infection and represents a new potential therapeutic target.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Calle</w:t>
+                <w:t xml:space="preserve">Anna Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Morfin</w:t>
+                <w:t xml:space="preserve">Aleth Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Thouvenot</w:t>
+                <w:t xml:space="preserve">Florence Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Greco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Cayre</w:t>
+                <w:t xml:space="preserve">Danielle Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.1130</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 19 (9), pp.1128-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.04-2108fje⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124242v1</w:t>
+                <w:t xml:space="preserve">hal-00176790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for nitric oxide in sensory-induced neurogenesis in an adult insect brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pregnenolone sulfate enhances neurogenesis and PSA-NCAM in young and aged hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cayre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. P. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 21, pp.2893-2902</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.103-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118421v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnenolone sulfate enhances neurogenesis and PSA-NCAM in young and aged hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Mayo</w:t>
+                <w:t xml:space="preserve">A role for nitric oxide in sensory-induced neurogenesis in an adult insect brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Malaterre</w:t>
+                <w:t xml:space="preserve">S. Scotto-Lomassese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Cayre</w:t>
+                <w:t xml:space="preserve">G. R. Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. P. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 1, pp.103-114</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.2893-2902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118559v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-adenosyl methionine decarboxylase activity is required for the outcome of herpes simplex virus type 1 infection and represents a new potential therapeutic target.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleth Callé</w:t>
+                <w:t xml:space="preserve">A. Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Morfin</w:t>
+                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Thouvenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Cayre</w:t>
+                <w:t xml:space="preserve">D. Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 19 (9), pp.1128-30. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, pp.1130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176790v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel role for polyamines in adult neurogenesis in rodent brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Strambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3855,670 +3855,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hormones and growth factors on the proliferation of adult cricket neural progenitor cells in vitro.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Rougon</w:t>
+                <w:t xml:space="preserve">Biochemical and histological changes in the brain of the cricket Nemobius sylvestris infected by the manipulative parasite Paragordius tricuspidatus (Nematomorpha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ulitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dusticier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (4), pp.435-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7519(03)00014-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311268v1</w:t>
+                <w:t xml:space="preserve">hal-00307180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and histological changes in the brain of the cricket Nemobius sylvestris infected by the manipulative parasite Paragordius tricuspidatus (Nematomorpha)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Samuel</w:t>
+                <w:t xml:space="preserve">Suppression of adult neurogenesis impairs olfactory learning and memory in an adult insect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scotto-Lomassese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Strambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Strambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56, pp.387-397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7519(03)00014-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00307180v1</w:t>
+                <w:t xml:space="preserve">hal-00311269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of testosterone on regulation of ODC, antizyme, and N1-SSAT gene expression in mouse kidney.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Diaz</w:t>
+                <w:t xml:space="preserve">O. Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Augier</w:t>
+                <w:t xml:space="preserve">Diaz Jj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Didier</w:t>
+                <w:t xml:space="preserve">A. Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP Renal Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 285 (3), pp.F498-506. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 285, pp.F498-506</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179475v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of adult neurogenesis impairs olfactory learning and memory in an adult insect.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Aouane</w:t>
+                <w:t xml:space="preserve">Influence of testosterone on regulation of ODC, antizyme, and N1-SSAT gene expression in mouse kidney.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Augier</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AJP Renal Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 285 (3), pp.F498-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.00407.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311269v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of testosterone on regulation of ODC, antizyme, and N1-SSAT gene expression in mouse kidney.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Didier</w:t>
+                <w:t xml:space="preserve">Effect of hormones and growth factors on the proliferation of adult cricket neural progenitor cells in vitro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Strambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Strambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP Renal Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 285, pp.F498-506</w:t>
+              <w:t xml:space="preserve">Journal of Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56, pp.387-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153681v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4562,51 +4562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Hertanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4687,51 +4687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin H Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier M Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gopal Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5129,51 +5129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Évry-Sénart Science et Innovation (ESSI) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Evry-Courcouronnes, France. 2023</w:t>
@@ -5202,77 +5202,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulatory functions of endogenous neural stem cells for myelin repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Durbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Brousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Meeting on Glial Cells in Health and Disease (GLIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5329,103 +5329,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous neural stem cells modulate microglia and protect from demyelination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Daian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Brousse</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Durbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5612,51 +5612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cayre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482708v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P Quilichini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Magalon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24513" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04464935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Magalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gubellini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malapert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48926-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03906754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Hertanu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soustelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Priellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119785" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29140" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Waly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Falque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milpied" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brousse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Durbec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2021.05.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2021.604865" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Macchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zimmer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Peeva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51735" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duhamel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Prevost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cayre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertanu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mchinda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.05.061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2018.02.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29245/2572.942X/2018/4.1196" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Grand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El-Waly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pruss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.09.009.Epub2016Sep13" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.012773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Court&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martineau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Giordano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.092999" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2579-12.2013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Zimmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Khaldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourbon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.22593" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q0S025M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826773v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zimmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourbon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchoghandjian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baeza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Metellus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3639.2009.00269.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canoll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldman J. E." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2009.02.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306545v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantarella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durbec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bancila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Virard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borges" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouvenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118421v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaterre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotto-Lomassese" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Holstein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Martinelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mayo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176790v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Greco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Call&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morfin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Thouvenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-2108fje" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strambi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strambi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rougon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311268v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307180v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ulitsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dusticier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(03)00014-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Augier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Didier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00407.2002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311269v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153681v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Levillain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz Jj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carvalho" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784676v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H Prevost" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Girard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Varma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mchinda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879474v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Combaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pecchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-012-0324-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04510917v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debenay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993164v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P Quilichini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Magalon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24513" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cayre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04464935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Magalon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gubellini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malapert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48926-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Hertanu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soustelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Priellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29140" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Waly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Falque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milpied" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03906754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119785" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Durbec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2021.604865" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268625v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brousse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2021.05.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Macchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zimmer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitsa Peeva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51735" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duhamel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Prevost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cayre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertanu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mchinda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.05.061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2018.02.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29245/2572.942X/2018/4.1196" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Grand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El-Waly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pruss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.09.009.Epub2016Sep13" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.012773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Court&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martineau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Giordano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Arnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.092999" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2579-12.2013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Zimmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Khaldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourbon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.22593" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q0S025M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826773v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zimmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourbon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchoghandjian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baeza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Metellus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3639.2009.00269.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canoll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldman J. E." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2009.02.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306545v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantarella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durbec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bancila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Virard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borges" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176790v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Greco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Call&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morfin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Thouvenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-2108fje" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mayo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaterre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Rodriguez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118421v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scotto-Lomassese" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Holstein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Martinelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouvenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strambi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strambi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rougon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307180v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ulitsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dusticier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samuel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7519(03)00014-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Levillain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz Jj" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179475v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Augier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Didier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00407.2002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carvalho" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784676v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H Prevost" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Girard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Varma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mchinda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879474v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Combaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pecchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-012-0324-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04510917v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Debenay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turbelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Issartel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993164v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>