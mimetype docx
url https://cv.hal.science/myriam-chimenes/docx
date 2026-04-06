--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -757,2344 +757,2344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01944615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Public-mécène&amp;quot; et diffusion de la musique contemporaine à Paris sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Dorin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déchiffrer les publics de la musique classique. Perspectives comparatives, historiques et sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Archives contemporaines, pp.113-129, 2018, 9782813002006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01743713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wagnérisme : &amp;quot;L'Art et la Révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Charle et Daniel Roche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe. Encyclopédie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, p. 1956-1958, 2018, 978-2-330-10643-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01944629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Éditions des Archives contemporaines, pp.113-129, 2018, 9782813002006</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musicologie française est une grande blessée&amp;quot;. La lente institutionnalisation de la discipline en France au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wolfgang Abhaken, Wolfgang Hirschmann, Tomi Mäkelä (ed). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musikwissenschaft 1900-1930. Zur Institutionalisierung und Legitimierung einer jungen akademischen Disziplin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 98, Georg Olms Verlag, p. 280-289, 2017, Studien und Materialien zur Musikwissenschaft, 978-3-487-15577-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 98, Georg Olms Verlag, p. 280-289, 2017, Studien und Materialien zur Musikwissenschaft, 978-3-487-15577-7</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01598508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique sous l'Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universalia 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopedia universalis, pp.173-177, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Encyclopedia universalis, pp.173-177, 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01323010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il ne s'adresse qu'aux gens du monde&amp;quot;. Reynaldo Hahn et la société parisienne de la Belle Époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Blay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reynaldo Hahn. Un éclectique en musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud/Palazetto Bru Zane, p. 137-157, 2015, 978-2-330-04803-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Actes Sud/Palazetto Bru Zane, p. 137-157, 2015, 978-2-330-04803-7</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01142134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Prunières. Esquisse biographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Chimènes, Florence Gétreau, Catherine Massip. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Henry Prunières (1886-1942). Un musicologue engagé dans la vie musicale de l'entre-deux-guerres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de musicologie, pp.17-55, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Société française de musicologie, pp.17-55, 2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01221560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Concerts à l'arrière : Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Segond-Genovesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Gétreau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entendre la guerre. Sons, musiques et silence en 14-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard - Historial de la Grande Guerre, pp.88-99, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard - Historial de la Grande Guerre, pp.88-99, 2014</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01103504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drôles de concerts. La tournée du duo Bernac-Poulenc en Afrique du Nord au printemps 1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joann Élart, Étienne Jardin, Patrick Taïeb. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatre siècles d'édition musicale. Mélanges offerts à Jean Gribenski</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.325-331, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.325-331, 2014</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01103510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Sergent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre, Comédie et Studio des Champs-Élysées. Trois scènes et une formidable aventure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlhac Éditions @ 15 Montaigne, pp.263, 2013, 9782365950114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Henry Barraud</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Astruc et la naissance du &amp;quot;Temple de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Sergent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre, Comédie et Studio des Champs-Élysées. Trois scènes et une formidable aventure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Verlhac Éditions @ 15 Montaigne, pp.263, 2013, 9782365950114</w:t>
+              <w:t xml:space="preserve">, Verlhac Éditions &amp; 15 Montaigne, pp.87-91, 2013, 9782365950114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Astruc et la naissance du &amp;quot;Temple de la musique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Astruc, &amp;quot;Un prodigieux animateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gabriel Astruc. Mes Scandales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Claire Paulhan, pp.7-17, 2013, Collection "Tiré-à-part", 2-912222-43-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Concerts de La Pléiade. La musique au secours de la sociabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Chimènes et Yannick Simon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Musique à Paris sous l'Occupation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard/Cité de la musique, pp.39-57, 2013, 9782213677217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lucien Durosoir. Un compositeur moderne né romantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fractions, pp.1-4, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wiéner. Des &amp;quot;Concerts-Salade&amp;quot; au Music-Hall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Sergent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre, Comédie et Studio des Champs-Élysées. Trois scènes et une formidable aventure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Verlhac Éditions &amp; 15 Montaigne, pp.87-91, 2013, 9782365950114</w:t>
+              <w:t xml:space="preserve">, Verlhac Éditions &amp; 15 Montaigne, pp.224-225, 2013, 9782365950114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Claire Paulhan, pp.7-17, 2013, Collection "Tiré-à-part", 2-912222-43-5</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de Saint-Marceaux. &amp;quot;Une Verdurin beaucoup plus Verdurin&amp;quot; que le personnage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marcel Proust. Une vie en musiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archimbaud Editeur, Even&amp;Arts, Riveneuve éditions, pp.31-41, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Fayard/Cité de la musique, pp.39-57, 2013, 9782213677217</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00736719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche d'un &amp;quot;agrément musical&amp;quot; : la musique de scène de Poulenc pour Intermezzo de Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Reynaud &amp; Herbert Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noter, annoter, éditer la musique. Mélanges offerts à Catherine Massip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque nationale de France - Droz, pp.605-620, 741-744, 2012, Hautes études médiévales et modernes 103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fractions, pp.1-4, 2013</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00714362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action féconde de Wanda Landowska : le clavecin dans les œuvres de Falla et de Poulenc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Eigeldinger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wanda Landowska et la renaissance de la musique ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud / Cité de la musique, pp.75-87, 2011, Musicales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Verlhac Éditions &amp; 15 Montaigne, pp.224-225, 2013, 9782365950114</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00663833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et musiciens en France sous le régime de Vichy (1940-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roberto Illiano and Massimiliano Sala. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music and Dictatorship in Europe and Latin America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.3-25, 2010, Speculum Musicae</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Archimbaud Editeur, Even&amp;Arts, Riveneuve éditions, pp.31-41, 2012</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00479700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figaro qua, Figaro là&amp;quot;. Le Figaro et la musique autour de 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Blandin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Figaro. Histoire d'un journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde Éditions, pp.145-161, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque nationale de France - Droz, pp.605-620, 741-744, 2012, Hautes études médiévales et modernes 103</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00511664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un panorama de la vida musical en Francia durante la Primera Guerra Mundial y el periodo de entreguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Nagore, Leticia Sanchez de Andrés, Elena Torres. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musica y cultura en la Edad de Plata 1915-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones des ICCMU, pp.431-437, 2009, Musica Hispana Textos Estudios</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Actes Sud / Cité de la musique, pp.75-87, 2011, Musicales</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00479702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieds nus dans les salons de la Belle Époque : les débuts parisiens d'Isadora Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Isadora Duncan, « une sculpture vivante »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Bourdelle - Paris Musées, pp.23-35, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde Éditions, pp.145-161, 2010</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élites sociales et vie musicale parisienne sous la Troisième République : Promotion, diffusion, création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hans Erich Bödeker, Patrice Veit, Michael Werner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisateurs et formes d'organisation du concert en Europe 1700-1920 : Institutionnalisation et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BWV. Berliner Wissenschaft Verlag, pp.31-46, 2008, European Science Foundation, Programme : Musical Life in Europe 1600-1900. Circulation, institutions, representation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.3-25, 2010, Speculum Musicae</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00446517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boulanger et ses mécènes : connivences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Laederich. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nadia Boulanger et Lili Boulanger. Témoignages et études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Symétrie, pp.99-109, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones des ICCMU, pp.431-437, 2009, Musica Hispana Textos Estudios</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Viñes dans les salons parisiens. De la promotion d'un jeune pianiste à la reconnaissance d'un musicien consacré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ricardo Viñes, le pianiste des avant-gardes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museu d'Art Jaume Morera/Fundacio Caixa Catalunya, pp.424-427, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Musée Bourdelle - Paris Musées, pp.23-35, 2009</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent d'Indy dans la société parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuela Schwartz et Myriam Chimènes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vincent d'Indy et son temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mardaga, pp.65-85, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, BWV. Berliner Wissenschaft Verlag, pp.31-46, 2008, European Science Foundation, Programme : Musical Life in Europe 1600-1900. Circulation, institutions, representation</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salons parisiens et la promotion des musiciens étrangers (1870-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Charle et Daniel Roche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capitales culturelles - capitales symboliques (XVIIIe - XXe siècles) Paris et les expériences européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.369-380, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Symétrie, pp.99-109, 2007</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Poulenc et Geneviève Sienkiewicz : correspondance inédite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josiane Mas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centenaire Georges Auric - Francis Poulenc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'étude du xxe siècle, université Paul Valéry, Montpellier III, pp.239-285, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Museu d'Art Jaume Morera/Fundacio Caixa Catalunya, pp.424-427, 2007</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Cortot et la politique musicale du gouvernement de Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Chimènes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vie musicale sous Vichy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Complexe/IHTP-CNRS, pp.35-52, 2001, Collection Histoire du temps présent IHTP-CNRS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mardaga, pp.65-85, 2006</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution des goûts de Francis Poulenc à travers sa correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Esthétique dans les correspondances d'écrivains et de musiciens (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Paris-Sorbonne, pp.168-181, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.369-380, 2002</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élites sociales et pratiques wagnériennes : de la propagande au snobisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annegret Fauser et Manuela Schwartz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Von Wagner zum Wagnérisme. Musik, Literature, Kunst, Politik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leipziger Universitätsverlag, pp.155-197, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'étude du xxe siècle, université Paul Valéry, Montpellier III, pp.239-285, 2001</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massenet dans les salons parisiens ou les pratiques sociales d'un compositeur officiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Massenet en son temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association du Festival Massenet / L'Explanade Saint-Etienne Opéra, pp.208-227, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Complexe/IHTP-CNRS, pp.35-52, 2001, Collection Histoire du temps présent IHTP-CNRS</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulenc and his patrons : social convergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sidney Buckland et Myriam Chimènes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francis Poulenc, Music, Art and Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate Publishing, pp.210-251, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...214 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00447894v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00447896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait</w:t>
               </w:r>
@@ -6119,3822 +6119,3822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04600124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Il ne s’adresse qu’aux gens du monde”. Reynaldo Hahn et la Société parisienne de la Belle Époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reynaldo Hahn, un éclectique en musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Bru Zane Centre de musique romantique française, May 2011, Venise, Palazzeto Bru Zane, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04600191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et légitimation des femmes de la haute société parisienne au tournant des XIXe et XXe siècles (panel &amp;quot;Women Patrons in Europe&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Europe of Women</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Radboud University, Nov 2015, Nijmegen, Radboud University, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mécénat privé et musique contemporaine à Paris de la Belle Époque aux Années Cinquante (Keynote speaker)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City of Light : Paris 1900-1950</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut français du Royaume-Uni; Institut of Musical Research; Philharmonia Orchestra, May 2015, Londres, Institut français du Royaume-Uni, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04602103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Radboud University, Nov 2015, Nijmegen, Radboud University, Netherlands</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographie d'Henry Prunières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire L’Œuvre d’Henry Prunières (Myriam Chimènes, Florence Gétreau, Catherine Massip, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherches sur le patrimoine musical en France (IRPMF-CNRS), Oct 2009, Paris, Bibliothèque Nationale de France, IRPMF-CNRS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Bru Zane Centre de musique romantique française, May 2011, Venise, Palazzeto Bru Zane, Italie</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre Sacre et modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théâtre des Champs-Élysées; Fondation Paul Sacher, May 2013, Paris, Théâtre des Champs-Élysées, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherches sur le patrimoine musical en France (IRPMF-CNRS), Oct 2009, Paris, Bibliothèque Nationale de France, IRPMF-CNRS, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04601276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Concerts de La Pléiade. La musique au secours de la sociabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Musique à Paris sous l'Occupation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de la Musique; Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS); Centre d’études et de recherche Éditer/Interpréter (CEREdi); Fondation pour la mémoire de la Shoah, May 2013, Paris, Cité de la Musique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Théâtre des Champs-Élysées; Fondation Paul Sacher, May 2013, Paris, Théâtre des Champs-Élysées, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04601272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et musiciens étrangers à Paris sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Relations internationales; IHRIC (Institut d’histoire des relations internationales contemporaines); Fondation Singer-Polignac; UMR URICE (Paris 1-Paris IV-CNRS); Université Paris 1 Panthéon-Sorbonne, May 2013, Paris, Fondation Singer-Polignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04601721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Claude Debussy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de documentation Claude Debussy; Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS/ministère de la Culture/Bibliothèque nationale de France); Cité de la Musique; Conservatoire national supérieur de musique et de danse de Paris; Opéra-Comique; Musée d’Orsay; Centre national de la recherche scientifique (CNRS); Centre de recherche sur les arts et le langage (CRAL-CNRS-EHESS); Eastman School of Music (Rochester University, États-Unis); Société française de musicologie, Feb 2012, Paris, Cité de la Musique, Conservatoire national supérieur de musique et de danse, Opéra Comique, Musée d'Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04601258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Cité de la Musique; Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS); Centre d’études et de recherche Éditer/Interpréter (CEREdi); Fondation pour la mémoire de la Shoah, May 2013, Paris, Cité de la Musique, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la musique chez Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallimard 1911-2011, Lectures d’un catalogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation des Treilles, May 2011, Tourtour (Fondation de Treilles), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04600231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et musiciens étrangers à Paris sous la Troisième République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musique et Relations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Relations internationales; IHRIC (Institut d’histoire des relations internationales contemporaines); Fondation Singer-Polignac; UMR URICE (Paris 1-Paris IV-CNRS); Université Paris 1 Panthéon-Sorbonne, May 2013, Paris, Fondation Singer-Polignac, France</w:t>
+              <w:t xml:space="preserve">Séminaire Littératures et Musiques dans les Relations Internationales. Identités, transferts culturels et réception à l’époque contemporaine (Anaïs Fléchet, Robert Frank, Marie-Françoise Lévy, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris I – Panthéon-Sorbonne, Feb 2012, Paris, Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation des Treilles, May 2011, Tourtour (Fondation de Treilles), France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la séance &amp;quot;Festivals et création esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire des festivals XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’histoire sociale du XXe siècle (Université Paris I-Panthéon-Sorbonne); Centre d’histoire culturelle des sociétés contemporaines (Institut d’études culturelles – Université de Versailles Saint-Quentin-en-Yvelines); Département des Arts du spectacle de la BnF; Festival d’automne à Paris, Nov 2011, Saint-Quentin en Yvelines, Théâtre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris I – Panthéon-Sorbonne, Feb 2012, Paris, Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04601246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“L’action féconde de Wanda Landowska” : le clavecin dans les œuvres de Falla et de Poulenc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wanda Landowska et la renaissance de la musique ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de la Musique, Mar 2009, Paris, Cité de la musique, Amphithéâtre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’histoire sociale du XXe siècle (Université Paris I-Panthéon-Sorbonne); Centre d’histoire culturelle des sociétés contemporaines (Institut d’études culturelles – Université de Versailles Saint-Quentin-en-Yvelines); Département des Arts du spectacle de la BnF; Festival d’automne à Paris, Nov 2011, Saint-Quentin en Yvelines, Théâtre, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04600078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Figaro qua, Figaro là”. Le Figaro et la musique autour de 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire du Figaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Études politiques de Paris, Sep 2006, Paris, Centre d'histoire de Sciences Po, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cité de la Musique, Mar 2009, Paris, Cité de la musique, Amphithéâtre, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie musicale sous l’Occupation et le sort des musiciens juifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Histoire de la Shoah et histoire des Juifs aux XIXe et XXe siècles (Anne Grynberg, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, Université Paris I Panthéon-Sorbonne, Centre Malher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Études politiques de Paris, Sep 2006, Paris, Centre d'histoire de Sciences Po, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un panorama de la vie musicale en France pendant la Première Guerre mondiale et l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Música y cultura en la edad de plata, 1915-1939. En el cincuenterario de Adolfo Salazar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense de Madrid; Vicerrectorado de relationes internacionales; Facultad de Geografia e Historia; Universidad de Valladolid; Sociedad Estatal de Conmemoraciones culturales, Apr 2008, Madrid, Facultad de Geografia e Historia de la UCM, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Paris, Université Paris I Panthéon-Sorbonne, Centre Malher, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salons et le fonctionnement de la vie musicale parisienne sous la Troisième République (1870-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music and the City. Traditions and Perspectives of Urban Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société allemande de musicologie, Oct 2008, Leipzig, Université de Leipzig, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Complutense de Madrid; Vicerrectorado de relationes internacionales; Facultad de Geografia e Historia; Universidad de Valladolid; Sociedad Estatal de Conmemoraciones culturales, Apr 2008, Madrid, Facultad de Geografia e Historia de la UCM, Espagne</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04600025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boulanger et ses mécènes : connivences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études Nadia et Lili Boulanger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie musicale de Villecroze, Oct 2004, Villecroze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société allemande de musicologie, Oct 2008, Leipzig, Université de Leipzig, Allemagne</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de Saint-Marceaux. Un salon à la croisée des arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La musique et les arts au temps de la princesse de Polignac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Singer-Polignac, Oct 2007, Paris, Fondation Singer-Polignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Académie musicale de Villecroze, Oct 2004, Villecroze, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boucourechliev et Debussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">André Boucourechliev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Hautes Études en sciences sociales (EHESS), Nov 2007, Paris, EHESS (Amphithéâtre) 105 boulevard Raspail, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Singer-Polignac, Oct 2007, Paris, Fondation Singer-Polignac, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent d'Indy dans la société parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vincent d'Indy et son temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de musicologie, Sep 2002, Paris, BnF François Mitterand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École des Hautes Études en sciences sociales (EHESS), Nov 2007, Paris, EHESS (Amphithéâtre) 105 boulevard Raspail, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace privé : la musique dans les salons parisiens (1870-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche Lieux et espaces musicaux en Europe, 1600-1920 (Denis Laborde, Patrice Veit, Michaël Werner, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales (EHESS), Mar 2005, Paris, École des Hautes études en sciences sociales (EHESS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société française de musicologie, Sep 2002, Paris, BnF François Mitterand, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cachez ce disque que je ne saurais voir… ou la difficile reconnaissance du disque comme objet culturel et patrimonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les disques 78 tours et microsillon dans les collections publiques en France : bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque nationale de France, May 2005, Paris, BnF François Mitterand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque nationale de France, May 2005, Paris, BnF François Mitterand, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élites sociales et vie musicale parisienne sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Musique et sciences sociales (Esteban Buch, Laure Schnapper, Michaël Werner, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École de Hautes études en sciences sociales (EHESS), May 2005, Paris, École des Hautes études en sciences sociales (EHESS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales (EHESS), Mar 2005, Paris, École des Hautes études en sciences sociales (EHESS), France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernac et Francis Poulenc ou l’association fructueuse d’un maçon et d’un architecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire L’Architecte et le maçon : compositeur et interprète en France de la Renaissance à nos jours (Michel Noiray, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS), Jun 2004, Paris, Bibliothèque Nationale de France, IRPMF-CNRS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École de Hautes études en sciences sociales (EHESS), May 2005, Paris, École des Hautes études en sciences sociales (EHESS), France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vie musicale sous Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rendez-vous de l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre européen de promotion de l'histoire (CEPH), Oct 2004, Blois, auditorium de la Bibliothèque Abbé Grégoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS), Jun 2004, Paris, Bibliothèque Nationale de France, IRPMF-CNRS, France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le salon de Louis Diémer : salon d’artiste ou salon mondain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Le concert en France de la fin de l’Ancien Régime à la Première Guerre mondiale (Patrick Taïeb, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut universitaire de France (IUF), Jun 2004, Paris, IUF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut universitaire de France (IUF), Jun 2004, Paris, IUF, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie musicale sous Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Histoire de la Seconde Guerre mondiale (Jean-Pierre Azéma, Dominique Veillon, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'histoire du temps présent (IHTP/CNRS), Mar 2002, Cachan, École normale supérieur, IHTP/CNRS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre européen de promotion de l'histoire (CEPH), Oct 2004, Blois, auditorium de la Bibliothèque Abbé Grégoire, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique dans les salons parisiens sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Histoire culturelle des capitales européennes XVIIIème-XXème siècles (Christophe Charle, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris I, Jan 2002, Paris, Université Paris 1, Centre Malher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'histoire du temps présent (IHTP/CNRS), Mar 2002, Cachan, École normale supérieur, IHTP/CNRS, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Poulenc et Maria Modrakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exposition Maria Modrakowska</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut polonais à Paris, Sep 2002, Paris, Institut polonais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris I, Jan 2002, Paris, Université Paris 1, Centre Malher, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salons et la vie musicale parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris, capitale de la musique 1870-1940</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Singer-Polignac, May 2002, Paris, Fondation Singer-Polignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut polonais à Paris, Sep 2002, Paris, Institut polonais, France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un directeur de la musique avant la lettre : Alfred Cortot et la politique musicale du gouvernement de Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie musicale en France pendant la Seconde Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS) et Institut d'histoire du temps présent (IHTP-CNRS), Jan 1999, Paris, Conservatoire national supérieur de musique et de danse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Singer-Polignac, May 2002, Paris, Fondation Singer-Polignac, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04598812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution des goûts de Francis Poulenc à travers sa correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les idées sur l’art et l’esthétique dans les correspondances (XIXème-XXème siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’étude des correspondances mémoires et journaux intimes XIXème-XXème siècles, université de Paris-Sorbonne Paris IV, Mar 1996, Paris, Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS) et Institut d'histoire du temps présent (IHTP-CNRS), Jan 1999, Paris, Conservatoire national supérieur de musique et de danse, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Poulenc et ses mécènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Francis Poulenc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut culturel français à Milan, May 1999, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’étude des correspondances mémoires et journaux intimes XIXème-XXème siècles, université de Paris-Sorbonne Paris IV, Mar 1996, Paris, Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Poulenc et ses mécènes : convergences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Georges Auric - Francis Poulenc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry Montpellier II, May 1999, Montpellier, université Paul Valery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les concerts dans les salons parisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Enjeux, fonctions et modalité du concert : aujourd’hui, hier (Françoise Escal, François Nicolas, dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, May 1999, Paris, EHESS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04602971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les salons parisiens et la promotion des musiciens étrangers (1870-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capitales culturelles - capitales symboliques (XVIIIeme-XXeme siècles) Paris et les expériences européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’Histoire moderne et contemporaine (CNRS); Centre d’Histoire du XIXe siècle (Paris I - Paris IV - I.U.F.); École française de Rome; Collège de France, Oct 1999, Paris, Collège de france, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04599403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Institut culturel français à Milan, May 1999, Milan, Italie</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élites sociales et pratiques wagnériennes : de la propagande au snobisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Wagnerisme in der französichen Musik und MusikKultur (1861-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Marc Bloch et Institut fûr Musikwissenschaft Humbold Universität, Jun 1995, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valéry Montpellier II, May 1999, Montpellier, université Paul Valery, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massenet dans les salons parisiens ou les pratiques sociales d'un compositeur officiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Massenet et son œuvre dans le contexte esthétique de son temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association du Festival Massenet, Oct 1992, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Marc Bloch et Institut fûr Musikwissenschaft Humbold Universität, Jun 1995, Berlin, Allemagne</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élites sociales et vie musicale parisienne autour de 1900 : promotion, diffusion et création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisateurs et formes d’organisation du concert en Europe 1700-1920 : Institutionnalisation et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation européenne de la Science (Programme Musical Life in Europe 1600-1900 - Circulation, Institutions, Representation), Nov 1998, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association du Festival Massenet, Oct 1992, Saint-Étienne, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04598780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musicologie et histoire : frontière ou “no man's land” entre deux disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La musicologie : objectifs et méthodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de musicologie, Sep 1996, Beaulieu sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société française de musicologie, Sep 1996, Beaulieu sur Mer, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’édition de la correspondance de Francis Poulenc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problématique du genre épistolaire et méthodologie de l’édition critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris-Sorbonne Paris IV; Centre de recherche Correspondances, mémoires et journaux intimes XIXème-XXème siècles, Jan 1997, Paris, Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation européenne de la Science (Programme Musical Life in Europe 1600-1900 - Circulation, Institutions, Representation), Nov 1998, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Information musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des revues sous l'Occupation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revues parlées Centre Georges Pompidou, Ent'revues, Institut Mémoire de l'édition contemporaine, Feb 1997, Caen (Abbaye d'Ardenne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Revues parlées Centre Georges Pompidou, Ent'revues, Institut Mémoire de l'édition contemporaine, Feb 1997, Caen (Abbaye d'Ardenne), France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique et l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'histoire moderne et contemporaine, Jan 1996, Paris, Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société d'histoire moderne et contemporaine, Jan 1996, Paris, Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique musicale du gouvernement de Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIe Congrès de la Société internationale de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société internationale de musicologie; Study Session : La vie musicale sous Vichy (Myriam Chimènes dir.), Aug 1997, Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris-Sorbonne Paris IV; Centre de recherche Correspondances, mémoires et journaux intimes XIXème-XXème siècles, Jan 1997, Paris, Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Definition of Timbre in the Process of Composition of Jeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Claude Debussy,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français, Oct 1993, Londres, Institut français, United Kingdom. p. 1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société internationale de musicologie; Study Session : La vie musicale sous Vichy (Myriam Chimènes dir.), Aug 1997, Londres, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Cortot et la politique musicale du Gouvernement de Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Groupe de recherche sur La vie musicale en France pendant la Seconde Guerre mondiale (Myriam Chimènes, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS); Institut d'histoire du temps présent (IHTP-CNRS), Sep 1996, Paris, Institut d'histoire du temps présent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut français, Oct 1993, Londres, Institut français, United Kingdom. p. 1-25</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Concerts de la Pléiade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Groupe de recherche sur La Vie musicale en France pendant la Seconde Guerre mondiale (Myriam Chimènes, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS); Institut d'Histoire du temps présent (IHTP-CNRS), Sep 1995, Paris, Institut d'histoire du temps présent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS); Institut d'histoire du temps présent (IHTP-CNRS), Sep 1996, Paris, Institut d'histoire du temps présent, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compositeurs officiels sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’histoire sociale de la musique (Hugues Dufourt et Joël-Marie Fauquet, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'information et de documentation musicale (CID Recherche musicale IRCAM/CNRS), 1988, Paris, Centre Georges Pompidou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS); Institut d'Histoire du temps présent (IHTP-CNRS), Sep 1995, Paris, Institut d'histoire du temps présent, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étude des sources de Jeux ou la double fonction d'une édition critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVème Congrès de la Société internationale de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société internationale de musicologie, Apr 1992, Madrid, Palacio de Congresos y Exposiciones, Spain. p. 1020-1029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'information et de documentation musicale (CID Recherche musicale IRCAM/CNRS), 1988, Paris, Centre Georges Pompidou, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concerts Girette. Un modèle exemplaire de collaboration entre musiciens amateurs et professionnels à Paris vers 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVe Congrès de la Société internationale de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société internationale de musicologie, Apr 1992, Madrid, Palacio de Congresos y Exposiciones, Espagne. p. 3692-3704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société internationale de musicologie, Apr 1992, Madrid, Palacio de Congresos y Exposiciones, Spain. p. 1020-1029</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Centre de documentation Claude Debussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association internationale des Bibliothèques musicales (AIBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des Bibliothèques musicales (AIBM), Sep 1992, Francfort, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société internationale de musicologie, Apr 1992, Madrid, Palacio de Congresos y Exposiciones, Espagne. p. 3692-3704</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernac et l’interprétation de la mélodie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’histoire sociale de la musique (Hugues Dufourt, Joël-Marie Fauquet, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'information et de documentation (C.I.D. Recherche Musicale IRCAM/CNRS), Apr 1991, Paris, Centre Georges Pompidou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale des Bibliothèques musicales (AIBM), Sep 1992, Francfort, Allemagne</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rake's Progress : les décors de David Hockney et la mise en scène de John Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Rake's Progress : un opéra-mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Georges Pompidou, Jan 1991, Paris, Centre Pompidou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'information et de documentation (C.I.D. Recherche Musicale IRCAM/CNRS), Apr 1991, Paris, Centre Georges Pompidou, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et mémoire républicaine : les commandes d'État en France sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de musicologie, Jul 1990, Tours, Université François Rabelais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Georges Pompidou, Jan 1991, Paris, Centre Pompidou, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chimie musicale de Khamma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'œuvre de Claude Debussy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Mar 1989, Genève, Université de Genève, Suisse. p. 123-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04597322v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04597323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Centre de documentation Claude Debussy, l'édition critique des œuvres complètes et l'état des recherches debussystes aujourd'hui</w:t>
               </w:r>
@@ -10502,1269 +10502,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01358013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la musique chez Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la NRF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les Cahiers de la NRF, Gallimard 1911-2011. Lectures d'un catalogue (2012), pp.293-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00770368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frayer un chemin&amp;quot; : la composition de Pelléas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Pelléas et Mélisande (266), pp.60-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00663841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Les Cahiers de la NRF, Gallimard 1911-2011. Lectures d'un catalogue (2012), pp.293-326</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'année Debussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (2), pp.191-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012 (2), pp.191-193</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00773274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Gendarme incompris aux Dialogues des Carmélites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 257, pp.66-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Poulenc, une esquisse biographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 257, pp.51-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Dialogues des Carmélites dans la correspondance de Francis Poulenc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 257, pp.84-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ein Meisterwerk des Art Déco im Dienste der Musik: Der Orgelsaal der Marcelle Dujarric de la Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Tonkunst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (2010) (1), pp.15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00452196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Dialogues des Carmélites dans la correspondance de Francis Poulenc</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Poulenc, Repères chronologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 257, pp.84-91</w:t>
+              <w:t xml:space="preserve">, 2010, 257, pp.56-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 257, pp.51-55</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Poulenc et ses mécènes : convergences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Música</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Revista Música, São Paulo, Universidade de São Paulo, 12, pp.53-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 257, pp.66-73</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musicologia e história. Fronteira ou &amp;quot;terra deninguém&amp;quot; entre duas disciplinas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de História</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (2), pp.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 257, pp.56-65</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musicologie et histoire : frontière ou “no man's land” entre deux disciplines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 84 (1), pp.67-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Francis Poulenc et ses mécènes : convergences sociales</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire sans musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Histoire moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1-2, pp.12-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Information musicale : une “parenthèse” de La Revue musicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des Revues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 24, pp.91-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étude des sources de Jeux ou la double fonction d'une édition critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de musicología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, XVI (2), pp.1020-1029</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le salon des Girette. Un modèle exemplaire de collaboration entre musiciens amateurs et professionnels à Paris vers 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de musicología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, XVI (6), pp.3692-3704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compositeurs au pouvoir en France sous la Troisième République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Música</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Revista Música, São Paulo, Universidade de São Paulo, 12, pp.53-99</w:t>
+              <w:t xml:space="preserve">, 1991, 2 (1), pp.43-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 57 (2), pp.15-20</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chimie musicale de Khamma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Debussy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, n°12-13, pp.123-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 84 (1), pp.67-78</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00448038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Institutions musicales en France : repères chronologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inharmoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 6, pp.161-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00448035v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00448038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Vicissitudes de Khamma</w:t>
               </w:r>
@@ -12344,51 +12344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chim&#232;nes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016117v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944615v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142134v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Segond-Genovesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447908v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447909v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221550v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#233;net" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie H&#233;ron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Bail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Barthel-Calvet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232765v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Barraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Schwartz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massip" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Buckland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602598v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602578v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600124v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600191v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601721v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600078v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599592v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603112v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600025v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599580v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603090v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599433v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598812v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597403v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602971v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599337v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599309v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598780v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597431v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597399v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602749v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597388v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597336v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597332v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597380v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597327v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597322v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597323v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597324v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597321v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358010v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358013v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497315v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497317v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447898v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447914v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448038v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448094v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396697v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447885v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218486v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chim&#232;nes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016117v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944615v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743713v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142134v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Segond-Genovesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447908v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447909v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221550v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#233;net" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie H&#233;ron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Bail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Barthel-Calvet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232765v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Barraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Schwartz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massip" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Buckland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602598v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602578v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600124v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600191v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601258v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600078v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599592v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603112v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600025v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599580v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603090v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599552v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603020v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599433v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598812v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597403v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599337v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599309v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602971v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599403v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598780v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597430v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597399v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597388v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597336v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597332v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597380v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597327v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597324v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597321v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358010v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358013v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770368v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497315v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452196v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447898v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447914v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448038v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448094v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396697v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447885v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218486v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>