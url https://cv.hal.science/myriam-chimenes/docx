--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -684,3001 +684,3001 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02371096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wagnérisme : &amp;quot;L'Art et la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Charle et Daniel Roche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe. Encyclopédie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, p. 1956-1958, 2018, 978-2-330-10643-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01944629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public-mécène&amp;quot; et diffusion de la musique contemporaine à Paris sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Dorin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déchiffrer les publics de la musique classique. Perspectives comparatives, historiques et sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Archives contemporaines, pp.113-129, 2018, 9782813002006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01743713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bayreuth, temple du wagnérisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Charle et Daniel Roche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe. Encyclopédie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, p. 1858-1860, 2018, 978-2-330-10643-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01944615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Éditions des Archives contemporaines, pp.113-129, 2018, 9782813002006</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musicologie française est une grande blessée&amp;quot;. La lente institutionnalisation de la discipline en France au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wolfgang Abhaken, Wolfgang Hirschmann, Tomi Mäkelä (ed). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musikwissenschaft 1900-1930. Zur Institutionalisierung und Legitimierung einer jungen akademischen Disziplin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 98, Georg Olms Verlag, p. 280-289, 2017, Studien und Materialien zur Musikwissenschaft, 978-3-487-15577-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Wagnérisme : &amp;quot;L'Art et la Révolution</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01598508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique sous l'Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universalia 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopedia universalis, pp.173-177, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01323010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il ne s'adresse qu'aux gens du monde&amp;quot;. Reynaldo Hahn et la société parisienne de la Belle Époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Blay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reynaldo Hahn. Un éclectique en musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud/Palazetto Bru Zane, p. 137-157, 2015, 978-2-330-04803-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01142134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Prunières. Esquisse biographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Chimènes, Florence Gétreau, Catherine Massip. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Henry Prunières (1886-1942). Un musicologue engagé dans la vie musicale de l'entre-deux-guerres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de musicologie, pp.17-55, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01221560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Concerts à l'arrière : Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Segond-Genovesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Gétreau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entendre la guerre. Sons, musiques et silence en 14-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard - Historial de la Grande Guerre, pp.88-99, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01103504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drôles de concerts. La tournée du duo Bernac-Poulenc en Afrique du Nord au printemps 1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joann Élart, Étienne Jardin, Patrick Taïeb. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatre siècles d'édition musicale. Mélanges offerts à Jean Gribenski</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.325-331, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01103510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lucien Durosoir. Un compositeur moderne né romantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fractions, pp.1-4, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wiéner. Des &amp;quot;Concerts-Salade&amp;quot; au Music-Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Sergent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre, Comédie et Studio des Champs-Élysées. Trois scènes et une formidable aventure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlhac Éditions &amp; 15 Montaigne, pp.224-225, 2013, 9782365950114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Astruc, &amp;quot;Un prodigieux animateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gabriel Astruc. Mes Scandales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Claire Paulhan, pp.7-17, 2013, Collection "Tiré-à-part", 2-912222-43-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Concerts de La Pléiade. La musique au secours de la sociabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Chimènes et Yannick Simon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Musique à Paris sous l'Occupation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard/Cité de la musique, pp.39-57, 2013, 9782213677217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Sergent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre, Comédie et Studio des Champs-Élysées. Trois scènes et une formidable aventure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlhac Éditions @ 15 Montaigne, pp.263, 2013, 9782365950114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Astruc et la naissance du &amp;quot;Temple de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Sergent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre, Comédie et Studio des Champs-Élysées. Trois scènes et une formidable aventure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlhac Éditions &amp; 15 Montaigne, pp.87-91, 2013, 9782365950114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de Saint-Marceaux. &amp;quot;Une Verdurin beaucoup plus Verdurin&amp;quot; que le personnage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marcel Proust. Une vie en musiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archimbaud Editeur, Even&amp;Arts, Riveneuve éditions, pp.31-41, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00736719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche d'un &amp;quot;agrément musical&amp;quot; : la musique de scène de Poulenc pour Intermezzo de Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Reynaud &amp; Herbert Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noter, annoter, éditer la musique. Mélanges offerts à Catherine Massip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque nationale de France - Droz, pp.605-620, 741-744, 2012, Hautes études médiévales et modernes 103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00714362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action féconde de Wanda Landowska : le clavecin dans les œuvres de Falla et de Poulenc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Eigeldinger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wanda Landowska et la renaissance de la musique ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud / Cité de la musique, pp.75-87, 2011, Musicales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00663833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figaro qua, Figaro là&amp;quot;. Le Figaro et la musique autour de 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Blandin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Figaro. Histoire d'un journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde Éditions, pp.145-161, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00511664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et musiciens en France sous le régime de Vichy (1940-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roberto Illiano and Massimiliano Sala. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music and Dictatorship in Europe and Latin America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.3-25, 2010, Speculum Musicae</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00479700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un panorama de la vida musical en Francia durante la Primera Guerra Mundial y el periodo de entreguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Nagore, Leticia Sanchez de Andrés, Elena Torres. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musica y cultura en la Edad de Plata 1915-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones des ICCMU, pp.431-437, 2009, Musica Hispana Textos Estudios</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00479702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieds nus dans les salons de la Belle Époque : les débuts parisiens d'Isadora Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Isadora Duncan, « une sculpture vivante »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Bourdelle - Paris Musées, pp.23-35, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élites sociales et vie musicale parisienne sous la Troisième République : Promotion, diffusion, création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hans Erich Bödeker, Patrice Veit, Michael Werner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisateurs et formes d'organisation du concert en Europe 1700-1920 : Institutionnalisation et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BWV. Berliner Wissenschaft Verlag, pp.31-46, 2008, European Science Foundation, Programme : Musical Life in Europe 1600-1900. Circulation, institutions, representation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00446517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boulanger et ses mécènes : connivences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Laederich. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nadia Boulanger et Lili Boulanger. Témoignages et études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Symétrie, pp.99-109, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Viñes dans les salons parisiens. De la promotion d'un jeune pianiste à la reconnaissance d'un musicien consacré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ricardo Viñes, le pianiste des avant-gardes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museu d'Art Jaume Morera/Fundacio Caixa Catalunya, pp.424-427, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent d'Indy dans la société parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuela Schwartz et Myriam Chimènes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vincent d'Indy et son temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mardaga, pp.65-85, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salons parisiens et la promotion des musiciens étrangers (1870-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Charle et Daniel Roche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Europe. Encyclopédie historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actes Sud, p. 1956-1958, 2018, 978-2-330-10643-0</w:t>
+              <w:t xml:space="preserve">Capitales culturelles - capitales symboliques (XVIIIe - XXe siècles) Paris et les expériences européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.369-380, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 98, Georg Olms Verlag, p. 280-289, 2017, Studien und Materialien zur Musikwissenschaft, 978-3-487-15577-7</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Cortot et la politique musicale du gouvernement de Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Chimènes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vie musicale sous Vichy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Complexe/IHTP-CNRS, pp.35-52, 2001, Collection Histoire du temps présent IHTP-CNRS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Encyclopedia universalis, pp.173-177, 2016</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution des goûts de Francis Poulenc à travers sa correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Esthétique dans les correspondances d'écrivains et de musiciens (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Paris-Sorbonne, pp.168-181, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Actes Sud/Palazetto Bru Zane, p. 137-157, 2015, 978-2-330-04803-7</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Poulenc et Geneviève Sienkiewicz : correspondance inédite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josiane Mas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centenaire Georges Auric - Francis Poulenc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'étude du xxe siècle, université Paul Valéry, Montpellier III, pp.239-285, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Société française de musicologie, pp.17-55, 2015</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élites sociales et pratiques wagnériennes : de la propagande au snobisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annegret Fauser et Manuela Schwartz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Von Wagner zum Wagnérisme. Musik, Literature, Kunst, Politik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leipziger Universitätsverlag, pp.155-197, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard - Historial de la Grande Guerre, pp.88-99, 2014</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massenet dans les salons parisiens ou les pratiques sociales d'un compositeur officiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Massenet en son temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association du Festival Massenet / L'Explanade Saint-Etienne Opéra, pp.208-227, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.325-331, 2014</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulenc and his patrons : social convergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sidney Buckland et Myriam Chimènes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francis Poulenc, Music, Art and Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate Publishing, pp.210-251, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Verlhac Éditions @ 15 Montaigne, pp.263, 2013, 9782365950114</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Chimènes et Catherine Massip. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portrait(s) de Darius Milhaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Bibliothèque nationale de France, pp.41-55, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Verlhac Éditions &amp; 15 Montaigne, pp.87-91, 2013, 9782365950114</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Definition of Timbre in the Process of Composition of Jeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Langham Smith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Debussy Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.1-25, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Claire Paulhan, pp.7-17, 2013, Collection "Tiré-à-part", 2-912222-43-5</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique dans les salons de la Belle Époque aux années cinquante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Gallois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et musiciens au Faubourg Saint-Germain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Délégation à l'action artistique de la Ville de Paris, pp.88-101, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Fayard/Cité de la musique, pp.39-57, 2013, 9782213677217</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nomenklatura musicale en France sous la IIIe République. Les compositeurs membres de l'Académie des Beaux-Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hugues Dufourt et Joël-Marie Fauquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et médiations : le métier, l'instrument, l'oreille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klincksieck, pp.111-145, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fractions, pp.1-4, 2013</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le budget de la musique sous la IIIe République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hugues Dufourt et Joël-Marie Fauquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La musique : du théorique au politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klincksieck, pp.261-312, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Verlhac Éditions &amp; 15 Montaigne, pp.224-225, 2013, 9782365950114</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00448029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une production de l'Opéra de Glyndebourne : les décors et costumes de David Hockney, la mise en scène de John Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Vaccaro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Rake's Progress : un opéra de Hogarth, Auden, Kallman et Stravinsky</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, pp.157-184, 1990, Spectacles, histoire, société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Archimbaud Editeur, Even&amp;Arts, Riveneuve éditions, pp.31-41, 2012</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00448022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Princesse Edmond de Polignac et la création musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hugues Dufourt et Joël-Marie Fauquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Musique et le pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aux Amateurs de livres, pp.125-145, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque nationale de France - Droz, pp.605-620, 741-744, 2012, Hautes études médiévales et modernes 103</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00448062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Princessa Edmond de Polignac e la creazione musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlo di Incontrera. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All' ombra della fanciulle in fior. La musica in Francia nell'Eta di Proust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Teatro communale di Monfalcone, pp.33-58, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...1662 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00448067v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00448062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debussy, retours aux sources</w:t>
               </w:r>
@@ -4001,462 +4001,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00963791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regards sur Debussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Chimènes et Alexandra Laederich. Fayard, pp.579, 2013, 978-2-213-67258-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00833038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Musique à Paris sous l'Occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard/Cité de la musique, 254 p., 2013, 9782213677217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Simon</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Fayard/Cité de la musique, 254 p., 2013, 9782213677217</w:t>
+                <w:t xml:space="preserve">halshs-00880109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un compositeur aux commandes de la radio‎ : essai autobiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Barthel-Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard; Bibliothèques national de France, pp.1127, 2010, 978-2-213-65503-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Myriam Chimènes et Alexandra Laederich. Fayard, pp.579, 2013, 978-2-213-67258-8</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un compositeur aux commandes de la radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Héron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Barthel-Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Chimènes; Karine Le Bail (dir.); préfaces de Jean-Noël Jeanneney et Bruno Racine. Fayard; Bibliothèque nationale de France, 1127 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Myriam Chimènes; Karine Le Bail (dir.); préfaces de Jean-Noël Jeanneney et Bruno Racine. Fayard; Bibliothèque nationale de France, 1127 p., 2010</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Barraud, Un compositeur aux commandes de la Radio.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard/Bibliothèque nationale de France, pp.1128, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00536276v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-03232765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grande Guerre des musiciens</w:t>
               </w:r>
@@ -5153,4650 +5153,4650 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les femmes et le mécénat musical au tournant des XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Femmes de l’Opéra-Comique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Opéra-Comique, Sep 2021, Paris, Opéra-Comique, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Culture of Donating : Musical Patronage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Musicking in Twentieth-Century Europe (Klaus Nathaus &amp; Martin Rempe (dir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter’s Verlaghaus, Jun 2019, Berlin, De Gruyter’s Verlaghaus, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04603152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Opéra-Comique, Sep 2021, Paris, Opéra-Comique, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research Perspectives (round Tables)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Looted Music. Sources and Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Histoire de Sciences Po, Jan 2020, Paris, Centre d'histoire de Sciences Po, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Petit Bayreuth à Paris (1876-1887)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Littératures et musiques dans les relations internationales. Identités, transferts culturels et réception à l’époque contemporaine (Laurence Badel, Anaïs Fléchet, Marie-Françoise Lévy, Antoine Marès)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris I Panthéon Sorbonne, Feb 2020, Paris, Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music in the Homes of the Parisian Jewish Elites (1870-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Jewish Country Houses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Oxford, Nov 2020, Oxford (en visio), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proust auditeur de musique dans les salons parisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proust et la musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris III Sorbonne nouvelle; Université Grenoble Alpes; Institut des textes et manuscrits modernes (ITEM-CNRS), Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01394308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proust auditeur de musique dans les salons parisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proust et la musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris III Sorbonne nouvelle; Université Grenoble Alpes; Institut des textes et manuscrits modernes (ITEM-CNRS), Oct 2016, Paris, Fondation Singer-Polignac,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04602392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Histoire de Sciences Po, Jan 2020, Paris, Centre d'histoire de Sciences Po, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Figaro et la musique autour de 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Littératures et Arts XIXe-XXe siècles (Emmanuel Reibel, Sarah Al Matary, Stéphane Zékian)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Louis Lumière Lyon 2, Nov 2019, Lyon, École Normale Supérieure de Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris I Panthéon Sorbonne, Feb 2020, Paris, Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et musiciens en France pendant la Seconde Guerre mondiale (panel Compositeurs privés de liberté)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Histoire et Cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Mar 2018, Genève, Université de Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Oxford, Nov 2020, Oxford (en visio), United Kingdom</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Public-mécène » et diffusion de la musique contemporaine à Paris sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Musique classique et ses publics à l’ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Hautes Études en sciences sociales (EHESS); Université Paris 1 Panthéon Sorbonne; Université de Limoges; CNRS, Feb 2015, Paris, Gaîté lyrique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Louis Lumière Lyon 2, Nov 2019, Lyon, École Normale Supérieure de Lyon, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Quand on a les Tropiques dans les yeux, on ne peut les oublier”. Le Brésil de Milhaud à travers ses lettres inédites à Jeanne Herscher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Claudel-Milhaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consulat général de France, Jul 2017, Rio de Janeiro, Espace culturel "A maison", Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Mar 2018, Genève, Université de Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand on a les Tropiques dans les yeux, on ne peut les oublier&amp;quot; : Le Brésil de Milhaud à travers ses lettres inédites à Jeanne Herscher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Claudel-Milhaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consulat de France à Rio de Janeiro, Jul 2017, Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École des Hautes Études en sciences sociales (EHESS); Université Paris 1 Panthéon Sorbonne; Université de Limoges; CNRS, Feb 2015, Paris, Gaîté lyrique, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01598587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La musicologie française est une grande blessée”. La Lente institutionnalisation de la musicologie en France au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musikwissenschaft an der Universität 1900-1930, Zur Institutionalisierung und Legitimierung einer jungen akademischen Disziplin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin-Luther-Universität -Wittenberg, Nov 2013, Halle (Allemagne), Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Consulat général de France, Jul 2017, Rio de Janeiro, Espace culturel "A maison", Brésil</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04601733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des “Refusés”. Les compositeurs candidats malheureux à l’Académie des Beaux-Arts sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Art officiel dans la France musicale du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Opéra-Comique et Fondation Bru Zane, Apr 2010, Paris, Opéra-comique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Consulat de France à Rio de Janeiro, Jul 2017, Rio de Janeiro, Brésil</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04600124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécénat privé et musique contemporaine à Paris de la Belle Époque aux Années Cinquante (Keynote speaker)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City of Light : Paris 1900-1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français du Royaume-Uni; Institut of Musical Research; Philharmonia Orchestra, May 2015, Londres, Institut français du Royaume-Uni, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Martin-Luther-Universität -Wittenberg, Nov 2013, Halle (Allemagne), Allemagne</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et légitimation des femmes de la haute société parisienne au tournant des XIXe et XXe siècles (panel &amp;quot;Women Patrons in Europe&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Europe of Women</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Radboud University, Nov 2015, Nijmegen, Radboud University, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Opéra-Comique et Fondation Bru Zane, Apr 2010, Paris, Opéra-comique, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Il ne s’adresse qu’aux gens du monde”. Reynaldo Hahn et la Société parisienne de la Belle Époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reynaldo Hahn, un éclectique en musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Bru Zane Centre de musique romantique française, May 2011, Venise, Palazzeto Bru Zane, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Bru Zane Centre de musique romantique française, May 2011, Venise, Palazzeto Bru Zane, Italie</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04600191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographie d'Henry Prunières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire L’Œuvre d’Henry Prunières (Myriam Chimènes, Florence Gétreau, Catherine Massip, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherches sur le patrimoine musical en France (IRPMF-CNRS), Oct 2009, Paris, Bibliothèque Nationale de France, IRPMF-CNRS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Radboud University, Nov 2015, Nijmegen, Radboud University, Netherlands</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Claude Debussy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de documentation Claude Debussy; Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS/ministère de la Culture/Bibliothèque nationale de France); Cité de la Musique; Conservatoire national supérieur de musique et de danse de Paris; Opéra-Comique; Musée d’Orsay; Centre national de la recherche scientifique (CNRS); Centre de recherche sur les arts et le langage (CRAL-CNRS-EHESS); Eastman School of Music (Rochester University, États-Unis); Société française de musicologie, Feb 2012, Paris, Cité de la Musique, Conservatoire national supérieur de musique et de danse, Opéra Comique, Musée d'Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut français du Royaume-Uni; Institut of Musical Research; Philharmonia Orchestra, May 2015, Londres, Institut français du Royaume-Uni, Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04601258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Concerts de La Pléiade. La musique au secours de la sociabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Musique à Paris sous l'Occupation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de la Musique; Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS); Centre d’études et de recherche Éditer/Interpréter (CEREdi); Fondation pour la mémoire de la Shoah, May 2013, Paris, Cité de la Musique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherches sur le patrimoine musical en France (IRPMF-CNRS), Oct 2009, Paris, Bibliothèque Nationale de France, IRPMF-CNRS, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04601272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et musiciens étrangers à Paris sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Relations internationales; IHRIC (Institut d’histoire des relations internationales contemporaines); Fondation Singer-Polignac; UMR URICE (Paris 1-Paris IV-CNRS); Université Paris 1 Panthéon-Sorbonne, May 2013, Paris, Fondation Singer-Polignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04601721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Sacre et modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Théâtre des Champs-Élysées; Fondation Paul Sacher, May 2013, Paris, Théâtre des Champs-Élysées, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04601276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Cité de la Musique; Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS); Centre d’études et de recherche Éditer/Interpréter (CEREdi); Fondation pour la mémoire de la Shoah, May 2013, Paris, Cité de la Musique, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la musique chez Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallimard 1911-2011, Lectures d’un catalogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation des Treilles, May 2011, Tourtour (Fondation de Treilles), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04600231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et musiciens étrangers à Paris sous la Troisième République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musique et Relations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Relations internationales; IHRIC (Institut d’histoire des relations internationales contemporaines); Fondation Singer-Polignac; UMR URICE (Paris 1-Paris IV-CNRS); Université Paris 1 Panthéon-Sorbonne, May 2013, Paris, Fondation Singer-Polignac, France</w:t>
+              <w:t xml:space="preserve">Séminaire Littératures et Musiques dans les Relations Internationales. Identités, transferts culturels et réception à l’époque contemporaine (Anaïs Fléchet, Robert Frank, Marie-Françoise Lévy, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris I – Panthéon-Sorbonne, Feb 2012, Paris, Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de documentation Claude Debussy; Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS/ministère de la Culture/Bibliothèque nationale de France); Cité de la Musique; Conservatoire national supérieur de musique et de danse de Paris; Opéra-Comique; Musée d’Orsay; Centre national de la recherche scientifique (CNRS); Centre de recherche sur les arts et le langage (CRAL-CNRS-EHESS); Eastman School of Music (Rochester University, États-Unis); Société française de musicologie, Feb 2012, Paris, Cité de la Musique, Conservatoire national supérieur de musique et de danse, Opéra Comique, Musée d'Orsay, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“L’action féconde de Wanda Landowska” : le clavecin dans les œuvres de Falla et de Poulenc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wanda Landowska et la renaissance de la musique ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de la Musique, Mar 2009, Paris, Cité de la musique, Amphithéâtre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation des Treilles, May 2011, Tourtour (Fondation de Treilles), France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04600078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la séance &amp;quot;Festivals et création esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire des festivals XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’histoire sociale du XXe siècle (Université Paris I-Panthéon-Sorbonne); Centre d’histoire culturelle des sociétés contemporaines (Institut d’études culturelles – Université de Versailles Saint-Quentin-en-Yvelines); Département des Arts du spectacle de la BnF; Festival d’automne à Paris, Nov 2011, Saint-Quentin en Yvelines, Théâtre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris I – Panthéon-Sorbonne, Feb 2012, Paris, Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04601246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Figaro qua, Figaro là”. Le Figaro et la musique autour de 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire du Figaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Études politiques de Paris, Sep 2006, Paris, Centre d'histoire de Sciences Po, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’histoire sociale du XXe siècle (Université Paris I-Panthéon-Sorbonne); Centre d’histoire culturelle des sociétés contemporaines (Institut d’études culturelles – Université de Versailles Saint-Quentin-en-Yvelines); Département des Arts du spectacle de la BnF; Festival d’automne à Paris, Nov 2011, Saint-Quentin en Yvelines, Théâtre, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie musicale sous l’Occupation et le sort des musiciens juifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Histoire de la Shoah et histoire des Juifs aux XIXe et XXe siècles (Anne Grynberg, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, Université Paris I Panthéon-Sorbonne, Centre Malher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cité de la Musique, Mar 2009, Paris, Cité de la musique, Amphithéâtre, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un panorama de la vie musicale en France pendant la Première Guerre mondiale et l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Música y cultura en la edad de plata, 1915-1939. En el cincuenterario de Adolfo Salazar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense de Madrid; Vicerrectorado de relationes internacionales; Facultad de Geografia e Historia; Universidad de Valladolid; Sociedad Estatal de Conmemoraciones culturales, Apr 2008, Madrid, Facultad de Geografia e Historia de la UCM, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Études politiques de Paris, Sep 2006, Paris, Centre d'histoire de Sciences Po, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salons et le fonctionnement de la vie musicale parisienne sous la Troisième République (1870-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music and the City. Traditions and Perspectives of Urban Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société allemande de musicologie, Oct 2008, Leipzig, Université de Leipzig, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Paris, Université Paris I Panthéon-Sorbonne, Centre Malher, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04600025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boulanger et ses mécènes : connivences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études Nadia et Lili Boulanger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie musicale de Villecroze, Oct 2004, Villecroze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Complutense de Madrid; Vicerrectorado de relationes internacionales; Facultad de Geografia e Historia; Universidad de Valladolid; Sociedad Estatal de Conmemoraciones culturales, Apr 2008, Madrid, Facultad de Geografia e Historia de la UCM, Espagne</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de Saint-Marceaux. Un salon à la croisée des arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La musique et les arts au temps de la princesse de Polignac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Singer-Polignac, Oct 2007, Paris, Fondation Singer-Polignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société allemande de musicologie, Oct 2008, Leipzig, Université de Leipzig, Allemagne</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boucourechliev et Debussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">André Boucourechliev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Hautes Études en sciences sociales (EHESS), Nov 2007, Paris, EHESS (Amphithéâtre) 105 boulevard Raspail, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Académie musicale de Villecroze, Oct 2004, Villecroze, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent d'Indy dans la société parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vincent d'Indy et son temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de musicologie, Sep 2002, Paris, BnF François Mitterand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Singer-Polignac, Oct 2007, Paris, Fondation Singer-Polignac, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cachez ce disque que je ne saurais voir… ou la difficile reconnaissance du disque comme objet culturel et patrimonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les disques 78 tours et microsillon dans les collections publiques en France : bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque nationale de France, May 2005, Paris, BnF François Mitterand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École des Hautes Études en sciences sociales (EHESS), Nov 2007, Paris, EHESS (Amphithéâtre) 105 boulevard Raspail, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace privé : la musique dans les salons parisiens (1870-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche Lieux et espaces musicaux en Europe, 1600-1920 (Denis Laborde, Patrice Veit, Michaël Werner, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales (EHESS), Mar 2005, Paris, École des Hautes études en sciences sociales (EHESS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société française de musicologie, Sep 2002, Paris, BnF François Mitterand, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élites sociales et vie musicale parisienne sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Musique et sciences sociales (Esteban Buch, Laure Schnapper, Michaël Werner, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École de Hautes études en sciences sociales (EHESS), May 2005, Paris, École des Hautes études en sciences sociales (EHESS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales (EHESS), Mar 2005, Paris, École des Hautes études en sciences sociales (EHESS), France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernac et Francis Poulenc ou l’association fructueuse d’un maçon et d’un architecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire L’Architecte et le maçon : compositeur et interprète en France de la Renaissance à nos jours (Michel Noiray, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS), Jun 2004, Paris, Bibliothèque Nationale de France, IRPMF-CNRS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque nationale de France, May 2005, Paris, BnF François Mitterand, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vie musicale sous Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rendez-vous de l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre européen de promotion de l'histoire (CEPH), Oct 2004, Blois, auditorium de la Bibliothèque Abbé Grégoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École de Hautes études en sciences sociales (EHESS), May 2005, Paris, École des Hautes études en sciences sociales (EHESS), France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le salon de Louis Diémer : salon d’artiste ou salon mondain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Le concert en France de la fin de l’Ancien Régime à la Première Guerre mondiale (Patrick Taïeb, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut universitaire de France (IUF), Jun 2004, Paris, IUF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS), Jun 2004, Paris, Bibliothèque Nationale de France, IRPMF-CNRS, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique dans les salons parisiens sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Histoire culturelle des capitales européennes XVIIIème-XXème siècles (Christophe Charle, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris I, Jan 2002, Paris, Université Paris 1, Centre Malher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre européen de promotion de l'histoire (CEPH), Oct 2004, Blois, auditorium de la Bibliothèque Abbé Grégoire, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Poulenc et Maria Modrakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exposition Maria Modrakowska</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut polonais à Paris, Sep 2002, Paris, Institut polonais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut universitaire de France (IUF), Jun 2004, Paris, IUF, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salons et la vie musicale parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris, capitale de la musique 1870-1940</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Singer-Polignac, May 2002, Paris, Fondation Singer-Polignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie musicale sous Vichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Histoire de la Seconde Guerre mondiale (Jean-Pierre Azéma, Dominique Veillon, dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'histoire du temps présent (IHTP/CNRS), Mar 2002, Cachan, École normale supérieur, IHTP/CNRS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04602997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris I, Jan 2002, Paris, Université Paris 1, Centre Malher, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un directeur de la musique avant la lettre : Alfred Cortot et la politique musicale du gouvernement de Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie musicale en France pendant la Seconde Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS) et Institut d'histoire du temps présent (IHTP-CNRS), Jan 1999, Paris, Conservatoire national supérieur de musique et de danse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut polonais à Paris, Sep 2002, Paris, Institut polonais, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04598812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution des goûts de Francis Poulenc à travers sa correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les idées sur l’art et l’esthétique dans les correspondances (XIXème-XXème siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’étude des correspondances mémoires et journaux intimes XIXème-XXème siècles, université de Paris-Sorbonne Paris IV, Mar 1996, Paris, Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Singer-Polignac, May 2002, Paris, Fondation Singer-Polignac, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Poulenc et ses mécènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Francis Poulenc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut culturel français à Milan, May 1999, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS) et Institut d'histoire du temps présent (IHTP-CNRS), Jan 1999, Paris, Conservatoire national supérieur de musique et de danse, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Poulenc et ses mécènes : convergences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Georges Auric - Francis Poulenc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry Montpellier II, May 1999, Montpellier, université Paul Valery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’étude des correspondances mémoires et journaux intimes XIXème-XXème siècles, université de Paris-Sorbonne Paris IV, Mar 1996, Paris, Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salons parisiens et la promotion des musiciens étrangers (1870-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capitales culturelles - capitales symboliques (XVIIIeme-XXeme siècles) Paris et les expériences européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Histoire moderne et contemporaine (CNRS); Centre d’Histoire du XIXe siècle (Paris I - Paris IV - I.U.F.); École française de Rome; Collège de France, Oct 1999, Paris, Collège de france, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut culturel français à Milan, May 1999, Milan, Italie</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concerts dans les salons parisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Enjeux, fonctions et modalité du concert : aujourd’hui, hier (Françoise Escal, François Nicolas, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, May 1999, Paris, EHESS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valéry Montpellier II, May 1999, Montpellier, université Paul Valery, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élites sociales et pratiques wagnériennes : de la propagande au snobisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Wagnerisme in der französichen Musik und MusikKultur (1861-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Marc Bloch et Institut fûr Musikwissenschaft Humbold Universität, Jun 1995, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, May 1999, Paris, EHESS, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massenet dans les salons parisiens ou les pratiques sociales d'un compositeur officiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Massenet et son œuvre dans le contexte esthétique de son temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association du Festival Massenet, Oct 1992, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d’Histoire moderne et contemporaine (CNRS); Centre d’Histoire du XIXe siècle (Paris I - Paris IV - I.U.F.); École française de Rome; Collège de France, Oct 1999, Paris, Collège de france, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musicologie et histoire : frontière ou “no man's land” entre deux disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La musicologie : objectifs et méthodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de musicologie, Sep 1996, Beaulieu sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Marc Bloch et Institut fûr Musikwissenschaft Humbold Universität, Jun 1995, Berlin, Allemagne</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élites sociales et vie musicale parisienne autour de 1900 : promotion, diffusion et création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisateurs et formes d’organisation du concert en Europe 1700-1920 : Institutionnalisation et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation européenne de la Science (Programme Musical Life in Europe 1600-1900 - Circulation, Institutions, Representation), Nov 1998, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association du Festival Massenet, Oct 1992, Saint-Étienne, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04598780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’édition de la correspondance de Francis Poulenc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problématique du genre épistolaire et méthodologie de l’édition critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris-Sorbonne Paris IV; Centre de recherche Correspondances, mémoires et journaux intimes XIXème-XXème siècles, Jan 1997, Paris, Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation européenne de la Science (Programme Musical Life in Europe 1600-1900 - Circulation, Institutions, Representation), Nov 1998, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique et l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'histoire moderne et contemporaine, Jan 1996, Paris, Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société française de musicologie, Sep 1996, Beaulieu sur Mer, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Information musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des revues sous l'Occupation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revues parlées Centre Georges Pompidou, Ent'revues, Institut Mémoire de l'édition contemporaine, Feb 1997, Caen (Abbaye d'Ardenne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris-Sorbonne Paris IV; Centre de recherche Correspondances, mémoires et journaux intimes XIXème-XXème siècles, Jan 1997, Paris, Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique musicale du gouvernement de Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIe Congrès de la Société internationale de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société internationale de musicologie; Study Session : La vie musicale sous Vichy (Myriam Chimènes dir.), Aug 1997, Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Revues parlées Centre Georges Pompidou, Ent'revues, Institut Mémoire de l'édition contemporaine, Feb 1997, Caen (Abbaye d'Ardenne), France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Definition of Timbre in the Process of Composition of Jeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Claude Debussy,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français, Oct 1993, Londres, Institut français, United Kingdom. p. 1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société d'histoire moderne et contemporaine, Jan 1996, Paris, Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Cortot et la politique musicale du Gouvernement de Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Groupe de recherche sur La vie musicale en France pendant la Seconde Guerre mondiale (Myriam Chimènes, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS); Institut d'histoire du temps présent (IHTP-CNRS), Sep 1996, Paris, Institut d'histoire du temps présent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société internationale de musicologie; Study Session : La vie musicale sous Vichy (Myriam Chimènes dir.), Aug 1997, Londres, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Concerts de la Pléiade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Groupe de recherche sur La Vie musicale en France pendant la Seconde Guerre mondiale (Myriam Chimènes, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS); Institut d'Histoire du temps présent (IHTP-CNRS), Sep 1995, Paris, Institut d'histoire du temps présent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut français, Oct 1993, Londres, Institut français, United Kingdom. p. 1-25</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compositeurs officiels sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’histoire sociale de la musique (Hugues Dufourt et Joël-Marie Fauquet, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'information et de documentation musicale (CID Recherche musicale IRCAM/CNRS), 1988, Paris, Centre Georges Pompidou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS); Institut d'histoire du temps présent (IHTP-CNRS), Sep 1996, Paris, Institut d'histoire du temps présent, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étude des sources de Jeux ou la double fonction d'une édition critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVème Congrès de la Société internationale de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société internationale de musicologie, Apr 1992, Madrid, Palacio de Congresos y Exposiciones, Spain. p. 1020-1029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS); Institut d'Histoire du temps présent (IHTP-CNRS), Sep 1995, Paris, Institut d'histoire du temps présent, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concerts Girette. Un modèle exemplaire de collaboration entre musiciens amateurs et professionnels à Paris vers 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVe Congrès de la Société internationale de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société internationale de musicologie, Apr 1992, Madrid, Palacio de Congresos y Exposiciones, Espagne. p. 3692-3704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'information et de documentation musicale (CID Recherche musicale IRCAM/CNRS), 1988, Paris, Centre Georges Pompidou, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Centre de documentation Claude Debussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association internationale des Bibliothèques musicales (AIBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des Bibliothèques musicales (AIBM), Sep 1992, Francfort, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société internationale de musicologie, Apr 1992, Madrid, Palacio de Congresos y Exposiciones, Spain. p. 1020-1029</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rake's Progress : les décors de David Hockney et la mise en scène de John Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Rake's Progress : un opéra-mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Georges Pompidou, Jan 1991, Paris, Centre Pompidou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société internationale de musicologie, Apr 1992, Madrid, Palacio de Congresos y Exposiciones, Espagne. p. 3692-3704</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernac et l’interprétation de la mélodie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’histoire sociale de la musique (Hugues Dufourt, Joël-Marie Fauquet, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'information et de documentation (C.I.D. Recherche Musicale IRCAM/CNRS), Apr 1991, Paris, Centre Georges Pompidou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04602744v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04597327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et mémoire républicaine : les commandes d'État en France sous la Troisième République</w:t>
               </w:r>
@@ -10364,1407 +10364,1407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04031953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bibliographie debussyste de Pierre Boulez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Debussy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cahiers Debussy n°39, 39, pp.9-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01358013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulez et Claude Debussy. Hommage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Debussy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cahiers Debussy n°39, 39, pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01358010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bibliographie debussyste de Pierre Boulez</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frayer un chemin&amp;quot; : la composition de Pelléas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Pelléas et Mélisande (266), pp.60-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00663841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la musique chez Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la NRF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les Cahiers de la NRF, Gallimard 1911-2011. Lectures d'un catalogue (2012), pp.293-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00770368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'année Debussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (2), pp.191-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00773274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ein Meisterwerk des Art Déco im Dienste der Musik: Der Orgelsaal der Marcelle Dujarric de la Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Tonkunst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2010) (1), pp.15-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Gendarme incompris aux Dialogues des Carmélites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 257, pp.66-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Poulenc, une esquisse biographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 257, pp.51-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Dialogues des Carmélites dans la correspondance de Francis Poulenc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 257, pp.84-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Poulenc, Repères chronologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 257, pp.56-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musicologia e história. Fronteira ou &amp;quot;terra deninguém&amp;quot; entre duas disciplinas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de História</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (2), pp.15-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Poulenc et ses mécènes : convergences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Música</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Revista Música, São Paulo, Universidade de São Paulo, 12, pp.53-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musicologie et histoire : frontière ou “no man's land” entre deux disciplines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 84 (1), pp.67-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire sans musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Histoire moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1-2, pp.12-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Information musicale : une “parenthèse” de La Revue musicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des Revues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 24, pp.91-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étude des sources de Jeux ou la double fonction d'une édition critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de musicología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, XVI (2), pp.1020-1029</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le salon des Girette. Un modèle exemplaire de collaboration entre musiciens amateurs et professionnels à Paris vers 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de musicología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, XVI (6), pp.3692-3704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compositeurs au pouvoir en France sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Música</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 2 (1), pp.43-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Institutions musicales en France : repères chronologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inharmoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 6, pp.161-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00448035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chimie musicale de Khamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Debussy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Cahiers Debussy n°39, 39, pp.9-10</w:t>
+              <w:t xml:space="preserve">, 1990, n°12-13, pp.123-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...1172 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00448038v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00448035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Vicissitudes de Khamma</w:t>
               </w:r>
@@ -12344,51 +12344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chim&#232;nes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016117v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944615v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743713v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142134v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Segond-Genovesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447908v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447909v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221550v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#233;net" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie H&#233;ron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Bail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Barthel-Calvet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232765v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Barraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Schwartz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massip" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Buckland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602598v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602578v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600124v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600191v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601258v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600078v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599592v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603112v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600025v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599580v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603090v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599552v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603020v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599433v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598812v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597403v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599337v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599309v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602971v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599403v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598780v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597430v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597399v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597388v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597336v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597332v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597380v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597327v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597324v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597321v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358010v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358013v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770368v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497315v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452196v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447898v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447914v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448038v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448094v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396697v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447885v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218486v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chim&#232;nes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016117v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743713v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142134v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Segond-Genovesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855116v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447884v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447883v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447908v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447909v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448067v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221550v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#233;net" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Barraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Bail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Barthel-Calvet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie H&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Schwartz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massip" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Buckland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603230v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603246v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600124v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600191v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601276v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599592v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603112v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600025v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599580v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603090v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599552v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603020v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599424v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598812v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597403v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599337v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599309v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599403v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602971v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598780v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597399v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597388v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597336v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597332v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597380v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602744v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597324v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597321v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358013v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358010v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497317v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497315v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447875v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447877v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447898v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447914v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448038v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448094v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396697v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447885v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218486v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>