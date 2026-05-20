--- v2 (2026-04-28)
+++ v3 (2026-05-20)
@@ -684,173 +684,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02371096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Public-mécène&amp;quot; et diffusion de la musique contemporaine à Paris sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Dorin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déchiffrer les publics de la musique classique. Perspectives comparatives, historiques et sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Archives contemporaines, pp.113-129, 2018, 9782813002006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01743713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wagnérisme : &amp;quot;L'Art et la Révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Charle et Daniel Roche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe. Encyclopédie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, p. 1956-1958, 2018, 978-2-330-10643-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01944629v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01743713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayreuth, temple du wagnérisme</w:t>
               </w:r>
@@ -5912,3201 +5912,3201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04602534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“La musicologie française est une grande blessée”. La Lente institutionnalisation de la musicologie en France au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musikwissenschaft an der Universität 1900-1930, Zur Institutionalisierung und Legitimierung einer jungen akademischen Disziplin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin-Luther-Universität -Wittenberg, Nov 2013, Halle (Allemagne), Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04601733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand on a les Tropiques dans les yeux, on ne peut les oublier&amp;quot; : Le Brésil de Milhaud à travers ses lettres inédites à Jeanne Herscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Claudel-Milhaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consulat de France à Rio de Janeiro, Jul 2017, Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01598587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Martin-Luther-Universität -Wittenberg, Nov 2013, Halle (Allemagne), Allemagne</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des “Refusés”. Les compositeurs candidats malheureux à l’Académie des Beaux-Arts sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Art officiel dans la France musicale du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Opéra-Comique et Fondation Bru Zane, Apr 2010, Paris, Opéra-comique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Opéra-Comique et Fondation Bru Zane, Apr 2010, Paris, Opéra-comique, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04600124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécénat privé et musique contemporaine à Paris de la Belle Époque aux Années Cinquante (Keynote speaker)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City of Light : Paris 1900-1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français du Royaume-Uni; Institut of Musical Research; Philharmonia Orchestra, May 2015, Londres, Institut français du Royaume-Uni, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Institut français du Royaume-Uni; Institut of Musical Research; Philharmonia Orchestra, May 2015, Londres, Institut français du Royaume-Uni, Royaume-Uni</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Il ne s’adresse qu’aux gens du monde”. Reynaldo Hahn et la Société parisienne de la Belle Époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reynaldo Hahn, un éclectique en musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Bru Zane Centre de musique romantique française, May 2011, Venise, Palazzeto Bru Zane, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04600191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et légitimation des femmes de la haute société parisienne au tournant des XIXe et XXe siècles (panel &amp;quot;Women Patrons in Europe&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Europe of Women</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Radboud University, Nov 2015, Nijmegen, Radboud University, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04602111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Bru Zane Centre de musique romantique française, May 2011, Venise, Palazzeto Bru Zane, Italie</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographie d'Henry Prunières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire L’Œuvre d’Henry Prunières (Myriam Chimènes, Florence Gétreau, Catherine Massip, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherches sur le patrimoine musical en France (IRPMF-CNRS), Oct 2009, Paris, Bibliothèque Nationale de France, IRPMF-CNRS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherches sur le patrimoine musical en France (IRPMF-CNRS), Oct 2009, Paris, Bibliothèque Nationale de France, IRPMF-CNRS, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Claude Debussy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de documentation Claude Debussy; Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS/ministère de la Culture/Bibliothèque nationale de France); Cité de la Musique; Conservatoire national supérieur de musique et de danse de Paris; Opéra-Comique; Musée d’Orsay; Centre national de la recherche scientifique (CNRS); Centre de recherche sur les arts et le langage (CRAL-CNRS-EHESS); Eastman School of Music (Rochester University, États-Unis); Société française de musicologie, Feb 2012, Paris, Cité de la Musique, Conservatoire national supérieur de musique et de danse, Opéra Comique, Musée d'Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre de documentation Claude Debussy; Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS/ministère de la Culture/Bibliothèque nationale de France); Cité de la Musique; Conservatoire national supérieur de musique et de danse de Paris; Opéra-Comique; Musée d’Orsay; Centre national de la recherche scientifique (CNRS); Centre de recherche sur les arts et le langage (CRAL-CNRS-EHESS); Eastman School of Music (Rochester University, États-Unis); Société française de musicologie, Feb 2012, Paris, Cité de la Musique, Conservatoire national supérieur de musique et de danse, Opéra Comique, Musée d'Orsay, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04601258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Concerts de La Pléiade. La musique au secours de la sociabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Musique à Paris sous l'Occupation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de la Musique; Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS); Centre d’études et de recherche Éditer/Interpréter (CEREdi); Fondation pour la mémoire de la Shoah, May 2013, Paris, Cité de la Musique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Cité de la Musique; Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS); Centre d’études et de recherche Éditer/Interpréter (CEREdi); Fondation pour la mémoire de la Shoah, May 2013, Paris, Cité de la Musique, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04601272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et musiciens étrangers à Paris sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Relations internationales; IHRIC (Institut d’histoire des relations internationales contemporaines); Fondation Singer-Polignac; UMR URICE (Paris 1-Paris IV-CNRS); Université Paris 1 Panthéon-Sorbonne, May 2013, Paris, Fondation Singer-Polignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04601721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre Sacre et modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théâtre des Champs-Élysées; Fondation Paul Sacher, May 2013, Paris, Théâtre des Champs-Élysées, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04601276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la musique chez Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallimard 1911-2011, Lectures d’un catalogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation des Treilles, May 2011, Tourtour (Fondation de Treilles), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04600231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et musiciens étrangers à Paris sous la Troisième République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chimènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musique et Relations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Relations internationales; IHRIC (Institut d’histoire des relations internationales contemporaines); Fondation Singer-Polignac; UMR URICE (Paris 1-Paris IV-CNRS); Université Paris 1 Panthéon-Sorbonne, May 2013, Paris, Fondation Singer-Polignac, France</w:t>
+              <w:t xml:space="preserve">Séminaire Littératures et Musiques dans les Relations Internationales. Identités, transferts culturels et réception à l’époque contemporaine (Anaïs Fléchet, Robert Frank, Marie-Françoise Lévy, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris I – Panthéon-Sorbonne, Feb 2012, Paris, Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Théâtre des Champs-Élysées; Fondation Paul Sacher, May 2013, Paris, Théâtre des Champs-Élysées, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“L’action féconde de Wanda Landowska” : le clavecin dans les œuvres de Falla et de Poulenc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wanda Landowska et la renaissance de la musique ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de la Musique, Mar 2009, Paris, Cité de la musique, Amphithéâtre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation des Treilles, May 2011, Tourtour (Fondation de Treilles), France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04600078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la séance &amp;quot;Festivals et création esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire des festivals XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’histoire sociale du XXe siècle (Université Paris I-Panthéon-Sorbonne); Centre d’histoire culturelle des sociétés contemporaines (Institut d’études culturelles – Université de Versailles Saint-Quentin-en-Yvelines); Département des Arts du spectacle de la BnF; Festival d’automne à Paris, Nov 2011, Saint-Quentin en Yvelines, Théâtre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris I – Panthéon-Sorbonne, Feb 2012, Paris, Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04601246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Figaro qua, Figaro là”. Le Figaro et la musique autour de 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire du Figaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Études politiques de Paris, Sep 2006, Paris, Centre d'histoire de Sciences Po, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cité de la Musique, Mar 2009, Paris, Cité de la musique, Amphithéâtre, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie musicale sous l’Occupation et le sort des musiciens juifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Histoire de la Shoah et histoire des Juifs aux XIXe et XXe siècles (Anne Grynberg, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, Université Paris I Panthéon-Sorbonne, Centre Malher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’histoire sociale du XXe siècle (Université Paris I-Panthéon-Sorbonne); Centre d’histoire culturelle des sociétés contemporaines (Institut d’études culturelles – Université de Versailles Saint-Quentin-en-Yvelines); Département des Arts du spectacle de la BnF; Festival d’automne à Paris, Nov 2011, Saint-Quentin en Yvelines, Théâtre, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un panorama de la vie musicale en France pendant la Première Guerre mondiale et l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Música y cultura en la edad de plata, 1915-1939. En el cincuenterario de Adolfo Salazar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense de Madrid; Vicerrectorado de relationes internacionales; Facultad de Geografia e Historia; Universidad de Valladolid; Sociedad Estatal de Conmemoraciones culturales, Apr 2008, Madrid, Facultad de Geografia e Historia de la UCM, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Études politiques de Paris, Sep 2006, Paris, Centre d'histoire de Sciences Po, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salons et le fonctionnement de la vie musicale parisienne sous la Troisième République (1870-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music and the City. Traditions and Perspectives of Urban Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société allemande de musicologie, Oct 2008, Leipzig, Université de Leipzig, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Paris, Université Paris I Panthéon-Sorbonne, Centre Malher, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04600025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de Saint-Marceaux. Un salon à la croisée des arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La musique et les arts au temps de la princesse de Polignac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Singer-Polignac, Oct 2007, Paris, Fondation Singer-Polignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Complutense de Madrid; Vicerrectorado de relationes internacionales; Facultad de Geografia e Historia; Universidad de Valladolid; Sociedad Estatal de Conmemoraciones culturales, Apr 2008, Madrid, Facultad de Geografia e Historia de la UCM, Espagne</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boulanger et ses mécènes : connivences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études Nadia et Lili Boulanger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie musicale de Villecroze, Oct 2004, Villecroze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société allemande de musicologie, Oct 2008, Leipzig, Université de Leipzig, Allemagne</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boucourechliev et Debussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">André Boucourechliev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Hautes Études en sciences sociales (EHESS), Nov 2007, Paris, EHESS (Amphithéâtre) 105 boulevard Raspail, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Académie musicale de Villecroze, Oct 2004, Villecroze, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent d'Indy dans la société parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vincent d'Indy et son temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de musicologie, Sep 2002, Paris, BnF François Mitterand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Singer-Polignac, Oct 2007, Paris, Fondation Singer-Polignac, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cachez ce disque que je ne saurais voir… ou la difficile reconnaissance du disque comme objet culturel et patrimonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les disques 78 tours et microsillon dans les collections publiques en France : bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque nationale de France, May 2005, Paris, BnF François Mitterand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École des Hautes Études en sciences sociales (EHESS), Nov 2007, Paris, EHESS (Amphithéâtre) 105 boulevard Raspail, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace privé : la musique dans les salons parisiens (1870-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche Lieux et espaces musicaux en Europe, 1600-1920 (Denis Laborde, Patrice Veit, Michaël Werner, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales (EHESS), Mar 2005, Paris, École des Hautes études en sciences sociales (EHESS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société française de musicologie, Sep 2002, Paris, BnF François Mitterand, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élites sociales et vie musicale parisienne sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Musique et sciences sociales (Esteban Buch, Laure Schnapper, Michaël Werner, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École de Hautes études en sciences sociales (EHESS), May 2005, Paris, École des Hautes études en sciences sociales (EHESS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque nationale de France, May 2005, Paris, BnF François Mitterand, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernac et Francis Poulenc ou l’association fructueuse d’un maçon et d’un architecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire L’Architecte et le maçon : compositeur et interprète en France de la Renaissance à nos jours (Michel Noiray, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS), Jun 2004, Paris, Bibliothèque Nationale de France, IRPMF-CNRS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales (EHESS), Mar 2005, Paris, École des Hautes études en sciences sociales (EHESS), France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vie musicale sous Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rendez-vous de l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre européen de promotion de l'histoire (CEPH), Oct 2004, Blois, auditorium de la Bibliothèque Abbé Grégoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École de Hautes études en sciences sociales (EHESS), May 2005, Paris, École des Hautes études en sciences sociales (EHESS), France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le salon de Louis Diémer : salon d’artiste ou salon mondain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Le concert en France de la fin de l’Ancien Régime à la Première Guerre mondiale (Patrick Taïeb, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut universitaire de France (IUF), Jun 2004, Paris, IUF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS), Jun 2004, Paris, Bibliothèque Nationale de France, IRPMF-CNRS, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique dans les salons parisiens sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Histoire culturelle des capitales européennes XVIIIème-XXème siècles (Christophe Charle, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris I, Jan 2002, Paris, Université Paris 1, Centre Malher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre européen de promotion de l'histoire (CEPH), Oct 2004, Blois, auditorium de la Bibliothèque Abbé Grégoire, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04603002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Poulenc et Maria Modrakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exposition Maria Modrakowska</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut polonais à Paris, Sep 2002, Paris, Institut polonais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut universitaire de France (IUF), Jun 2004, Paris, IUF, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salons et la vie musicale parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris, capitale de la musique 1870-1940</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Singer-Polignac, May 2002, Paris, Fondation Singer-Polignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris I, Jan 2002, Paris, Université Paris 1, Centre Malher, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie musicale sous Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Histoire de la Seconde Guerre mondiale (Jean-Pierre Azéma, Dominique Veillon, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'histoire du temps présent (IHTP/CNRS), Mar 2002, Cachan, École normale supérieur, IHTP/CNRS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut polonais à Paris, Sep 2002, Paris, Institut polonais, France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un directeur de la musique avant la lettre : Alfred Cortot et la politique musicale du gouvernement de Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie musicale en France pendant la Seconde Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS) et Institut d'histoire du temps présent (IHTP-CNRS), Jan 1999, Paris, Conservatoire national supérieur de musique et de danse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Singer-Polignac, May 2002, Paris, Fondation Singer-Polignac, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04598812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution des goûts de Francis Poulenc à travers sa correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les idées sur l’art et l’esthétique dans les correspondances (XIXème-XXème siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’étude des correspondances mémoires et journaux intimes XIXème-XXème siècles, université de Paris-Sorbonne Paris IV, Mar 1996, Paris, Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'histoire du temps présent (IHTP/CNRS), Mar 2002, Cachan, École normale supérieur, IHTP/CNRS, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Poulenc et ses mécènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Francis Poulenc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut culturel français à Milan, May 1999, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF-CNRS) et Institut d'histoire du temps présent (IHTP-CNRS), Jan 1999, Paris, Conservatoire national supérieur de musique et de danse, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Poulenc et ses mécènes : convergences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Georges Auric - Francis Poulenc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry Montpellier II, May 1999, Montpellier, université Paul Valery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’étude des correspondances mémoires et journaux intimes XIXème-XXème siècles, université de Paris-Sorbonne Paris IV, Mar 1996, Paris, Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concerts dans les salons parisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Enjeux, fonctions et modalité du concert : aujourd’hui, hier (Françoise Escal, François Nicolas, dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, May 1999, Paris, EHESS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut culturel français à Milan, May 1999, Milan, Italie</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salons parisiens et la promotion des musiciens étrangers (1870-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capitales culturelles - capitales symboliques (XVIIIeme-XXeme siècles) Paris et les expériences européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Histoire moderne et contemporaine (CNRS); Centre d’Histoire du XIXe siècle (Paris I - Paris IV - I.U.F.); École française de Rome; Collège de France, Oct 1999, Paris, Collège de france, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valéry Montpellier II, May 1999, Montpellier, université Paul Valery, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04599403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élites sociales et pratiques wagnériennes : de la propagande au snobisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Wagnerisme in der französichen Musik und MusikKultur (1861-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Marc Bloch et Institut fûr Musikwissenschaft Humbold Universität, Jun 1995, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d’Histoire moderne et contemporaine (CNRS); Centre d’Histoire du XIXe siècle (Paris I - Paris IV - I.U.F.); École française de Rome; Collège de France, Oct 1999, Paris, Collège de france, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massenet dans les salons parisiens ou les pratiques sociales d'un compositeur officiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Massenet et son œuvre dans le contexte esthétique de son temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association du Festival Massenet, Oct 1992, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, May 1999, Paris, EHESS, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musicologie et histoire : frontière ou “no man's land” entre deux disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La musicologie : objectifs et méthodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de musicologie, Sep 1996, Beaulieu sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Marc Bloch et Institut fûr Musikwissenschaft Humbold Universität, Jun 1995, Berlin, Allemagne</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élites sociales et vie musicale parisienne autour de 1900 : promotion, diffusion et création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisateurs et formes d’organisation du concert en Europe 1700-1920 : Institutionnalisation et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation européenne de la Science (Programme Musical Life in Europe 1600-1900 - Circulation, Institutions, Representation), Nov 1998, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association du Festival Massenet, Oct 1992, Saint-Étienne, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04598780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’édition de la correspondance de Francis Poulenc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problématique du genre épistolaire et méthodologie de l’édition critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris-Sorbonne Paris IV; Centre de recherche Correspondances, mémoires et journaux intimes XIXème-XXème siècles, Jan 1997, Paris, Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société française de musicologie, Sep 1996, Beaulieu sur Mer, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04602749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Information musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des revues sous l'Occupation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revues parlées Centre Georges Pompidou, Ent'revues, Institut Mémoire de l'édition contemporaine, Feb 1997, Caen (Abbaye d'Ardenne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation européenne de la Science (Programme Musical Life in Europe 1600-1900 - Circulation, Institutions, Representation), Nov 1998, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique et l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Chimènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'histoire moderne et contemporaine, Jan 1996, Paris, Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04597399v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04597431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique musicale du gouvernement de Vichy</w:t>
               </w:r>
@@ -12344,51 +12344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chim&#232;nes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016117v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743713v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142134v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Segond-Genovesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855116v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447884v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447883v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447908v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447909v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448067v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221550v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#233;net" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Barraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Bail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Barthel-Calvet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie H&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Schwartz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massip" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Buckland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603230v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603246v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598587v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600124v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600191v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601276v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599592v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603112v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600025v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599580v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603090v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599552v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603020v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599424v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598812v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597403v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599337v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599309v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599403v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602971v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598780v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597399v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597388v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597336v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597332v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597380v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602744v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597324v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597321v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358013v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358010v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497317v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497315v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447875v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447877v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447898v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447914v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448038v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448094v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396697v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447885v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218486v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chim&#232;nes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016117v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743713v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142134v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Segond-Genovesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855116v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447884v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447883v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447908v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447909v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448067v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221550v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963791v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P&#233;net" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Barraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Bail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Barthel-Calvet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casanova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie H&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Schwartz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massip" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Buckland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602598v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603230v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603246v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600124v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602111v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601276v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599592v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603112v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600025v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599966v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599580v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603090v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599552v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603020v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599424v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598812v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597403v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599337v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599309v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602971v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599403v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598780v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597399v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597388v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597336v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597332v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597380v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602744v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597324v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597321v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04602698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358013v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358010v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452196v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497317v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497315v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447875v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447877v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447898v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447902v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447910v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447914v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448038v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448094v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396697v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447885v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218486v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>