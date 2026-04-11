--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -100,351 +100,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of a Fundamental Arylium Species Using Photoelectron Spectroscopy: Singlet–Triplet Gap in Phenylium</w:t>
+                <w:t xml:space="preserve">Threshold photoelectron spectroscopy of monosulfur monofluoride (SF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Bentley</w:t>
+                <w:t xml:space="preserve">Ugo Jacovella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Jacovella</w:t>
+                <w:t xml:space="preserve">Bérenger Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Loison</w:t>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Drissi</w:t>
+                <w:t xml:space="preserve">Hai Linh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+                <w:t xml:space="preserve">Mengxu S Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (20), pp.17068-17076. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c01851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202500211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120298v1</w:t>
+                <w:t xml:space="preserve">hal-05120324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold photoelectron spectroscopy of monosulfur monofluoride (SF)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Direct Observation of a Fundamental Arylium Species Using Photoelectron Spectroscopy: Singlet–Triplet Gap in Phenylium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Bentley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Jacovella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengxu S Jiang</w:t>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (20), pp.17068-17076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202500211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c01851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120324v1</w:t>
+                <w:t xml:space="preserve">hal-05120298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VUV threshold photoelectron spectroscopy of SiS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boyé-Péronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -668,303 +668,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product branching in the CN + propene reaction at very low temperatures probed by chirped-pulse millimeter wave spectroscopy</w:t>
+                <w:t xml:space="preserve">First steps in nucleation: conformer specific reaction kinetics of heterodimer formation at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinmai Sai Jureddy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold and Controlled Molecules &amp; Ions 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Klosterneuburg, Austria</w:t>
+              <w:t xml:space="preserve">27th International Symposium on Gas Kinetics &amp; Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Leeds, Jul 2024, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125829v1</w:t>
+                <w:t xml:space="preserve">hal-05125817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps in nucleation: conformer specific reaction kinetics of heterodimer formation at low temperatures</w:t>
+                <w:t xml:space="preserve">Product branching in the CN + propene reaction at very low temperatures probed by chirped-pulse millimeter wave spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Symposium on Gas Kinetics &amp; Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Leeds, Jul 2024, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Cold and Controlled Molecules &amp; Ions 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Klosterneuburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125817v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product branching ratio measurements at low temperatures for the reaction of CN radicals with hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1045,51 +1045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring low temperature kinetics of neutral-neutral reactions : how can we contribute to the detection of new species ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1183,64 +1183,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps in nucleation: reaction kinetics of heterodimer formation at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1308,64 +1308,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps in nucleation: reaction kinetics of heterodimer formation at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1420,64 +1420,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVESTIGATING THE ONSET OF NUCLEATION: LOW TEMPERATURE REACTION KINETICS OF HETERODIMER FORMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1545,51 +1545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product branching ratio measurements at low temperatures for reactions of the CN radicals with hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1636,64 +1636,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and Kinetics Studied by Chirped Pulse Microwave Spectroscopy in Cold Uniform Supersonic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1787,51 +1787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1886,64 +1886,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and kinetics studied by chirped pulse microwave spectroscopy in cold uniform supersonic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2011,64 +2011,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of complexation kinetics processes by rotational spectroscopy coupled with uniform supersonic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2162,51 +2162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2274,51 +2274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rocket reactor and a microwave to understand the chemistry in space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2918,64 +2918,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How fast are the first stages of nucleation? Reaction kinetics of the formation of heterodimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3043,64 +3043,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the first stages in nucleation: low temperature reaction kinetics of heterogeneous complex formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3168,64 +3168,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction Kinetics of Complexation Studied by Rotational Spectroscopy Coupled with Uniform Supersonic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3293,64 +3293,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction Kinetics of Complexation Studied by Rotational Spectroscopy Coupled with Uniform Supersonic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3389,152 +3389,255 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants : PhDay 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low temperature kinetics measurements for reactions of astrochemical relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Physics [physics]. Université de Rennes, 2023. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023URENS109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05583750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasensitive detection of transient species by chirped pulse millimeter-wave spectroscopy – cold COMs and hot small molecules [Defense 09.11.2023]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3681,51 +3784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bentley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Jacovella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Drissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01851" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Linh Le" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxu S Jiang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai- Linh Le" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00494B" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203428" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Macario Farto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmai Sai Jureddy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hays" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6801" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Jacovella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Drissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Linh Le" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxu S Jiang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bentley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01851" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai- Linh Le" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00494B" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203428" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Macario Farto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmai Sai Jureddy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hays" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6801" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05583750v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023URENS109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>