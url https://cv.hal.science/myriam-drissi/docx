--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1630,301 +1630,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and Kinetics Studied by Chirped Pulse Microwave Spectroscopy in Cold Uniform Supersonic Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+                <w:t xml:space="preserve">Low temperature product branching ratios for the reaction of CN radical with propene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian Hays</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collisional excitation of astrophysical molecules and its applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint Florent, France</w:t>
+              <w:t xml:space="preserve">Collisional excitation of (reactive) astrophysical molecules and its applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725322v1</w:t>
+                <w:t xml:space="preserve">hal-03727132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing low temperature product branching ratios for the reaction of CN radical with propene</w:t>
+                <w:t xml:space="preserve">A rocket reactor and a microwave to understand the chemistry in space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadmarts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants : PhDay 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727129v1</w:t>
+                <w:t xml:space="preserve">hal-03891154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and kinetics studied by chirped pulse microwave spectroscopy in cold uniform supersonic flows</w:t>
+                <w:t xml:space="preserve">Dynamics and Kinetics Studied by Chirped Pulse Microwave Spectroscopy in Cold Uniform Supersonic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
@@ -1959,472 +1959,472 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy ( ISMS ) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Urbana-Champaign, United States</w:t>
+              <w:t xml:space="preserve">Collisional excitation of astrophysical molecules and its applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725324v1</w:t>
+                <w:t xml:space="preserve">hal-03725322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of complexation kinetics processes by rotational spectroscopy coupled with uniform supersonic flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+                <w:t xml:space="preserve">Probing low temperature product branching ratios for the reaction of CN radical with propene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian Hays</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUADMARTS :QUAntitative Detection of Molecular And radical Trace Species</w:t>
+              <w:t xml:space="preserve">Quadmarts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725325v1</w:t>
+                <w:t xml:space="preserve">hal-03727129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature product branching ratios for the reaction of CN radical with propene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Divita Gupta</w:t>
+                <w:t xml:space="preserve">Dynamics and kinetics studied by chirped pulse microwave spectroscopy in cold uniform supersonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collisional excitation of (reactive) astrophysical molecules and its applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Florent, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy ( ISMS ) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727132v1</w:t>
+                <w:t xml:space="preserve">hal-03725324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rocket reactor and a microwave to understand the chemistry in space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Divita Gupta</w:t>
+                <w:t xml:space="preserve">Study of complexation kinetics processes by rotational spectroscopy coupled with uniform supersonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants : PhDay 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">QUADMARTS :QUAntitative Detection of Molecular And radical Trace Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891154v1</w:t>
+                <w:t xml:space="preserve">hal-03725325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in Chirped Pulse in Uniform Flow techniques for the measurement of low-temperature reaction product branching ratios</w:t>
+                <w:t xml:space="preserve">Optimisation et développement de la technique CPUF (Chirped Pulse in Uniform Flow) pour la mesure de rapport de branchement à basse température de système d'intérêt astrophysique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
@@ -2459,222 +2459,222 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtuel, États-Unis</w:t>
+              <w:t xml:space="preserve">Workshop “Physical and chemical processes of astrophysical interest”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, St Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313515v1</w:t>
+                <w:t xml:space="preserve">hal-03313512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
+                <w:t xml:space="preserve">Inside the chemistry of a molecular cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrochemical Complexity in Planetary Systems Symposium, ACS Spring National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society, Apr 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">Journée des doctorants : PhDay 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125731v1</w:t>
+                <w:t xml:space="preserve">hal-03456515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside the chemistry of a molecular cloud</w:t>
+                <w:t xml:space="preserve">Recent developments in Chirped Pulse in Uniform Flow techniques for the measurement of low-temperature reaction product branching ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
@@ -2709,198 +2709,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants : PhDay 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtuel, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456515v1</w:t>
+                <w:t xml:space="preserve">hal-03313515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation et développement de la technique CPUF (Chirped Pulse in Uniform Flow) pour la mesure de rapport de branchement à basse température de système d'intérêt astrophysique.</w:t>
+                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Physical and chemical processes of astrophysical interest”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, St Florent, France</w:t>
+              <w:t xml:space="preserve">Astrochemical Complexity in Planetary Systems Symposium, ACS Spring National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society, Apr 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313512v1</w:t>
+                <w:t xml:space="preserve">hal-05125731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2912,51 +2912,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fast are the first stages of nucleation? Reaction kinetics of the formation of heterodimers</w:t>
+                <w:t xml:space="preserve">Towards the first stages in nucleation: low temperature reaction kinetics of heterogeneous complex formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
@@ -2991,97 +2991,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Astrophysics in the Age of ALMA and JWST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Heidelberg (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Laboratory Astrophysics : Tracking the Evolution of Cosmic Matter towards Molecular Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211438v1</w:t>
+                <w:t xml:space="preserve">hal-04211409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the first stages in nucleation: low temperature reaction kinetics of heterogeneous complex formation</w:t>
+                <w:t xml:space="preserve">How fast are the first stages of nucleation? Reaction kinetics of the formation of heterodimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Macario Farto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
@@ -3116,73 +3116,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Astrophysics : Tracking the Evolution of Cosmic Matter towards Molecular Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Laboratory Astrophysics in the Age of ALMA and JWST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Heidelberg (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211409v1</w:t>
+                <w:t xml:space="preserve">hal-04211438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction Kinetics of Complexation Studied by Rotational Spectroscopy Coupled with Uniform Supersonic Flows</w:t>
               </w:r>
@@ -3784,51 +3784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Jacovella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Drissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Linh Le" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxu S Jiang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bentley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01851" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai- Linh Le" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00494B" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203428" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Macario Farto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmai Sai Jureddy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hays" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6801" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05583750v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023URENS109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Jacovella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Drissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Linh Le" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxu S Jiang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bentley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01851" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai- Linh Le" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00494B" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203428" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Macario Farto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmai Sai Jureddy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hays" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6801" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725325v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456515v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05583750v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023URENS109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>