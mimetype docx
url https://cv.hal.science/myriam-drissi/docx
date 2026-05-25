--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -66,591 +66,725 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold photoelectron spectroscopy of monosulfur monofluoride (SF)</w:t>
+                <w:t xml:space="preserve">Valence Threshold Photoionization Spectra of C5$_5$H and C5$_5$H2$_2$ Isomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Jacovella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bérenger Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Linh Le</w:t>
+                <w:t xml:space="preserve">Corentin Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengxu S Jiang</w:t>
+                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 27 (8), pp.e7036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202500211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.70367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120324v1</w:t>
+                <w:t xml:space="preserve">hal-05614132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of a Fundamental Arylium Species Using Photoelectron Spectroscopy: Singlet–Triplet Gap in Phenylium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Threshold photoelectron spectroscopy of monosulfur monofluoride (SF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Jacovella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Bentley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ugo Jacovella</w:t>
+                <w:t xml:space="preserve">Hai Linh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Loison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+                <w:t xml:space="preserve">Mengxu S Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c01851⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202500211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120298v1</w:t>
+                <w:t xml:space="preserve">hal-05120324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUV threshold photoelectron spectroscopy of SiS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Direct Observation of a Fundamental Arylium Species Using Photoelectron Spectroscopy: Singlet–Triplet Gap in Phenylium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Bentley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Jacovella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai- Linh Le</w:t>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (16), pp.8121-8126. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (20), pp.17068-17076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CP00494B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c01851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047025v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">VUV threshold photoelectron spectroscopy of SiS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boyé-Péronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai- Linh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (16), pp.8121-8126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CP00494B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Product-specific reaction kinetics in continuous uniform supersonic flows probed by chirped-pulse microwave spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 160 (20), pp.204201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0203428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -660,2773 +794,2773 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps in nucleation: conformer specific reaction kinetics of heterodimer formation at low temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Product branching in the CN + propene reaction at very low temperatures probed by chirped-pulse millimeter wave spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Drissi</w:t>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Symposium on Gas Kinetics &amp; Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Leeds, Jul 2024, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Cold and Controlled Molecules &amp; Ions 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Klosterneuburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125817v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product branching in the CN + propene reaction at very low temperatures probed by chirped-pulse millimeter wave spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">First steps in nucleation: conformer specific reaction kinetics of heterodimer formation at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinmai Sai Jureddy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold and Controlled Molecules &amp; Ions 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Klosterneuburg, Austria</w:t>
+              <w:t xml:space="preserve">27th International Symposium on Gas Kinetics &amp; Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Leeds, Jul 2024, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125829v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product branching ratio measurements at low temperatures for the reaction of CN radicals with hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Urbana-Champaign, Université d'Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring low temperature kinetics of neutral-neutral reactions : how can we contribute to the detection of new species ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical and chemical processes of astrophysical interest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saint-Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps in nucleation: reaction kinetics of heterodimer formation at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Drissi</w:t>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging the Gap: Using Gas-Phase and Cluster Studies to Model the Dynamics of Complex Systems Symposium, ACS Spring 2023 National Meeting &amp; Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, Mar 2023, Indianapolis (IN), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps in nucleation: reaction kinetics of heterodimer formation at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Drissi</w:t>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th QUADMARTS Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Estes Park CO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVESTIGATING THE ONSET OF NUCLEATION: LOW TEMPERATURE REACTION KINETICS OF HETERODIMER FORMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Drissi</w:t>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Illinois, Jun 2023, Urbana (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product branching ratio measurements at low temperatures for reactions of the CN radicals with hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Urbana, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15278/isms.2023.6801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature product branching ratios for the reaction of CN radical with propene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Dynamics and Kinetics Studied by Chirped Pulse Microwave Spectroscopy in Cold Uniform Supersonic Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collisional excitation of (reactive) astrophysical molecules and its applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Florent, France</w:t>
+              <w:t xml:space="preserve">Collisional excitation of astrophysical molecules and its applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727132v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rocket reactor and a microwave to understand the chemistry in space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Probing low temperature product branching ratios for the reaction of CN radical with propene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants : PhDay 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Quadmarts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891154v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and Kinetics Studied by Chirped Pulse Microwave Spectroscopy in Cold Uniform Supersonic Flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics and kinetics studied by chirped pulse microwave spectroscopy in cold uniform supersonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Drissi</w:t>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collisional excitation of astrophysical molecules and its applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint Florent, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy ( ISMS ) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725322v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing low temperature product branching ratios for the reaction of CN radical with propene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Study of complexation kinetics processes by rotational spectroscopy coupled with uniform supersonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadmarts</w:t>
+              <w:t xml:space="preserve">QUADMARTS :QUAntitative Detection of Molecular And radical Trace Species</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727129v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and kinetics studied by chirped pulse microwave spectroscopy in cold uniform supersonic flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A rocket reactor and a microwave to understand the chemistry in space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy ( ISMS ) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Urbana-Champaign, United States</w:t>
+              <w:t xml:space="preserve">Journée des doctorants : PhDay 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725324v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of complexation kinetics processes by rotational spectroscopy coupled with uniform supersonic flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Low temperature product branching ratios for the reaction of CN radical with propene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian Hays</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUADMARTS :QUAntitative Detection of Molecular And radical Trace Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Collisional excitation of (reactive) astrophysical molecules and its applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725325v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation et développement de la technique CPUF (Chirped Pulse in Uniform Flow) pour la mesure de rapport de branchement à basse température de système d'intérêt astrophysique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Recent developments in Chirped Pulse in Uniform Flow techniques for the measurement of low-temperature reaction product branching ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Physical and chemical processes of astrophysical interest”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, St Florent, France</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtuel, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313512v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside the chemistry of a molecular cloud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants : PhDay 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Astrochemical Complexity in Planetary Systems Symposium, ACS Spring National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society, Apr 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456515v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in Chirped Pulse in Uniform Flow techniques for the measurement of low-temperature reaction product branching ratios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Optimisation et développement de la technique CPUF (Chirped Pulse in Uniform Flow) pour la mesure de rapport de branchement à basse température de système d'intérêt astrophysique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtuel, États-Unis</w:t>
+              <w:t xml:space="preserve">Workshop “Physical and chemical processes of astrophysical interest”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, St Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313515v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Inside the chemistry of a molecular cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrochemical Complexity in Planetary Systems Symposium, ACS Spring National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society, Apr 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">Journée des doctorants : PhDay 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125731v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the first stages in nucleation: low temperature reaction kinetics of heterogeneous complex formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How fast are the first stages of nucleation? Reaction kinetics of the formation of heterodimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Drissi</w:t>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Astrophysics : Tracking the Evolution of Cosmic Matter towards Molecular Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Laboratory Astrophysics in the Age of ALMA and JWST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Heidelberg (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211409v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fast are the first stages of nucleation? Reaction kinetics of the formation of heterodimers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the first stages in nucleation: low temperature reaction kinetics of heterogeneous complex formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Drissi</w:t>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Astrophysics in the Age of ALMA and JWST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Heidelberg (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Laboratory Astrophysics : Tracking the Evolution of Cosmic Matter towards Molecular Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211438v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction Kinetics of Complexation Studied by Rotational Spectroscopy Coupled with Uniform Supersonic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Drissi</w:t>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction Kinetics of Complexation Studied by Rotational Spectroscopy Coupled with Uniform Supersonic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Macario Farto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Drissi</w:t>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants : PhDay 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3436,100 +3570,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature kinetics measurements for reactions of astrochemical relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Université de Rennes, 2023. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023URENS109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05583750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3539,105 +3673,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasensitive detection of transient species by chirped pulse millimeter-wave spectroscopy – cold COMs and hot small molecules [Defense 09.11.2023]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3784,51 +3918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Jacovella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Drissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Linh Le" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxu S Jiang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bentley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01851" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai- Linh Le" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00494B" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203428" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Macario Farto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmai Sai Jureddy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hays" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6801" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725325v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456515v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05583750v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023URENS109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614132v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Jacovella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Drissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rossi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.70367" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Linh Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxu S Jiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500211" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120298v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bentley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01851" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai- Linh Le" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00494B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203428" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Macario Farto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmai Sai Jureddy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hays" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125793v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599884v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6801" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727129v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03725325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125731v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05583750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023URENS109" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>