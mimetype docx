--- v0 (2026-03-17)
+++ v1 (2026-04-23)
@@ -100,51 +100,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -255,690 +255,1048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Señalización sonora. ¿Que da a entender una obra colectiva basada en voces de usuarios en un tranvía?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arpenter, questionner et mobiliser des approches décoloniales dans nos travaux de recherches au CREN ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Linguistic Landscape Workshop - Utopia and Dystopia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Autónoma de Madrid - Universidad Complutense de Madrid - Centro de Investigación MIRCo, Sep 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire du CREN - Le Mans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREN - Le Mans, Mar 2026, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552261v1</w:t>
+                <w:t xml:space="preserve">hal-05570032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Μια princesse κι ένας frog ». Un créathon d'écriture plurilingue pour réinventer le Roi Grenouille des frères Grimm »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Ecrire à plusieurs voix », atelier d’écriture plurilingue en contextes (inter)universitaires : éléments d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Audras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
+                <w:t xml:space="preserve">Ildikó Lörincz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Faneca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hupfel Lucie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lire et écrire entre les langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lire et écrire entre les langues (Léel), AMU, Jun 2023, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">11e Congrès international Edilic, Education et Diversité Linguistique et Culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089449v1</w:t>
+                <w:t xml:space="preserve">hal-05568044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Accents, idéologies langagières et médiation phonétique : ancrages épistémologiques et pistes pour la classe »</w:t>
+                <w:t xml:space="preserve">Arpenter les approches décoloniales. Retour sur &amp;quot;Décolonial de S. Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Didactique des langues-cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LLSETI Université de Savoie Mont-Blanc, Nov 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Thème 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en éducation de Nantes - Thème 2 "Plurilinguismes, éducations, sociétés", Nov 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953833v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les accents comme objets communs pour entreprendre la rencontre entre divers acteurices de la formation linguistique</w:t>
+                <w:t xml:space="preserve">Interroger la diversité linguistique et penser les discriminations langagières dans les espaces scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Congrès du Réseau Francophone de Sociolinguistique La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix- Marseille Université, Dec 2022, Aix (Aix-Marseille Université), France</w:t>
+              <w:t xml:space="preserve">Journée Diversité linguistique et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé Nantes, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953839v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des accents en (trans)formation Didactique du FLE/S à l’Université du Mans : itinéraires croisés, contrastes, échos : quelles questions pour l’accompagnement formatif ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Señalización sonora. ¿Que da a entender una obra colectiva basada en voces de usuarios en un tranvía?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Poevai Lequerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accents : perspectives sociolinguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyril Trimaille, Marinette Matthey, Lidilem, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14th Linguistic Landscape Workshop - Utopia and Dystopia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Autónoma de Madrid - Universidad Complutense de Madrid - Centro de Investigación MIRCo, Sep 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953886v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accents, othering et idéologies linguistiques dans l’enseignement/apprentissage du FLE/S et de l’anglais à l’université française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Μια princesse κι ένας frog ». Un créathon d'écriture plurilingue pour réinventer le Roi Grenouille des frères Grimm »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adam Wilson</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accents : perspectives sociolinguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyril Trimaille; Marinette Matthey; Lidilem, May 2022, Grenoble (38000), France</w:t>
+              <w:t xml:space="preserve">Lire et écrire entre les langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lire et écrire entre les langues (Léel), AMU, Jun 2023, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953992v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Délocaliser l'université, relocaliser le terrain. Mener un projet d'accompagnement des bénévoles de la formation linguistique des adultes migrants à l'université : genèse, co- construction, freins et enjeux »</w:t>
+                <w:t xml:space="preserve">« Accents, idéologies langagières et médiation phonétique : ancrages épistémologiques et pistes pour la classe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins » : Frontière, proximité et vivre-ensemble en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Séminaire Didactique des langues-cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LLSETI Université de Savoie Mont-Blanc, Nov 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231602v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des accents en (trans)formation Didactique du FLE/S à l’Université du Mans : itinéraires croisés, contrastes, échos : quelles questions pour l’accompagnement formatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bretegnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisés Abad Gervacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poevai Lequerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accents : perspectives sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyril Trimaille, Marinette Matthey, Lidilem, May 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accents, othering et idéologies linguistiques dans l’enseignement/apprentissage du FLE/S et de l’anglais à l’université française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accents : perspectives sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyril Trimaille; Marinette Matthey; Lidilem, May 2022, Grenoble (38000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les accents comme objets communs pour entreprendre la rencontre entre divers acteurices de la formation linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Congrès du Réseau Francophone de Sociolinguistique La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix- Marseille Université, Dec 2022, Aix (Aix-Marseille Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Délocaliser l'université, relocaliser le terrain. Mener un projet d'accompagnement des bénévoles de la formation linguistique des adultes migrants à l'université : genèse, co- construction, freins et enjeux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bretegnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins » : Frontière, proximité et vivre-ensemble en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le mythe du bon accent en classe de FLE/S »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sociolinguistique du laboratoire PREFICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -948,154 +1306,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur la parole en FLE/FLS : un miroir sur l’identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Prikhodkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchka Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Solórzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 77, 180 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1105,241 +1463,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accents en (trans)formation : Itinéraires croisés, contrastes, échos… quelles questions en formation Didactique du FLE/S ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bretegnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisés Abad Gervacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poevai Lequerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes Didactiques, Linguistiques et Culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (3), https://asjp.cerist.dz/en/article/264210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACCENTS ET IDÉOLOGIES LINGUISTIQUES DANS L’ENSEIGNEMENT/APPRENTISSAGE DU FLE/S ET DE L’ANGLAIS À L’UNIVERSITÉ EN FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44/2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et limites de la notion de citoyenneté numérique en didactique des langues au regard du contexte des formations obligatoires dans le cadre du contrat d'intégration républicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1358,519 +1716,519 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/alsic.7011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les bénévoles de la formation linguistique pour adultes en situation d’appropriation du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdlc.11986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopie et dystopie hexagonales sur l'accent et la prononciation (du natif) en langues étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.117-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire (avec) l'accent en formation linguistique obligatoire pour adultes allophones, l'accent comme indicateur d'identité linguistique assignée, subie ou choisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations, attitudes, stylisation des accents en formation Français langue d’intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bretagne Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21, pp.195-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02473256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations, attitudes, stylisation vocale des accents en formation Français Langue d’Insertion/d’Intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bretagne Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21, pp.195-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des accents en formation linguistique pour adultes migrants : quelle acceptation de l’hétérogénéité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (2), pp.111-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02473283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1880,167 +2238,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le volet linguistique du contrat d’intégration républicaine ou « le niveau d’un élève d’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque international L’(in)sécurité linguistique en francophonies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Lucas, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02473290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exercice de (re)présentation de soi lors d’une enquête de terrain : négociation ? enjeu épistémologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social and Human Sciences Web of conferences, n° 20, Proceedings ICODOC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02473294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2050,114 +2408,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire (avec) l’accent - Représentations et attitudes liées aux accents en formation linguistique obligatoire pour adultes migrants allophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bretagne occidentale, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04324201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2304,51 +2662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452251v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venaille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953833v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953839v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Abad Gervacio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poevai Lequerre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231602v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888384v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prikhodkine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.7011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11986" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831544v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324542v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02929974v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04324201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452251v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venaille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Faneca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hupfel Lucie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570036v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Abad Gervacio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poevai Lequerre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888384v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prikhodkine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383665v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.7011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11986" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02929974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04324201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>