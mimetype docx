--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -502,563 +502,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of combined MA-XRF and CXRF to give nondestructive insights about changes of a historical painting</w:t>
+                <w:t xml:space="preserve">X-ray and Infrared Microanalyses of Mona Lisa ’s Ground Layer and Significance Regarding Leonardo da Vinci’s Palette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Tapia</w:t>
+                <w:t xml:space="preserve">Victor Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Wallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Éric Laval</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Fazlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03596-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (42), pp.23205-23213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c07000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285781v1</w:t>
+                <w:t xml:space="preserve">hal-04298444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colourless Powdered Glass as a Drier for Red Lakes: On the Influence of Composition and Particle Size</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Tiennot</w:t>
+                <w:t xml:space="preserve">Synthesis of novel partially perfluorinated C-glycosides and their application in blanching easel painting restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Majérus</w:t>
+                <w:t xml:space="preserve">Florian Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Caurant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Myriam Eveno</w:t>
+                <w:t xml:space="preserve">Mara Camaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00393630.2023.2256122⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, pp.493-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246628v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray and Infrared Microanalyses of Mona Lisa ’s Ground Layer and Significance Regarding Leonardo da Vinci’s Palette</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency of combined MA-XRF and CXRF to give nondestructive insights about changes of a historical painting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Calligaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Gonzalez</w:t>
+                <w:t xml:space="preserve">Laurent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Wallez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ida Fazlic</w:t>
+                <w:t xml:space="preserve">Éric Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c07000⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03596-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298444v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of novel partially perfluorinated C-glycosides and their application in blanching easel painting restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuqing Zhang</w:t>
+                <w:t xml:space="preserve">Colourless Powdered Glass as a Drier for Red Lakes: On the Influence of Composition and Particle Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Tiennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Majérus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Eveno</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62, pp.493-500. </w:t>
+              <w:t xml:space="preserve">Studies in Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.06.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00393630.2023.2256122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172828v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the addition of crushed glass on the physical and chemical properties of lead white oil paint</w:t>
               </w:r>
@@ -1070,77 +1070,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Melinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61, pp.238-246. </w:t>
@@ -1440,825 +1440,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur K-edge micro- and full-field XANES identify marker for preparation method of ultramarine pigment from lapis lazuli in historical paints</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rob Erdmann</w:t>
+                <w:t xml:space="preserve">Microchemical analysis of Leonardo da Vinci’s lead white paints reveals knowledge and control over pigment scattering properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selwin Hageraats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Wallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aay8782⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78623-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065489v1</w:t>
+                <w:t xml:space="preserve">hal-03058994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microchemical analysis of Leonardo da Vinci’s lead white paints reveals knowledge and control over pigment scattering properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Unraveling the Composition of Rembrandt's Impasto through the Identification of Unusual Plumbonacrite by Multimodal X‐ray Diffraction Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Wallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Ravaud</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies van Loon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wout de Nolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (17), pp.5619-5622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201813105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78623-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03058994v1</w:t>
+                <w:t xml:space="preserve">hal-04062605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Composition of Rembrandt's Impasto through the Identification of Unusual Plumbonacrite by Multimodal X‐ray Diffraction Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Synchrotron-based high angle resolution and high lateral resolution X-ray diffraction reveals lead white pigment qualities in Old Masters paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Wallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Calligaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cotte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annelies van Loon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wout de Nolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b02949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201813105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04062605v1</w:t>
+                <w:t xml:space="preserve">hal-01651814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron-based high angle resolution and high lateral resolution X-ray diffraction reveals lead white pigment qualities in Old Masters paintings</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Time-Resolved Photoluminescence Microscopy for the Analysis of Semiconductor-Based Paint Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...129 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Comelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Artesani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Comelli</w:t>
+                <w:t xml:space="preserve">Austin Nevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Artesani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sara Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (11), pp.1335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma10111335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2268,104 +2000,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caspar David Friedrich und die Smalte. Pigmentveränderungen und Möglichkeiten der digitalen Rekonstruktion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Mösl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Calligaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2375,146 +2107,146 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prof. Dr. Ursula Schädler-Saub (Herausgeber), Dr. Angela Weyer (Autor). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aus Rot wird Schwarz – und dann?: Pigmentveränderungen an Kunst- und Kulturgut (Schriften des Hornemann Instituts)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hendrik Bäßler verlag, 2024, Schriften des Hornemann Instituts, 978-3910447370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Investigating the transition period from colored to white preparatory layers in 18th-century French canvas paintings: A retrospective study »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Betelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Salvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 19e conférence triennale de l’ICOM-CC, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-11, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03829996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2524,151 +2256,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Addition of Crushed Glass on the Physical and Chemical Properties of Lead White Oil Paint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2678,65 +2410,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The original appearance and beauty of ancient paintings virtually reconstructed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2781,51 +2513,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un patrimoine pour l'avenir une science pour le patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2835,154 +2567,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation and alteration of painting pigments: the case of green copper-based organometallic pigments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Alter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Alter</w:t>
+                <w:t xml:space="preserve">Patrice Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pages-Camagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metal Soaps in Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2992,131 +2724,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des gommes à effacer sur la cellulose du papier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Eveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3263,51 +2995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lubin-Germain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109375" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Mecquenem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Alfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s40494-025-01953-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782212v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Zurbach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina M&#246;sl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-07943-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tapia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03596-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tiennot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2023.2256122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fazlic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c07000" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Camaiti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruven Pillay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-023-03799-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessa A. Gambardella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokkie Schnetz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Erdmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay8782" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwin Hageraats" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78623-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062605v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies van Loon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201813105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b02949" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04065483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368642v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Comelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Artesani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Nevin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mosca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10111335" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829996v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Betelu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Salvant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages-Camagna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04346229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouvet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lubin-Germain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109375" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Mecquenem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Alfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s40494-025-01953-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782212v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Zurbach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina M&#246;sl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-07943-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298444v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fazlic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c07000" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Camaiti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tapia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Laval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03596-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tiennot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2023.2256122" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruven Pillay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-023-03799-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessa A. Gambardella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokkie Schnetz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Erdmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aay8782" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwin Hageraats" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78623-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies van Loon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201813105" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b02949" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Comelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Artesani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Nevin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mosca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10111335" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Betelu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Salvant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875495v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289465v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages-Camagna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04346229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouvet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>