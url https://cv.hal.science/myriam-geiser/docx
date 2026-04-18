--- v0 (2026-03-21)
+++ v1 (2026-04-18)
@@ -224,200 +224,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kunstsprachen, kulturelle Übersetzung und produktives Missverstehen in Zé do Rocks „lexikon üba vorurteile un andre teile“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lebende Sprachen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/les-2025-0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beate Baumann, Sprache, Kultur, polyphone Narration: Entwicklungen im postmigrantischen Deutschland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/154ug⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365569v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-05314916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traumatisante filiation : l’écriture post-mémorielle franco-allemande d’Anne Weber dans Ahnen / Vaterland (2015)</w:t>
               </w:r>
@@ -1422,963 +1422,963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Dedans-dehors : Postures translingues chez Polina Panassenko et Olga Grjasnowa »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLIVe Congrès international de la Société Française de Littérature Générale et Comparée (SFLG): « Littératures et Mondialisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atelier "Ecritures post-migrantes franco-allemandes", organisé par Marina Ortrud Hertrampf (Université de Passau, Allemagne) et Fanny Platelle (Université Clermont-Auvergne), Jun 2024, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’approche &amp;quot;trans-aréale&amp;quot; dans les littératures germanophones contemporaines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : "Contester les frontières nationales aujourd’hui et demain : Acteurs, discours, pratiques, propositions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zakaria Taha; Valéry Kossov; Anne-Laure Amilhat; Miloud Gharrafi, Feb 2024, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural turns et comparatisme critique dans l’étude de littératures transculturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études germaniques et les études culturelles: réceptions, méthodes et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philipp Jonke, MSH Dijon, May 2024, Dijon (Bourgogne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Variations linguistiques et incompréhension culturelle dans l’œuvre de Zé do Rock »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Les enjeux de l’incompréhension culturelle : Réflexions linguistiques, juridiques et traductologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Dias (Sorbonne Université); Nadine Rentel (Université de Sciences Appliquées de Zwickau, Allemagne); Stephanie Schwerter (Université Polytechnique Hauts-de-France), Mar 2024, Université Polytechnique Hauts-de-France, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Négociations complexes d’espaces d’action et de normes sociales dans &amp;quot;Les Misérables&amp;quot; (2019) de Ladj Ly »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès international de l’Association allemande des francoromanistes: « Croisements et convergences »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Section: « Confluences des marges sociales: pour repenser les normes dans la littérature et le cinéma de langue française », dirigée par Hanna Nohe (Université de Bonn, Allemagne) et Jimmy Thibeault (Université Sainte-Anne, Canada), Sep 2024, Passau, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétiques postcoloniales et postmigrantes : continuités et ruptures dans une perspective franco-allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Postmigration et postcolonialisme dans les littératures et les musiques francophones et germanophones »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion Coste; Martina Kopf, Mar 2024, Maison Heinrich Heine, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...219 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Der Klang meines Deutsch » : l’écriture post-monolingue chez Franz Kafka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire inter-laboratoires "L’espace littéraire de Berlin-Vladivostok", 7e édition 2024-2025, « Franz Kafka, un écrivain allemand entre tradition juive et modernité pragoise », Bibliothèque Diderot ENS Lyon, MARGE, IHRIM, ILCEA4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Myriam Geiser (UGA); Marie-Odile Thirouin (Lyon 2), Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’ &amp;quot;effet de traduction&amp;quot; dans l’écriture transculturelle comme forme de résistance au &amp;quot;monolinguisme de l’autre&amp;quot; »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international « Translation and Resistance »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TRACE (Translation and Culture, UGent, Belgique) et CLIV (Center for Literature in Translation, UGent/VUB, Belgique), Sep 2024, Université de Gand, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Myriam Geiser</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Subversions linguistiques et transculturelles d’un „étranger“ en Allemagne : l’humour au service de la contestation et la connivence dans l’œuvre de Zé do Rock »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIVe Congrès international de la Société Française de Littérature Générale et Comparée (SFLG): « Littératures et Mondialisation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atelier "Ecritures post-migrantes franco-allemandes", organisé par Marina Ortrud Hertrampf (Université de Passau, Allemagne) et Fanny Platelle (Université Clermont-Auvergne), Jun 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Humour, pouvoir et politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Dias; Emmanuelle Prak-Derrington; Nathalie Schnitzer, Oct 2023, Aix-Marseille Université, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Positionnements théoriques à l’ère des &amp;quot;post&amp;quot; : Corrélations entre les concepts de post-mémoire et de post-migration »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude internationale « La littérature européenne de la postmigration: théorie et cartographie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet de recherche transdisciplinaire NarraMuse (ARC 2022-2027), UCLouvain, May 2023, Louvain-La-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Die Gesellschaft der Anderen: Die Gestaltung von Randperspektiven in den Romanen &amp;quot;Als wir träumten&amp;quot; (2006) von Clemens Meyer und &amp;quot;Der die Träume hört&amp;quot; (2019) von Selim Özdogan »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l’AGES: « Altérités dans l’espace germanophone »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Germanistes de l’Enseignement Supérieur, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La traduction : effet et horizon du texte littéraire plurilingue - le cas de &amp;quot;Clameur&amp;quot; de Hocine Tandjaoui »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Lire et écrire entre les langues : Littérature, enseignement, traduction, création »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé dans le cadre des colloques LÉEL (2021-2028), Université Aix-Marseille, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Traumatisante filiation : L’écriture post-mémorielle franco-allemande d’Anne Weber dans Ahnen / Vaterland (2015) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Mémoire et indicible : la question du trauma individuel dans les arts contemporains », Université Grenoble Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, David Crémaux-Bouche, Laurent Gallardo, Laurence Garino-Abel et Catherine Orsini-Saillet, Apr 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962368v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04976871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire le transculturel : créer un « effet de traduction » ?</w:t>
               </w:r>
@@ -2565,165 +2565,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« ‘Ne pas me perdre dans le labyrinthe de la mémoire’ : La recherche d’une écriture documentaire dans l’essai autobiographique &amp;quot;Les Amnésiques&amp;quot; (2017) de Géraldine Schwarz »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire transdisciplinaire "Mémoire et indicible dans les arts contemporains"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Orsini-Saillet, Laurence Garino-Abel, Laurent Gallardo et David Cremaux-Bouche (CERHIS), Dec 2021, Université Grenoble Alpes (UGA) - Grenoble, ILCEA4, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Esthétiques du métissage : Écritures contemporaines transculturelles dans l’espace germanophone »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire inter-laboratoires « L’espace littéraire de Berlin-Vladivostok », 4e édition 2021-2022, Métissage et interculturalité dans les espaces littéraires contemporains (Allemagne / Russie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque Diderot ENS Lyon, MARGE, IHRIM, ILCEA4, Isabelle Després et Myriam Geiser, May 2021, Université Grenoble Alpes (UGA) - Grenoble, ILCEA4, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936893v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04936899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« &amp;quot;Les Misérables&amp;quot; (2019) de Ladj Ly et &amp;quot;Berlin Alexanderplatz&amp;quot; (2021) de Burhan Qurbani – étude croisée de deux actualisations cinématographiques de récits emblématiques de l’exclusion »</w:t>
               </w:r>
@@ -2841,234 +2841,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Berlin comme carrefour d'histoire(s) et d'identités dans les récits d'écrivains germano-turcs après la chute du Mur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire pluriannuel "Capitales européennes et diversité culturelle depuis 1945"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Taliano-Des Garets, Apr 2019, Musée National de l’Histoire et de l’Immigration à Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Mehrsprachigkeit in deutscher und französischer Gegenwartsliteratur – vom poetischen Potential sprachlicher Métissage“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences pluridisciplinaire "Entretiens franco-allemands"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle France (Frankreichzentrum) de l'Université de la Sarre (Universität des Saarlandes), Jan 2019, Université de la Sarre, Sarrebruck, Allemagne (Universität des Saarlandes, Saarbrücken), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Poetik der Métissage : Transkulturelles Schreiben und seine Rezeption in Deutschland und Frankreich »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « L’interculturalité à travers le prisme des migrations dans la sphère franco-allemande »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cécile Chamayou-Kuhn; Ingrid Lachény; Romana Weiershausen; Dirk Weissmann, Nov 2019, Université de Lorraine, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936590v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04936581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Écritures de la postmigration et littérature mondiale »</w:t>
               </w:r>
@@ -3786,186 +3786,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Komplexe Übertragungsprozesse im Kontext der Postmigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephanie Baumann; Irène Cagneau; Nadine Rentel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Übersetzungs­prozesse im Kontext von Exil und Postmigration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank &amp; Timme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-195, 2023, 978-3-7329-0856-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Misérables&amp;quot; (2019) und &amp;quot;Berlin Alexanderplatz&amp;quot; (2021): Filmische Aktualisierungen emblematischer Erzählungen von Ausgrenzung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Chamayou-Kuhn, Constance Chevallier-Govers, Florence Renard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières et migrations en Europe. Études juridiques et culturelles dans une perspective franco-allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions juridiques franco-allemandes, 2023, Revue générale du droit, 978-620-2-48460-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348282v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04194544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehr- und Forschungstätigkeit in deutsch-französischer Perspektive während meines Gastsemesters an der Universität des Saarlandes (1. September 2019 - 29. Februar 2020)</w:t>
               </w:r>
@@ -4669,186 +4669,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hybridität: Möglichkeiten und Grenzen eines Konzepts bei der Betrachtung transkultureller Literaturen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helga Meise; Thomas Nicklas; Christian E. Roques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybridisierungen, Hybridations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reims, EPURE - Éditions et Presses universitaires de Reims, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-35, 2017, ISBN-13 9782374960364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">We are translated men&amp;quot; : Translation culturelle dans les écritures de la post-migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexis Nouss; Crystel Pinçonnat; Fridrun Rinner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures migrantes et traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix-en-Provence: Presses universitaires de Provence, 2017, pp.13-22, 2017, 9791032001080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906682v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01910567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconstructions d’orientalismes dans l’écriture de la post-migration : Zafer Şenocak, Feridun Zaimoğlu, Yadé Kara et Sherko Fatah</w:t>
               </w:r>
@@ -5971,51 +5971,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B24E54FE"/>
+    <w:nsid w:val="0BA1A7C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6119,51 +6119,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D7CF5B6D"/>
+    <w:nsid w:val="7A7C2F5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6353,51 +6353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05365569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Geiser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154ug" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05314916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/les-2025-0047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.19151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/92174_642" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.10177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05506748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017956v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05492058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05492061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05492042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05492048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05482373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05482049v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05482184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05482098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04962362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976920v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04962368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04949261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04949263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04949260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936590v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beghin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scaneg.eu/uktp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01123504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rademacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ta&#239;eb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logos-verlag.de/cgi-bin/engbuchmid?isbn=2944&amp;amp;lng=deu&amp;amp;id=" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05555089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111591339/html#bibliographicData" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111591339-004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05449005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eum.unimc.it" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1334238" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21435" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110783803-016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348282v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194544v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/de/programm/produkt/ubersetzungsprozesse-im-kontext-von-exil-und-postmigration" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/reihen/kulturwissenschaft/jahrbuch-des-frankreichzentrums/?f=12320&amp;amp;p=1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839460153-017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/reihen/kulturwissenschaft/jahrbuch-des-frankreichzentrums/?f=12320" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839460153-018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783839443903/html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839443903-002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avm-verlag.de/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/50847" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/xttd-nb60" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/lettres-europeennes/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04923341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826066337-transkulturelle-begegnungsraeume/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelem.de/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906682v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/decouvrez-epure,9035,17030.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/recherche-et-innovation/edul-editions-de-luniversite-de-lorraine/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/language/en/info/p8355_Theorie-erzaehlen--Raconter-la-th-orie--Narrating-Theory--Fiktionalisierte-Literaturtheorie-im-Roman-.html/XTCsid/cd82bqep4h9dqg5j3nmfm2ht13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906673v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-643-90704-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053191" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0291-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/litt%C3%A9ratures-sans-domicile-fixe-literaturen-ohne-festen-wohnsitz-16541/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/la-litt%C3%A9rature-fran%C3%A7aise-contemporaine-16354/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05492067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/zig-2020-110218" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05482303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05314916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Geiser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/les-2025-0047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05365569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154ug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.19151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/92174_642" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.10177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05506748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017956v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05492058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05492061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05492042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05492048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05482373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05482049v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05482184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05482098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04962362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962370v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04962368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04949261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04949263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04949260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beghin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scaneg.eu/uktp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01123504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rademacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ta&#239;eb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logos-verlag.de/cgi-bin/engbuchmid?isbn=2944&amp;amp;lng=deu&amp;amp;id=" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05555089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111591339/html#bibliographicData" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111591339-004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05449005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eum.unimc.it" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1334238" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21435" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110783803-016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194544v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/de/programm/produkt/ubersetzungsprozesse-im-kontext-von-exil-und-postmigration" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/reihen/kulturwissenschaft/jahrbuch-des-frankreichzentrums/?f=12320&amp;amp;p=1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839460153-017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/reihen/kulturwissenschaft/jahrbuch-des-frankreichzentrums/?f=12320" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839460153-018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783839443903/html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839443903-002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avm-verlag.de/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/50847" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/xttd-nb60" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/lettres-europeennes/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04923341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826066337-transkulturelle-begegnungsraeume/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelem.de/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910567v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/decouvrez-epure,9035,17030.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906682v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/recherche-et-innovation/edul-editions-de-luniversite-de-lorraine/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/language/en/info/p8355_Theorie-erzaehlen--Raconter-la-th-orie--Narrating-Theory--Fiktionalisierte-Literaturtheorie-im-Roman-.html/XTCsid/cd82bqep4h9dqg5j3nmfm2ht13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906673v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-643-90704-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053191" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0291-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/litt%C3%A9ratures-sans-domicile-fixe-literaturen-ohne-festen-wohnsitz-16541/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/la-litt%C3%A9rature-fran%C3%A7aise-contemporaine-16354/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05492067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/zig-2020-110218" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05482303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>