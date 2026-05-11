--- v1 (2026-04-18)
+++ v2 (2026-05-11)
@@ -224,200 +224,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beate Baumann, Sprache, Kultur, polyphone Narration: Entwicklungen im postmigrantischen Deutschland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154ug⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kunstsprachen, kulturelle Übersetzung und produktives Missverstehen in Zé do Rocks „lexikon üba vorurteile un andre teile“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lebende Sprachen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/les-2025-0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/les-2025-0047⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05314916v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05365569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traumatisante filiation : l’écriture post-mémorielle franco-allemande d’Anne Weber dans Ahnen / Vaterland (2015)</w:t>
               </w:r>
@@ -1422,963 +1422,963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cultural turns et comparatisme critique dans l’étude de littératures transculturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études germaniques et les études culturelles: réceptions, méthodes et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philipp Jonke, MSH Dijon, May 2024, Dijon (Bourgogne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Variations linguistiques et incompréhension culturelle dans l’œuvre de Zé do Rock »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Les enjeux de l’incompréhension culturelle : Réflexions linguistiques, juridiques et traductologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Dias (Sorbonne Université); Nadine Rentel (Université de Sciences Appliquées de Zwickau, Allemagne); Stephanie Schwerter (Université Polytechnique Hauts-de-France), Mar 2024, Université Polytechnique Hauts-de-France, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’approche &amp;quot;trans-aréale&amp;quot; dans les littératures germanophones contemporaines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : "Contester les frontières nationales aujourd’hui et demain : Acteurs, discours, pratiques, propositions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zakaria Taha; Valéry Kossov; Anne-Laure Amilhat; Miloud Gharrafi, Feb 2024, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Négociations complexes d’espaces d’action et de normes sociales dans &amp;quot;Les Misérables&amp;quot; (2019) de Ladj Ly »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Congrès international de l’Association allemande des francoromanistes: « Croisements et convergences »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Section: « Confluences des marges sociales: pour repenser les normes dans la littérature et le cinéma de langue française », dirigée par Hanna Nohe (Université de Bonn, Allemagne) et Jimmy Thibeault (Université Sainte-Anne, Canada), Sep 2024, Passau, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétiques postcoloniales et postmigrantes : continuités et ruptures dans une perspective franco-allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Postmigration et postcolonialisme dans les littératures et les musiques francophones et germanophones »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Coste; Martina Kopf, Mar 2024, Maison Heinrich Heine, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Der Klang meines Deutsch » : l’écriture post-monolingue chez Franz Kafka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire inter-laboratoires "L’espace littéraire de Berlin-Vladivostok", 7e édition 2024-2025, « Franz Kafka, un écrivain allemand entre tradition juive et modernité pragoise », Bibliothèque Diderot ENS Lyon, MARGE, IHRIM, ILCEA4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Myriam Geiser (UGA); Marie-Odile Thirouin (Lyon 2), Dec 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’ &amp;quot;effet de traduction&amp;quot; dans l’écriture transculturelle comme forme de résistance au &amp;quot;monolinguisme de l’autre&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international « Translation and Resistance »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TRACE (Translation and Culture, UGent, Belgique) et CLIV (Center for Literature in Translation, UGent/VUB, Belgique), Sep 2024, Université de Gand, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Dedans-dehors : Postures translingues chez Polina Panassenko et Olga Grjasnowa »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIVe Congrès international de la Société Française de Littérature Générale et Comparée (SFLG): « Littératures et Mondialisation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atelier "Ecritures post-migrantes franco-allemandes", organisé par Marina Ortrud Hertrampf (Université de Passau, Allemagne) et Fanny Platelle (Université Clermont-Auvergne), Jun 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« L’approche &amp;quot;trans-aréale&amp;quot; dans les littératures germanophones contemporaines »</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Positionnements théoriques à l’ère des &amp;quot;post&amp;quot; : Corrélations entre les concepts de post-mémoire et de post-migration »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : "Contester les frontières nationales aujourd’hui et demain : Acteurs, discours, pratiques, propositions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zakaria Taha; Valéry Kossov; Anne-Laure Amilhat; Miloud Gharrafi, Feb 2024, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude internationale « La littérature européenne de la postmigration: théorie et cartographie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet de recherche transdisciplinaire NarraMuse (ARC 2022-2027), UCLouvain, May 2023, Louvain-La-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cultural turns et comparatisme critique dans l’étude de littératures transculturelles</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Die Gesellschaft der Anderen: Die Gestaltung von Randperspektiven in den Romanen &amp;quot;Als wir träumten&amp;quot; (2006) von Clemens Meyer und &amp;quot;Der die Träume hört&amp;quot; (2019) von Selim Özdogan »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les études germaniques et les études culturelles: réceptions, méthodes et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philipp Jonke, MSH Dijon, May 2024, Dijon (Bourgogne), France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l’AGES: « Altérités dans l’espace germanophone »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Germanistes de l’Enseignement Supérieur, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Variations linguistiques et incompréhension culturelle dans l’œuvre de Zé do Rock »</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La traduction : effet et horizon du texte littéraire plurilingue - le cas de &amp;quot;Clameur&amp;quot; de Hocine Tandjaoui »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dias</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Les enjeux de l’incompréhension culturelle : Réflexions linguistiques, juridiques et traductologiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dominique Dias (Sorbonne Université); Nadine Rentel (Université de Sciences Appliquées de Zwickau, Allemagne); Stephanie Schwerter (Université Polytechnique Hauts-de-France), Mar 2024, Université Polytechnique Hauts-de-France, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Lire et écrire entre les langues : Littérature, enseignement, traduction, création »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé dans le cadre des colloques LÉEL (2021-2028), Université Aix-Marseille, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Négociations complexes d’espaces d’action et de normes sociales dans &amp;quot;Les Misérables&amp;quot; (2019) de Ladj Ly »</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Traumatisante filiation : L’écriture post-mémorielle franco-allemande d’Anne Weber dans Ahnen / Vaterland (2015) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès international de l’Association allemande des francoromanistes: « Croisements et convergences »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Section: « Confluences des marges sociales: pour repenser les normes dans la littérature et le cinéma de langue française », dirigée par Hanna Nohe (Université de Bonn, Allemagne) et Jimmy Thibeault (Université Sainte-Anne, Canada), Sep 2024, Passau, Allemagne</w:t>
+              <w:t xml:space="preserve">Colloque international « Mémoire et indicible : la question du trauma individuel dans les arts contemporains », Université Grenoble Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Crémaux-Bouche, Laurent Gallardo, Laurence Garino-Abel et Catherine Orsini-Saillet, Apr 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Subversions linguistiques et transculturelles d’un „étranger“ en Allemagne : l’humour au service de la contestation et la connivence dans l’œuvre de Zé do Rock »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Humour, pouvoir et politique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dominique Dias; Emmanuelle Prak-Derrington; Nathalie Schnitzer, Oct 2023, Aix-Marseille Université, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976871v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-04962368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire le transculturel : créer un « effet de traduction » ?</w:t>
               </w:r>
@@ -2841,165 +2841,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">„Mehrsprachigkeit in deutscher und französischer Gegenwartsliteratur – vom poetischen Potential sprachlicher Métissage“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences pluridisciplinaire "Entretiens franco-allemands"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle France (Frankreichzentrum) de l'Université de la Sarre (Universität des Saarlandes), Jan 2019, Université de la Sarre, Sarrebruck, Allemagne (Universität des Saarlandes, Saarbrücken), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Berlin comme carrefour d'histoire(s) et d'identités dans les récits d'écrivains germano-turcs après la chute du Mur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire pluriannuel "Capitales européennes et diversité culturelle depuis 1945"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Taliano-Des Garets, Apr 2019, Musée National de l’Histoire et de l’Immigration à Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936581v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04936585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Poetik der Métissage : Transkulturelles Schreiben und seine Rezeption in Deutschland und Frankreich »</w:t>
               </w:r>
@@ -3786,186 +3786,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Misérables&amp;quot; (2019) und &amp;quot;Berlin Alexanderplatz&amp;quot; (2021): Filmische Aktualisierungen emblematischer Erzählungen von Ausgrenzung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Geiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Chamayou-Kuhn, Constance Chevallier-Govers, Florence Renard (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières et migrations en Europe. Études juridiques et culturelles dans une perspective franco-allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions juridiques franco-allemandes, 2023, Revue générale du droit, 978-620-2-48460-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Komplexe Übertragungsprozesse im Kontext der Postmigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Geiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephanie Baumann; Irène Cagneau; Nadine Rentel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Übersetzungs­prozesse im Kontext von Exil und Postmigration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank &amp; Timme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-195, 2023, 978-3-7329-0856-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank &amp; Timme</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04194544v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04348282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehr- und Forschungstätigkeit in deutsch-französischer Perspektive während meines Gastsemesters an der Universität des Saarlandes (1. September 2019 - 29. Februar 2020)</w:t>
               </w:r>
@@ -5971,51 +5971,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BA1A7C9"/>
+    <w:nsid w:val="E2B838B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6119,51 +6119,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A7C2F5C"/>
+    <w:nsid w:val="DBEC569C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6353,51 +6353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05314916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Geiser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/les-2025-0047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05365569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154ug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.19151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/92174_642" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.10177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05506748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017956v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05492058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05492061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05492042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05492048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05482373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05482049v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05482184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05482098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04962362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962370v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04962368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04949261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04949263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04949260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beghin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scaneg.eu/uktp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01123504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rademacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ta&#239;eb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logos-verlag.de/cgi-bin/engbuchmid?isbn=2944&amp;amp;lng=deu&amp;amp;id=" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05555089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111591339/html#bibliographicData" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111591339-004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05449005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eum.unimc.it" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1334238" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21435" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110783803-016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194544v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/de/programm/produkt/ubersetzungsprozesse-im-kontext-von-exil-und-postmigration" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/reihen/kulturwissenschaft/jahrbuch-des-frankreichzentrums/?f=12320&amp;amp;p=1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839460153-017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/reihen/kulturwissenschaft/jahrbuch-des-frankreichzentrums/?f=12320" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839460153-018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783839443903/html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839443903-002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avm-verlag.de/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/50847" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/xttd-nb60" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/lettres-europeennes/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04923341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826066337-transkulturelle-begegnungsraeume/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelem.de/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910567v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/decouvrez-epure,9035,17030.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906682v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/recherche-et-innovation/edul-editions-de-luniversite-de-lorraine/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/language/en/info/p8355_Theorie-erzaehlen--Raconter-la-th-orie--Narrating-Theory--Fiktionalisierte-Literaturtheorie-im-Roman-.html/XTCsid/cd82bqep4h9dqg5j3nmfm2ht13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906673v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-643-90704-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053191" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0291-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/litt%C3%A9ratures-sans-domicile-fixe-literaturen-ohne-festen-wohnsitz-16541/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/la-litt%C3%A9rature-fran%C3%A7aise-contemporaine-16354/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05492067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/zig-2020-110218" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05482303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05365569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Geiser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154ug" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05314916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/les-2025-0047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.19151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194538v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/92174_642" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.10177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05506748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017956v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05492058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05492061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05492042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05492048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05482373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05482049v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05482184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05482098v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04962362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976920v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04962368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04976871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04949261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04949263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04949260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04936579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beghin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scaneg.eu/uktp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01123504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rademacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ta&#239;eb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.logos-verlag.de/cgi-bin/engbuchmid?isbn=2944&amp;amp;lng=deu&amp;amp;id=" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05555089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111591339/html#bibliographicData" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111591339-004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05449005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eum.unimc.it" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1334238" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21435" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110783803-016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348282v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194544v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/de/programm/produkt/ubersetzungsprozesse-im-kontext-von-exil-und-postmigration" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/reihen/kulturwissenschaft/jahrbuch-des-frankreichzentrums/?f=12320&amp;amp;p=1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839460153-017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/reihen/kulturwissenschaft/jahrbuch-des-frankreichzentrums/?f=12320" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839460153-018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783839443903/html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839443903-002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avm-verlag.de/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/50847" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/xttd-nb60" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/lettres-europeennes/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04923341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826066337-transkulturelle-begegnungsraeume/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelem.de/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910567v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/decouvrez-epure,9035,17030.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906682v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/recherche-et-innovation/edul-editions-de-luniversite-de-lorraine/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/language/en/info/p8355_Theorie-erzaehlen--Raconter-la-th-orie--Narrating-Theory--Fiktionalisierte-Literaturtheorie-im-Roman-.html/XTCsid/cd82bqep4h9dqg5j3nmfm2ht13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01906673v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-643-90704-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053191" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0291-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/litt%C3%A9ratures-sans-domicile-fixe-literaturen-ohne-festen-wohnsitz-16541/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05508261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/la-litt%C3%A9rature-fran%C3%A7aise-contemporaine-16354/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05492067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/zig-2020-110218" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05482303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>