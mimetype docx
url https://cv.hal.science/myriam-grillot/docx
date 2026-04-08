--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -135,749 +135,736 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to advance the agroecological transition: Insights from a case study of sheep–crop integration in southwestern France</w:t>
+                <w:t xml:space="preserve">Exploring the productivity per unit of livestock, land and labour of organic multi-species livestock farms in six European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Stark</w:t>
+                <w:t xml:space="preserve">Enrique Muñoz-Ulecia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Mettauer</w:t>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104514⟩</w:t>
+              <w:t xml:space="preserve">Farming System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (1), pp.100187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.farsys.2025.100187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288168v1</w:t>
+                <w:t xml:space="preserve">hal-05392551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the productivity per unit of livestock, land and labour of organic multi-species livestock farms in six European countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategies to advance the agroecological transition: Insights from a case study of sheep–crop integration in southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Muñoz-Ulecia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Romane Mettauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cassagnes Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 4 (1), pp.100187. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 231, pp.104514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.farsys.2025.100187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392551v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental effects of improved regional nitrogen cycling in crop-livestock systems – A generic modelling approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.K. van Ittersum</w:t>
+                <w:t xml:space="preserve">Stimulating students’ learning about circularity challenges in agriculture with the CircAgri educational serious game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104244⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 549, pp.147772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2026.147772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928268v1</w:t>
+                <w:t xml:space="preserve">hal-05553946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l’(agro)écologisation des projets de recherche produit sur différentes catégories professionnelles et leurs interactions au sein d’INRAE : étude de cas à partir du projet LAPOESIE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Environmental effects of improved regional nitrogen cycling in crop-livestock systems – A generic modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Vonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G.T. Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.F.E. Topp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14clq⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 224, pp.104244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213272v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reintegrating livestock in a specialized vineyard region: unravelling actor perceptions in southern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A sustainable game changer? Systematic review of serious games used for agriculture and research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Moraine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (5), pp.61. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222, pp.104178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-025-01045-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313394v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating alternatives for co-product use in European agriculture: Does regional context matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. Vonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G.T. Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hijbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F.E. Topp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1003, pp.180698. </w:t>
@@ -915,2214 +902,2318 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Jeu sérieux : comment évaluer aujourd’hui cet outil après presque un demi-siècle de pratiques en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dernat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
+                <w:t xml:space="preserve">François Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (3), pp.253-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2025006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sustainable game changer? Systematic review of serious games used for agriculture and research agenda</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reintegrating livestock in a specialized vineyard region: unravelling actor perceptions in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martel</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104178⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (5), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-025-01045-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813562v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm advisors play a key role in integrating crop-livestock at the farm level: perceptions and experiences in Brazil and France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ce que l’(agro)écologisation des projets de recherche produit sur différentes catégories professionnelles et leurs interactions au sein d’INRAE : étude de cas à partir du projet LAPOESIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1389224X.2023.2254308⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Hors-Série 40, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14clq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253708v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer et maintenir un outil de diagnostic des systèmes agrialimentaires accessible en ligne : SI-BOAT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Farm advisors play a key role in integrating crop-livestock at the farm level: perceptions and experiences in Brazil and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Gomes Moojen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo César de Faccio Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art05⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (5), pp.683-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1389224X.2023.2254308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887704v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of socio-metabolic research on circularity in agri-food systems and pathways to action</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gérer et maintenir un outil de diagnostic des systèmes agrialimentaires accessible en ligne : SI-BOAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10705-024-10344-x⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, 12p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498649v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration culture-élevage, une opportunité pour l’élevage et la transition agroécologique des systèmes agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (54), pp.44-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/npvelsa/2024016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularity and livestock diversity: Pathways to sustainability in intensive pig farming regions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A review of socio-metabolic research on circularity in agri-food systems and pathways to action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103809⟩</w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.535-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-024-10344-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382383v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between animal enterprises and marketing strategies shape organic multispecies farming systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circularity and livestock diversity: Pathways to sustainability in intensive pig farming regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Alvarez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00930-8⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 213, pp.103809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328766v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a functional organic agroforestry system associating rabbits and apple trees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Aymard</w:t>
+                <w:t xml:space="preserve">Interactions between animal enterprises and marketing strategies shape organic multispecies farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dephne Ulukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gun Bernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100051⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (6), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00930-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224414v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioéconomie et économie circulaire : lecture critique et place de l'élevage</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of a functional organic agroforestry system associating rabbits and apple trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Temple-Boyer--Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7430⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.100051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135588v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive deviant strategies implemented by organic multi-species livestock farms in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bioéconomie et économie circulaire : lecture critique et place de l'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103453⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1), pp.7430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723011v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory approach based on the serious game Dynamix to co-design scenarios of crop-livestock integration among farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive deviant strategies implemented by organic multi-species livestock farms in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defne Ulukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gun Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 201, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103414⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 201, pp.103453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693492v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le proto-métabolisme : approche du fonctionnement bioéconomique d’un territoire agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A participatory approach based on the serious game Dynamix to co-design scenarios of crop-livestock integration among farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Charmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.8908⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289657v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche holistique de l’élevage, au cœur des enjeux de santé animale, humaine et environnementale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le proto-métabolisme : approche du fonctionnement bioéconomique d’un territoire agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2021013⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 376, pp.55-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.8908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294269v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of multi-species livestock farming to improve the sustainability of livestock farms: A review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche holistique de l’élevage, au cœur des enjeux de santé animale, humaine et environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102821⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2021013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530505v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation conceptuelle de la gestion adaptative de la biomasse face à l’aléa climatique en systèmes agro-sylvopastoraux</w:t>
+                <w:t xml:space="preserve">Potential of multi-species livestock farming to improve the sustainability of livestock farms: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Destruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2018034⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181, pp.102821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621653v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level analysis of nutrient cycling within agro-sylvo-pastoral landscapes in West Africa using an agent-based model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation conceptuelle de la gestion adaptative de la biomasse face à l’aléa climatique en systèmes agro-sylvopastoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.05.003⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (5), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2018034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283180v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multi-level analysis of nutrient cycling within agro-sylvo-pastoral landscapes in West Africa using an agent-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.267-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agent-based modelling as a time machine to assess nutrient cycling reorganization during past agrarian transitions in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vayssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 164, pp.133 - 151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2018.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3132,425 +3223,425 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage pastoral et viticulture dans le Minervois : stratégies collectives pour une agroécologie de territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alinon K.; Duteurtre G.; Lasseur J.; Poccard-Chapuis R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élevages et pâturages sous tension. Nouveaux regards sur les territoires méditerranéens et tropicaux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quæ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-123, 2025, Matière à débattre et décider, 978-2-7592-4044-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche d'efficience pour accompagner la transition agroécologique des systèmes d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Benagabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.100-115, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de l'art de l'approche multi-agents pour modéliser le comportement spatial des troupeaux en systèmes d'élevage extensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sané Mamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vayssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ibrahima Diop Gaye (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilité pastorale et développement au Sahel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 92 (3), L'Harmattan, pp.199-213, 2018, 978-2-343-13610-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3560,4770 +3651,4770 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing circularity of agricultural products in a region: is it that easy? Raising awareness on its complexity with an educative serious game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productividad en sistemas ganaderos ecológicos multi-especies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrique Muñoz-Ulecia</w:t>
+                <w:t xml:space="preserve">Eficiencia de uso del nitrógeno y circularidad alimentaria¿Debemos evaluar el animal o el sistema?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rodríguez-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Jornadas sobre Producción Animal de AIDA (2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Zaragoza, España. pp.18-19</w:t>
+              <w:t xml:space="preserve">21. Jornadas sobre Producción Animal de AIDA (2025).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Zaragoza, España. pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147906v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and levers for reintegrating livestock in crop farms and regions -- a transversal analysis in three countries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jeux sérieux et modélisation d'accompagnement Démarches et usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.307-309</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes Rurales 2025: 13è éditions des entretiens agronomiques Olivier de Serres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Mirabel (Ardèche), France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240382v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le métabolisme des systèmes agri-alimentaires : un objet intermédiaire entre disciplines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes Rurales 2025: 13è éditions des entretiens agronomiques Olivier de Serres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Mirabel (Ardèche), France. 42p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364797v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métabolisme des systèmes agri-alimentaires : un objet intermédiaire entre disciplines ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natacha Rollinde</w:t>
+                <w:t xml:space="preserve">Barriers and levers for reintegrating livestock in crop farms and regions -- a transversal analysis in three countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Petit</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes Rurales 2025: 13è éditions des entretiens agronomiques Olivier de Serres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Mirabel (Ardèche), France. 42p</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.307-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333497v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eficiencia de uso del nitrógeno y circularidad alimentaria¿Debemos evaluar el animal o el sistema?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Rodríguez-Alvarez</w:t>
+                <w:t xml:space="preserve">Productividad en sistemas ganaderos ecológicos multi-especies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Muñoz-Ulecia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Jornadas sobre Producción Animal de AIDA (2025).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Zaragoza, España. pp.20-21</w:t>
+              <w:t xml:space="preserve">21. Jornadas sobre Producción Animal de AIDA (2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Zaragoza, España. pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147773v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux sérieux et modélisation d'accompagnement Démarches et usages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes Rurales 2025: 13è éditions des entretiens agronomiques Olivier de Serres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Mirabel (Ardèche), France. 15p</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333518v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamix serious game : a Swiss knife to co-design collaborations between neighbouring crop and livestock farmers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the drivers of productivity in organic multi-species livestock farms across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Muñoz-Ulecia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réintégrer l’élevage sur des fermes en cultures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Freins et leviers au développement de complémentarités culture-élevage à l’échelle territoriale: le cas du viti-pastoralisme dans l’Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548310v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-livestock interactions between farms: how and why do they occur? A case-study in Southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jeux sérieux et agriculture : quels apports pour la durabilité des systèmes ? Revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 6p</w:t>
+              <w:t xml:space="preserve">Jeux et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651135v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating interactions between farms: adaptive network of biomass flow and individual behaviors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Collective action and participatory knowledge building for Crop-Livestock integration at territory level in Mediterranean areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.62-64</w:t>
+              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955738v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler des réseaux céréaliers-éleveurs pour évaluer leur capacité d'autonomie locale : Application en Ariège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du RMT Spicee 2024 : Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spicee : Structurer et Produire l'Innovation dans les systèmes ayant des Cultures et de l'Elevage Ensemble, Mar 2024, Montpellier, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling GAMA, R software and the OpenMOLE platform to explore an agent-based model simulating interactions between farms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Simulating interactions between farms: adaptive network of biomass flow and individual behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMA Days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Online, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.62-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887937v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers au développement de complémentarités culture-élevage à l’échelle territoriale: le cas du viti-pastoralisme dans l’Aude</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Coupling GAMA, R software and the OpenMOLE platform to explore an agent-based model simulating interactions between farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GAMA Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549166v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux sérieux et agriculture : quels apports pour la durabilité des systèmes ? Revue de littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réintégrer l’élevage sur des fermes en cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. 3p</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651168v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective action and participatory knowledge building for Crop-Livestock integration at territory level in Mediterranean areas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Crop-livestock interactions between farms: how and why do they occur? A case-study in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Triolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 7p</w:t>
+              <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644941v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une agroécologie de territoire : connaissances et démarche de recherche-action pour soutenir l’intégration culture-élevage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Integrating crop and livestock beyond farm level: how serious games may help co-designing collaborations between neighbouring farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Pissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18th Congress of The European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro, Aug 2024, Rennes, France. pp.250-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549777v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating crop and livestock beyond farm level: how serious games may help co-designing collaborations between neighbouring farmers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysing farmer biomass, product, labour and land exchanges in a range of European landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Triolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Dalgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Anisoara Gavrilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Leonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of The European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro, Aug 2024, Rennes, France. pp.250-251</w:t>
+              <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771153v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing farmer biomass, product, labour and land exchanges in a range of European landscapes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une agroécologie de territoire : connaissances et démarche de recherche-action pour soutenir l’intégration culture-élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653765v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic review of serious games on livestock and how they consider sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dernat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser des stratégies de bergers sur le massif de la Clape avec des troupeaux ovins mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Falcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les ressources protéiques locales dans l'alimentation des monogastriques pour favoriser la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Escande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un jeu à caractère éducatif sur la circularité en agriculture : Circ’Agri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soerensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sustainable game changer? Systematic review of serious games using for agriculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exploration d'un modèle multi-agents qui simule des réseaux céréalierséleveurs : PSE et échantillonnage par suite de Sobol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France. pp.209-213</w:t>
+              <w:t xml:space="preserve">MEXICO 2023 : Rencontres annuelles 2023 du réseau Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Palaiseau, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676277v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep integration into cropping systems for agroecological transition of farming systems in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">A sustainable game changer? Systematic review of serious games using for agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Mettauer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France. pp.209-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04196545v1</w:t>
+                <w:t xml:space="preserve">hal-04676277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration d'un modèle multi-agents qui simule des réseaux céréalierséleveurs : PSE et échantillonnage par suite de Sobol</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sheep integration into cropping systems for agroecological transition of farming systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Mettauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Shaqura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEXICO 2023 : Rencontres annuelles 2023 du réseau Mexico</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547786v1</w:t>
+                <w:t xml:space="preserve">hal-04196545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularity in re-integrated crop-livestock systems at territory level: pathways and limits for transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green era-hub</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing local protein resources in monogastric feeds to promote the agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. p. 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using local feed resources for livestock farming: Illusion or real promise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Seminar of the FAO CIHEAM Networks on Pasture and Forage Crops and on Sheep and Goat Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioéconomie et économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; idele, Dec 2022, Paris, France. pp.315-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarités entre céréaliers, vignerons et éleveurs dans le Minervois : quels potentiels et quelles conditions de développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Mettauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Mettauer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between agri-chains at local level: a metabolic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fleuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European IFSA symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Evora, Portugal. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers’ perceptions of levers and barriers to crop-livestock integration beyond farm level. A case-study in france.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European IFSA symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Evora, Portugal. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABM for a better understanding of complex byproduct economic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining biotechnical and organisational levers to engage agroecological transition of farming systems: A case-study of sheep integration into organic cropping systems in South-western France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A typology of European organic multi-species livestock farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gun Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IAHA preconference OWC, Rennes 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641231v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does integration promote sustainability in organic multi-species livestock farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ulukan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typology of European organic multi-species livestock farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining biotechnical and organisational levers to engage agroecological transition of farming systems: A case-study of sheep integration into organic cropping systems in South-western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Mettauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christopher Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHA preconference OWC, Rennes 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580526v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level nutrient cycle model in agro-sylvo-pastoral systems of West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vayssières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAMA Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser la biomasse d'origine agricole à l'échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bioéconomie : organisation, innovation, soutenabilité et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil permettant de caractériser la gestion et valorisation de la biomasse d'origine agricole (BOA) dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRSS : Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based model to analyze the ecological functioning of agro-silvo-pastoral landscapes in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vayssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software Society (iEMSs 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp. 1305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory modelling of the trajectories of agro-sylvo-pastoral systems at landscape and community levels in West Africa – the case of Senegalese groundnut basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vayssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSD5: International symposium on farming system design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.503-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8333,761 +8424,761 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lapin, le pommier et les bénéfices écosystémiques interspécifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Benefits and limits of an organic agroforestry system associating rabbits and apple tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Rodriguez</w:t>
+                <w:t xml:space="preserve">Simon S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire METABIO 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.855, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044072v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and limits of an organic agroforestry system associating rabbits and apple tree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Le lapin, le pommier et les bénéfices écosystémiques interspécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon S.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
+                <w:t xml:space="preserve">Manon Fetiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire METABIO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196641v1</w:t>
+                <w:t xml:space="preserve">hal-04044072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse socio-métabolique des filières et de leurs vulnérabilités. Etude du cas des filières agricoles aux échelles nationale et locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Hittner Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alapetite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Numéro de contrat : 2003C0069, ADEME. 2024, 182 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse socio-métabolique des filières et de leurs vulnérabilités. Etude du cas des filières agricoles aux échelles nationale et locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Hittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Hittner</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Alapetite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Synthèse du rapport final du projet Scalable. ADEME. 2024, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer l’autonomie protéique des élevages de monogastriques du Lauragais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">inrae. 2022, 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet Boat : biomasses d’origine agricole à l’échelle de territoires. Quelles formes de gestion et valorisation : entre cloisonnement, concurrence ou intégration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ademe. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03277158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9097,114 +9188,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-agents et pluri-niveaux de la réorganisation du cycle de l’azote dans des systèmes agro-sylvo-pastoraux en transition - Le cas du bassin arachidier au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des productions animales. Montpellier SupAgro; Université de Montpellier, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02917359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9272,51 +9363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E31F1D1"/>
+    <w:nsid w:val="D99CBCE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9503,51 +9594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-grillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8556-6991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288168v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagnes Andrea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104514" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mu&#241;oz-Ulecia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2025.100187" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Vonk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.T. Schut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. van Ittersum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.E. Topp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05213272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01045-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hijbeek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180698" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Andreotti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104178" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253708v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Gomes Moojen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2023.2254308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art05" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10344-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvarez-Rodriguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103809" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temple-Boyer--Dury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7430" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693492v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charmeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelletier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103414" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8908" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Bras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283180v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.05.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620908v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.04.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alvarez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Benagabou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#233; Mamadou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364954v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147906v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rollinde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147773v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodr&#237;guez-Alvarez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364971v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364990v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548310v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651135v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Triolet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955738v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520073v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887937v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549166v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cassagnes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651168v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644941v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549777v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04771153v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653765v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dalgaard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Anisoara Gavrilescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leonte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752224v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548043v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Falcou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548322v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escande" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548320v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soerensen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774991v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163348v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972798v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047382v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728122v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Carle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03524152v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Girard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641231v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376530v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ulukan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brock" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580526v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408616v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972112v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972130v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493784v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044072v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rodriguez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196641v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871955v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Galibert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner S&#225;nchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alapetite" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948415v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277158v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02917359v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-grillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8556-6991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392551v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mu&#241;oz-Ulecia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2025.100187" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagnes Andrea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104514" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553946v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.147772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928268v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Vonk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.T. Schut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. van Ittersum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.E. Topp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104244" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Andreotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104178" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hijbeek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180698" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01045-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05213272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Gomes Moojen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2023.2254308" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887704v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art05" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10344-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvarez-Rodriguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103809" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temple-Boyer--Dury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100051" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7430" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charmeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelletier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103414" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8908" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Bras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.05.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.04.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alvarez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Benagabou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536244v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#233; Mamadou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodr&#237;guez-Alvarez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333518v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rollinde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364971v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cassagnes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520073v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887937v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548310v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651135v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Triolet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04771153v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653765v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dalgaard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Anisoara Gavrilescu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leonte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549777v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Falcou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548322v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escande" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soerensen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547786v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676277v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196545v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616774v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774991v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728122v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Carle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03524152v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Girard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376530v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ulukan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brock" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641231v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972112v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972130v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493784v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408497v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196641v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044072v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rodriguez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871955v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Galibert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner S&#225;nchez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alapetite" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872631v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948415v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02917359v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>