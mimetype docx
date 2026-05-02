--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -169,321 +169,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the productivity per unit of livestock, land and labour of organic multi-species livestock farms in six European countries</w:t>
+                <w:t xml:space="preserve">Strategies to advance the agroecological transition: Insights from a case study of sheep–crop integration in southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Muñoz-Ulecia</w:t>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romane Mettauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassagnes Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.farsys.2025.100187⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 231, pp.104514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392551v1</w:t>
+                <w:t xml:space="preserve">hal-05288168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to advance the agroecological transition: Insights from a case study of sheep–crop integration in southwestern France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the productivity per unit of livestock, land and labour of organic multi-species livestock farms in six European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Mettauer</w:t>
+                <w:t xml:space="preserve">Enrique Muñoz-Ulecia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassagnes Andrea</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 231, pp.104514. </w:t>
+              <w:t xml:space="preserve">Farming System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (1), pp.100187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.farsys.2025.100187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288168v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulating students’ learning about circularity challenges in agriculture with the CircAgri educational serious game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 549, pp.147772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -511,1797 +511,1797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental effects of improved regional nitrogen cycling in crop-livestock systems – A generic modelling approach</w:t>
+                <w:t xml:space="preserve">Introduction : Jeu sérieux : comment évaluer aujourd’hui cet outil après presque un demi-siècle de pratiques en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.J. Vonk</w:t>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.G.T. Schut</w:t>
+                <w:t xml:space="preserve">François Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.K. van Ittersum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.F.E. Topp</w:t>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 224, pp.104244. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (3), pp.253-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928268v1</w:t>
+                <w:t xml:space="preserve">hal-04984332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sustainable game changer? Systematic review of serious games used for agriculture and research agenda</w:t>
+                <w:t xml:space="preserve">Evaluating alternatives for co-product use in European agriculture: Does regional context matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dernat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">W.J. Vonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G.T. Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hijbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.F.E. Topp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104178⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1003, pp.180698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813562v1</w:t>
+                <w:t xml:space="preserve">hal-05392650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating alternatives for co-product use in European agriculture: Does regional context matter?</w:t>
+                <w:t xml:space="preserve">A sustainable game changer? Systematic review of serious games used for agriculture and research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.J. Vonk</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180698⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222, pp.104178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392650v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Jeu sérieux : comment évaluer aujourd’hui cet outil après presque un demi-siècle de pratiques en France ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reintegrating livestock in a specialized vineyard region: unravelling actor perceptions in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Salliou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (3), pp.253-259. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (5), pp.61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2025006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-025-01045-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984332v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reintegrating livestock in a specialized vineyard region: unravelling actor perceptions in southern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ce que l’(agro)écologisation des projets de recherche produit sur différentes catégories professionnelles et leurs interactions au sein d’INRAE : étude de cas à partir du projet LAPOESIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-025-01045-y⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Hors-Série 40, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14clq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313394v1</w:t>
+                <w:t xml:space="preserve">hal-05213272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l’(agro)écologisation des projets de recherche produit sur différentes catégories professionnelles et leurs interactions au sein d’INRAE : étude de cas à partir du projet LAPOESIE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Derbez</w:t>
+                <w:t xml:space="preserve">Environmental effects of improved regional nitrogen cycling in crop-livestock systems – A generic modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Vonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G.T. Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">M.K. van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.F.E. Topp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Hors-Série 40, pp.1-25. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 224, pp.104244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14clq⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213272v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm advisors play a key role in integrating crop-livestock at the farm level: perceptions and experiences in Brazil and France</w:t>
+                <w:t xml:space="preserve">Gérer et maintenir un outil de diagnostic des systèmes agrialimentaires accessible en ligne : SI-BOAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Gomes Moojen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pierre Casel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1389224X.2023.2254308⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, 12p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253708v1</w:t>
+                <w:t xml:space="preserve">hal-04887704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer et maintenir un outil de diagnostic des systèmes agrialimentaires accessible en ligne : SI-BOAT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of socio-metabolic research on circularity in agri-food systems and pathways to action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Casel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art05⟩</w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.535-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-024-10344-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887704v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration culture-élevage, une opportunité pour l’élevage et la transition agroécologique des systèmes agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (54), pp.44-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/npvelsa/2024016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of socio-metabolic research on circularity in agri-food systems and pathways to action</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Circularity and livestock diversity: Pathways to sustainability in intensive pig farming regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Alvarez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10705-024-10344-x⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 213, pp.103809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498649v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularity and livestock diversity: Pathways to sustainability in intensive pig farming regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farm advisors play a key role in integrating crop-livestock at the farm level: perceptions and experiences in Brazil and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Gomes Moojen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Alvarez-Rodriguez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Paulo César de Faccio Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 213, pp.103809. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (5), pp.683-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1389224X.2023.2254308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382383v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between animal enterprises and marketing strategies shape organic multispecies farming systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a functional organic agroforestry system associating rabbits and apple trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Steinmetz</w:t>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dephne Ulukan</w:t>
+                <w:t xml:space="preserve">V. Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gun Bernes</w:t>
+                <w:t xml:space="preserve">A. Temple-Boyer--Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00930-8⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.100051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328766v1</w:t>
+                <w:t xml:space="preserve">hal-04224414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a functional organic agroforestry system associating rabbits and apple trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioéconomie et économie circulaire : lecture critique et place de l'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Fillon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100051⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1), pp.7430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224414v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioéconomie et économie circulaire : lecture critique et place de l'élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between animal enterprises and marketing strategies shape organic multispecies farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dephne Ulukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gun Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (1), pp.7430. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (6), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00930-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135588v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive deviant strategies implemented by organic multi-species livestock farms in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defne Ulukan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gun Bernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2352,103 +2352,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A participatory approach based on the serious game Dynamix to co-design scenarios of crop-livestock integration among farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Charmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 201, </w:t>
@@ -2486,51 +2486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le proto-métabolisme : approche du fonctionnement bioéconomique d’un territoire agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2538,51 +2538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 376, pp.55-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2642,51 +2642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2720,51 +2720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of multi-species livestock farming to improve the sustainability of livestock farms: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2854,51 +2854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation conceptuelle de la gestion adaptative de la biomasse face à l’aléa climatique en systèmes agro-sylvopastoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vayssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2971,51 +2971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level analysis of nutrient cycling within agro-sylvo-pastoral landscapes in West Africa using an agent-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3101,51 +3101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based modelling as a time machine to assess nutrient cycling reorganization during past agrarian transitions in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vayssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3237,77 +3237,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage pastoral et viticulture dans le Minervois : stratégies collectives pour une agroécologie de territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3379,51 +3379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche d'efficience pour accompagner la transition agroécologique des systèmes d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3534,51 +3534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sané Mamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vayssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3659,1694 +3659,1694 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing circularity of agricultural products in a region: is it that easy? Raising awareness on its complexity with an educative serious game</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le métabolisme des systèmes agri-alimentaires : un objet intermédiaire entre disciplines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.500</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes Rurales 2025: 13è éditions des entretiens agronomiques Olivier de Serres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Mirabel (Ardèche), France. 42p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364954v1</w:t>
+                <w:t xml:space="preserve">hal-05333497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eficiencia de uso del nitrógeno y circularidad alimentaria¿Debemos evaluar el animal o el sistema?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jeux sérieux et modélisation d'accompagnement Démarches et usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Jornadas sobre Producción Animal de AIDA (2025).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Zaragoza, España. pp.20-21</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes Rurales 2025: 13è éditions des entretiens agronomiques Olivier de Serres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Mirabel (Ardèche), France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147773v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux sérieux et modélisation d'accompagnement Démarches et usages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Eficiencia de uso del nitrógeno y circularidad alimentaria¿Debemos evaluar el animal o el sistema?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rodríguez-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes Rurales 2025: 13è éditions des entretiens agronomiques Olivier de Serres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Mirabel (Ardèche), France. 15p</w:t>
+              <w:t xml:space="preserve">21. Jornadas sobre Producción Animal de AIDA (2025).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Zaragoza, España. pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333518v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métabolisme des systèmes agri-alimentaires : un objet intermédiaire entre disciplines ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes Rurales 2025: 13è éditions des entretiens agronomiques Olivier de Serres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Mirabel (Ardèche), France. 42p</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333497v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers and levers for reintegrating livestock in crop farms and regions -- a transversal analysis in three countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.307-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productividad en sistemas ganaderos ecológicos multi-especies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Muñoz-Ulecia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Jornadas sobre Producción Animal de AIDA (2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Zaragoza, España. pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dynamix serious game : a Swiss knife to co-design collaborations between neighbouring crop and livestock farmers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364797v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamix serious game : a Swiss knife to co-design collaborations between neighbouring crop and livestock farmers?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the drivers of productivity in organic multi-species livestock farms across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Muñoz-Ulecia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.502</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364971v1</w:t>
+                <w:t xml:space="preserve">hal-05364990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the drivers of productivity in organic multi-species livestock farms across Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Implementing circularity of agricultural products in a region: is it that easy? Raising awareness on its complexity with an educative serious game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.703</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364990v1</w:t>
+                <w:t xml:space="preserve">hal-05364954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers au développement de complémentarités culture-élevage à l’échelle territoriale: le cas du viti-pastoralisme dans l’Aude</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simuler des réseaux céréaliers-éleveurs pour évaluer leur capacité d'autonomie locale : Application en Ariège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque du RMT Spicee 2024 : Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spicee : Structurer et Produire l'Innovation dans les systèmes ayant des Cultures et de l'Elevage Ensemble, Mar 2024, Montpellier, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549166v1</w:t>
+                <w:t xml:space="preserve">hal-04520073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux sérieux et agriculture : quels apports pour la durabilité des systèmes ? Revue de littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulating interactions between farms: adaptive network of biomass flow and individual behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. 3p</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.62-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651168v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective action and participatory knowledge building for Crop-Livestock integration at territory level in Mediterranean areas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Coupling GAMA, R software and the OpenMOLE platform to explore an agent-based model simulating interactions between farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 7p</w:t>
+              <w:t xml:space="preserve">GAMA Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644941v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler des réseaux céréaliers-éleveurs pour évaluer leur capacité d'autonomie locale : Application en Ariège</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jeux sérieux et agriculture : quels apports pour la durabilité des systèmes ? Revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Reuillon</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du RMT Spicee 2024 : Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Spicee : Structurer et Produire l'Innovation dans les systèmes ayant des Cultures et de l'Elevage Ensemble, Mar 2024, Montpellier, France. 3p</w:t>
+              <w:t xml:space="preserve">Jeux et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520073v2</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating interactions between farms: adaptive network of biomass flow and individual behaviors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Reuillon</w:t>
+                <w:t xml:space="preserve">Collective action and participatory knowledge building for Crop-Livestock integration at territory level in Mediterranean areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Accatino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
+                <w:t xml:space="preserve">Andréa Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.62-64</w:t>
+              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955738v1</w:t>
+                <w:t xml:space="preserve">hal-04644941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling GAMA, R software and the OpenMOLE platform to explore an agent-based model simulating interactions between farms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Freins et leviers au développement de complémentarités culture-élevage à l’échelle territoriale: le cas du viti-pastoralisme dans l’Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMA Days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Online, France</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887937v1</w:t>
+                <w:t xml:space="preserve">hal-04549166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réintégrer l’élevage sur des fermes en cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5371,90 +5371,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop-livestock interactions between farms: how and why do they occur? A case-study in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5473,424 +5473,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating crop and livestock beyond farm level: how serious games may help co-designing collaborations between neighbouring farmers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Analysing farmer biomass, product, labour and land exchanges in a range of European landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Pissonnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tommy Dalgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Anisoara Gavrilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Leonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of The European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro, Aug 2024, Rennes, France. pp.250-251</w:t>
+              <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771153v1</w:t>
+                <w:t xml:space="preserve">hal-04653765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing farmer biomass, product, labour and land exchanges in a range of European landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une agroécologie de territoire : connaissances et démarche de recherche-action pour soutenir l’intégration culture-élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Accatino</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andréa Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653765v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une agroécologie de territoire : connaissances et démarche de recherche-action pour soutenir l’intégration culture-élevage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Integrating crop and livestock beyond farm level: how serious games may help co-designing collaborations between neighbouring farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Pissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18th Congress of The European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro, Aug 2024, Rennes, France. pp.250-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549777v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic review of serious games on livestock and how they consider sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dernat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5915,77 +5915,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser des stratégies de bergers sur le massif de la Clape avec des troupeaux ovins mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Falcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6036,51 +6036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les ressources protéiques locales dans l'alimentation des monogastriques pour favoriser la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Escande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6131,64 +6131,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un jeu à caractère éducatif sur la circularité en agriculture : Circ’Agri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soerensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6207,446 +6207,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration d'un modèle multi-agents qui simule des réseaux céréalierséleveurs : PSE et échantillonnage par suite de Sobol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+                <w:t xml:space="preserve">Sheep integration into cropping systems for agroecological transition of farming systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romane Mettauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Shaqura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEXICO 2023 : Rencontres annuelles 2023 du réseau Mexico</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547786v1</w:t>
+                <w:t xml:space="preserve">hal-04196545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sustainable game changer? Systematic review of serious games using for agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France. pp.209-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep integration into cropping systems for agroecological transition of farming systems in France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploration d'un modèle multi-agents qui simule des réseaux céréalierséleveurs : PSE et échantillonnage par suite de Sobol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEXICO 2023 : Rencontres annuelles 2023 du réseau Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Palaiseau, France. 6p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04196545v1</w:t>
+                <w:t xml:space="preserve">hal-04547786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularity in re-integrated crop-livestock systems at territory level: pathways and limits for transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green era-hub</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6665,1546 +6665,1546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing local protein resources in monogastric feeds to promote the agroecological transition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Using local feed resources for livestock farming: Illusion or real promise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. p. 21</w:t>
+              <w:t xml:space="preserve">Joint Seminar of the FAO CIHEAM Networks on Pasture and Forage Crops and on Sheep and Goat Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774991v2</w:t>
+                <w:t xml:space="preserve">hal-04163348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using local feed resources for livestock farming: Illusion or real promise?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioéconomie et économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Seminar of the FAO CIHEAM Networks on Pasture and Forage Crops and on Sheep and Goat Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; idele, Dec 2022, Paris, France. pp.315-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163348v1</w:t>
+                <w:t xml:space="preserve">hal-03972798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioéconomie et économie circulaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+                <w:t xml:space="preserve">Complémentarités entre céréaliers, vignerons et éleveurs dans le Minervois : quels potentiels et quelles conditions de développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romane Mettauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE; idele, Dec 2022, Paris, France. pp.315-327</w:t>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972798v1</w:t>
+                <w:t xml:space="preserve">hal-04047382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarités entre céréaliers, vignerons et éleveurs dans le Minervois : quels potentiels et quelles conditions de développement ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interactions between agri-chains at local level: a metabolic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fleuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14th European IFSA symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Evora, Portugal. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047382v1</w:t>
+                <w:t xml:space="preserve">hal-03728101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between agri-chains at local level: a metabolic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Farmers’ perceptions of levers and barriers to crop-livestock integration beyond farm level. A case-study in france.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European IFSA symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2022, Evora, Portugal. 12p</w:t>
+              <w:t xml:space="preserve">, Apr 2022, Evora, Portugal. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728101v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers’ perceptions of levers and barriers to crop-livestock integration beyond farm level. A case-study in france.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Developing local protein resources in monogastric feeds to promote the agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European IFSA symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Evora, Portugal. 19p</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. p. 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728122v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABM for a better understanding of complex byproduct economic system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A typology of European organic multi-species livestock farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gun Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Girard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">IAHA preconference OWC, Rennes 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524152v1</w:t>
+                <w:t xml:space="preserve">hal-03580526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typology of European organic multi-species livestock farms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Does integration promote sustainability in organic multi-species livestock farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christopher Brock</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ulukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHA preconference OWC, Rennes 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580526v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does integration promote sustainability in organic multi-species livestock farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining biotechnical and organisational levers to engage agroecological transition of farming systems: A case-study of sheep integration into organic cropping systems in South-western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Brock</w:t>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Mettauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376530v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining biotechnical and organisational levers to engage agroecological transition of farming systems: A case-study of sheep integration into organic cropping systems in South-western France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multi-level nutrient cycle model in agro-sylvo-pastoral systems of West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641231v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level nutrient cycle model in agro-sylvo-pastoral systems of West Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ABM for a better understanding of complex byproduct economic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Vayssières</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMA Days 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France. pp.4</w:t>
+              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408616v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la biomasse d'origine agricole à l'échelle locale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Outil permettant de caractériser la gestion et valorisation de la biomasse d'origine agricole (BOA) dans les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Bioéconomie : organisation, innovation, soutenabilité et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">JRSS : Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972112v1</w:t>
+                <w:t xml:space="preserve">hal-02972130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil permettant de caractériser la gestion et valorisation de la biomasse d'origine agricole (BOA) dans les territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caractériser la biomasse d'origine agricole à l'échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRSS : Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">La Bioéconomie : organisation, innovation, soutenabilité et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972130v1</w:t>
+                <w:t xml:space="preserve">hal-02972112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based model to analyze the ecological functioning of agro-silvo-pastoral landscapes in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vayssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8281,51 +8281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory modelling of the trajectories of agro-sylvo-pastoral systems at landscape and community levels in West Africa – the case of Senegalese groundnut basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vayssières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8438,130 +8438,130 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and limits of an organic agroforestry system associating rabbits and apple tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.855, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196641v1</w:t>
@@ -8572,51 +8572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lapin, le pommier et les bénéfices écosystémiques interspécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8729,304 +8729,304 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse socio-métabolique des filières et de leurs vulnérabilités. Etude du cas des filières agricoles aux échelles nationale et locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Hittner Sánchez</w:t>
+                <w:t xml:space="preserve">Elisa Hittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alapetite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Numéro de contrat : 2003C0069, ADEME. 2024, 182 p</w:t>
+              <w:t xml:space="preserve">Synthèse du rapport final du projet Scalable. ADEME. 2024, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871955v1</w:t>
+                <w:t xml:space="preserve">hal-04872631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse socio-métabolique des filières et de leurs vulnérabilités. Etude du cas des filières agricoles aux échelles nationale et locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Hittner</w:t>
+                <w:t xml:space="preserve">Elisa Hittner Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alapetite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Synthèse du rapport final du projet Scalable. ADEME. 2024, pp.1-24</w:t>
+              <w:t xml:space="preserve">Numéro de contrat : 2003C0069, ADEME. 2024, 182 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872631v1</w:t>
+                <w:t xml:space="preserve">hal-04871955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer l’autonomie protéique des élevages de monogastriques du Lauragais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">inrae. 2022, 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9048,103 +9048,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet Boat : biomasses d’origine agricole à l’échelle de territoires. Quelles formes de gestion et valorisation : entre cloisonnement, concurrence ou intégration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ademe. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9202,51 +9202,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-agents et pluri-niveaux de la réorganisation du cycle de l’azote dans des systèmes agro-sylvo-pastoraux en transition - Le cas du bassin arachidier au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des productions animales. Montpellier SupAgro; Université de Montpellier, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9363,51 +9363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D99CBCE6"/>
+    <w:nsid w:val="06EEF560"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9594,51 +9594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-grillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8556-6991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392551v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mu&#241;oz-Ulecia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2025.100187" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagnes Andrea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104514" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553946v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.147772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928268v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Vonk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.T. Schut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. van Ittersum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.E. Topp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104244" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Andreotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104178" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hijbeek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180698" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01045-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05213272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Gomes Moojen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2023.2254308" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887704v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art05" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10344-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvarez-Rodriguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103809" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temple-Boyer--Dury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100051" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7430" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charmeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelletier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103414" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8908" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Bras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.05.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.04.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alvarez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Benagabou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536244v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#233; Mamadou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodr&#237;guez-Alvarez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333518v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rollinde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364971v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cassagnes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520073v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887937v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548310v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651135v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Triolet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04771153v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653765v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dalgaard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Anisoara Gavrilescu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leonte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549777v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Falcou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548322v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escande" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soerensen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547786v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676277v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196545v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616774v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774991v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728122v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Carle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03524152v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Girard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376530v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ulukan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brock" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641231v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972112v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972130v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493784v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408497v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196641v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044072v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rodriguez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871955v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Galibert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner S&#225;nchez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alapetite" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872631v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948415v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02917359v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-grillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8556-6991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288168v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagnes Andrea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104514" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mu&#241;oz-Ulecia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2025.100187" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553946v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.147772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Vonk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.T. Schut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hijbeek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.E. Topp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180698" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Andreotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104178" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313394v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01045-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05213272v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. van Ittersum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104244" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art05" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10344-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvarez-Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103809" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253708v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Gomes Moojen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2023.2254308" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temple-Boyer--Dury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100051" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7430" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charmeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelletier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103414" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8908" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Bras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.05.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.04.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alvarez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Benagabou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536244v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#233; Mamadou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rollinde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333518v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodr&#237;guez-Alvarez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240382v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147906v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364971v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364954v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520073v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955738v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651168v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644941v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cassagnes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548310v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651135v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Triolet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dalgaard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Anisoara Gavrilescu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leonte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04771153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Falcou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548322v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escande" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soerensen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196545v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676277v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616774v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163348v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972798v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047382v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728122v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Carle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774991v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580526v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376530v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ulukan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brock" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408616v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03524152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Girard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972130v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972112v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493784v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408497v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196641v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044072v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rodriguez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872631v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Galibert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alapetite" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871955v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner S&#225;nchez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948415v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02917359v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>