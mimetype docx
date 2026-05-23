--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,9308 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9256 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Grillot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myriam-grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8556-6991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=en&user=nVui9moAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the productivity per unit of livestock, land and labour of organic multi-species livestock farms in six European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Muñoz-Ulecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4 (1), pp.100187. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.farsys.2025.100187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to advance the agroecological transition: Insights from a case study of sheep–crop integration in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Mettauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassagnes Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 231, pp.104514. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulating students’ learning about circularity challenges in agriculture with the CircAgri educational serious game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 549, pp.147772. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2026.147772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reintegrating livestock in a specialized vineyard region: unravelling actor perceptions in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (5), pp.61. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01045-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’(agro)écologisation des projets de recherche produit sur différentes catégories professionnelles et leurs interactions au sein d’INRAE : étude de cas à partir du projet LAPOESIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-Série 40, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14clq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sustainable game changer? Systematic review of serious games used for agriculture and research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 222, pp.104178. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Jeu sérieux : comment évaluer aujourd’hui cet outil après presque un demi-siècle de pratiques en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (3), pp.253-259. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2025006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating alternatives for co-product use in European agriculture: Does regional context matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Vonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G.T. Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hijbeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F.E. Topp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1003, pp.180698. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects of improved regional nitrogen cycling in crop-livestock systems – A generic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Vonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G.T. Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. van Ittersum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F.E. Topp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 224, pp.104244. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer et maintenir un outil de diagnostic des systèmes agrialimentaires accessible en ligne : SI-BOAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, 12p. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration culture-élevage, une opportunité pour l’élevage et la transition agroécologique des systèmes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (54), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvelsa/2024016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of socio-metabolic research on circularity in agri-food systems and pathways to action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Harchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Courtonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, pp.535-556. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-024-10344-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularity and livestock diversity: Pathways to sustainability in intensive pig farming regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alvarez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103809. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm advisors play a key role in integrating crop-livestock at the farm level: perceptions and experiences in Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Gomes Moojen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César de Faccio Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (5), pp.683-707. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2023.2254308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a functional organic agroforestry system associating rabbits and apple trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Temple-Boyer--Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.100051. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioéconomie et économie circulaire : lecture critique et place de l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Courtonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Harchaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.7430. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between animal enterprises and marketing strategies shape organic multispecies farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dephne Ulukan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gun Bernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00930-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive deviant strategies implemented by organic multi-species livestock farms in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defne Ulukan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gun Bernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, pp.103453. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach based on the serious game Dynamix to co-design scenarios of crop-livestock integration among farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le proto-métabolisme : approche du fonctionnement bioéconomique d’un territoire agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Madelrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 376, pp.55-75. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche holistique de l’élevage, au cœur des enjeux de santé animale, humaine et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.26. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2021013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of multi-species livestock farming to improve the sustainability of livestock farms: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.102821. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation conceptuelle de la gestion adaptative de la biomasse face à l’aléa climatique en systèmes agro-sylvopastoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vayssières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (5), 8 p. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2018034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based modelling as a time machine to assess nutrient cycling reorganization during past agrarian transitions in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vayssières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.133 - 151. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level analysis of nutrient cycling within agro-sylvo-pastoral landscapes in West Africa using an agent-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vayssières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107, pp.267-280. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage pastoral et viticulture dans le Minervois : stratégies collectives pour une agroécologie de territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lecole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alinon K.; Duteurtre G.; Lasseur J.; Poccard-Chapuis R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élevages et pâturages sous tension. Nouveaux regards sur les territoires méditerranéens et tropicaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-123, 2025, Matière à débattre et décider, 978-2-7592-4044-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche d'efficience pour accompagner la transition agroécologique des systèmes d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Benagabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.100-115, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art de l'approche multi-agents pour modéliser le comportement spatial des troupeaux en systèmes d'élevage extensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sané Mamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vayssières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ickowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ibrahima Diop Gaye (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité pastorale et développement au Sahel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92 (3), L'Harmattan, pp.199-213, 2018, 978-2-343-13610-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers for reintegrating livestock in crop farms and regions -- a transversal analysis in three countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.307-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productividad en sistemas ganaderos ecológicos multi-especies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Muñoz-Ulecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Jornadas sobre Producción Animal de AIDA (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Zaragoza, España. pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux sérieux et modélisation d'accompagnement Démarches et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes Rurales 2025: 13è éditions des entretiens agronomiques Olivier de Serres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Mirabel (Ardèche), France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eficiencia de uso del nitrógeno y circularidad alimentaria¿Debemos evaluar el animal o el sistema?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rodríguez-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Jornadas sobre Producción Animal de AIDA (2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Zaragoza, España. pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métabolisme des systèmes agri-alimentaires : un objet intermédiaire entre disciplines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Rollinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes Rurales 2025: 13è éditions des entretiens agronomiques Olivier de Serres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Mirabel (Ardèche), France. 42p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamix serious game : a Swiss knife to co-design collaborations between neighbouring crop and livestock farmers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the drivers of productivity in organic multi-species livestock farms across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Muñoz-Ulecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing circularity of agricultural products in a region: is it that easy? Raising awareness on its complexity with an educative serious game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux sérieux et agriculture : quels apports pour la durabilité des systèmes ? Revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers au développement de complémentarités culture-élevage à l’échelle territoriale: le cas du viti-pastoralisme dans l’Aude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective action and participatory knowledge building for Crop-Livestock integration at territory level in Mediterranean areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler des réseaux céréaliers-éleveurs pour évaluer leur capacité d'autonomie locale : Application en Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reuillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du RMT Spicee 2024 : Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spicee : Structurer et Produire l'Innovation dans les systèmes ayant des Cultures et de l'Elevage Ensemble, Mar 2024, Montpellier, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating interactions between farms: adaptive network of biomass flow and individual behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reuillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.62-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling GAMA, R software and the OpenMOLE platform to explore an agent-based model simulating interactions between farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reuillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réintégrer l’élevage sur des fermes en cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop-livestock interactions between farms: how and why do they occur? A case-study in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Triolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agroécologie de territoire : connaissances et démarche de recherche-action pour soutenir l’intégration culture-élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing farmer biomass, product, labour and land exchanges in a range of European landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Triolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Anisoara Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Leonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating crop and livestock beyond farm level: how serious games may help co-designing collaborations between neighbouring farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of The European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro, Aug 2024, Rennes, France. pp.250-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les ressources protéiques locales dans l'alimentation des monogastriques pour favoriser la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser des stratégies de bergers sur le massif de la Clape avec des troupeaux ovins mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Falcou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of serious games on livestock and how they consider sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un jeu à caractère éducatif sur la circularité en agriculture : Circ’Agri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Soerensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration d'un modèle multi-agents qui simule des réseaux céréalierséleveurs : PSE et échantillonnage par suite de Sobol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reuillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEXICO 2023 : Rencontres annuelles 2023 du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Palaiseau, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sustainable game changer? Systematic review of serious games using for agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Seminar on Extension &amp; Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France. pp.209-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep integration into cropping systems for agroecological transition of farming systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Mettauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Shaqura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.443, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularity in re-integrated crop-livestock systems at territory level: pathways and limits for transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green era-hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using local feed resources for livestock farming: Illusion or real promise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Seminar of the FAO CIHEAM Networks on Pasture and Forage Crops and on Sheep and Goat Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioéconomie et économie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Courtonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhil Harchaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; idele, Dec 2022, Paris, France. pp.315-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarités entre céréaliers, vignerons et éleveurs dans le Minervois : quels potentiels et quelles conditions de développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Mettauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between agri-chains at local level: a metabolic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fleuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European IFSA symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Evora, Portugal. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers’ perceptions of levers and barriers to crop-livestock integration beyond farm level. A case-study in france.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Carle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European IFSA symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Evora, Portugal. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing local protein resources in monogastric feeds to promote the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. p. 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does integration promote sustainability in organic multi-species livestock farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ulukan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of European organic multi-species livestock farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gun Bernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHA preconference OWC, Rennes 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining biotechnical and organisational levers to engage agroecological transition of farming systems: A case-study of sheep integration into organic cropping systems in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Mettauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level nutrient cycle model in agro-sylvo-pastoral systems of West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vayssières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABM for a better understanding of complex byproduct economic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st conference GAMA Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil permettant de caractériser la gestion et valorisation de la biomasse d'origine agricole (BOA) dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRSS : Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la biomasse d'origine agricole à l'échelle locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bioéconomie : organisation, innovation, soutenabilité et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model to analyze the ecological functioning of agro-silvo-pastoral landscapes in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vayssières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software Society (iEMSs 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp. 1305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory modelling of the trajectories of agro-sylvo-pastoral systems at landscape and community levels in West Africa – the case of Senegalese groundnut basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Vayssières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSD5: International symposium on farming system design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.503-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limits of an organic agroforestry system associating rabbits and apple tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.855, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lapin, le pommier et les bénéfices écosystémiques interspécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Fetiveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire METABIO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-métabolique des filières et de leurs vulnérabilités. Etude du cas des filières agricoles aux échelles nationale et locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Courtonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Hittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alapetite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synthèse du rapport final du projet Scalable. ADEME. 2024, pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-métabolique des filières et de leurs vulnérabilités. Etude du cas des filières agricoles aux échelles nationale et locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Hittner Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alapetite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Numéro de contrat : 2003C0069, ADEME. 2024, 182 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer l’autonomie protéique des élevages de monogastriques du Lauragais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">inrae. 2022, 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Boat : biomasses d’origine agricole à l’échelle de territoires. Quelles formes de gestion et valorisation : entre cloisonnement, concurrence ou intégration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ademe. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03277158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-agents et pluri-niveaux de la réorganisation du cycle de l’azote dans des systèmes agro-sylvo-pastoraux en transition - Le cas du bassin arachidier au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des productions animales. Montpellier SupAgro; Université de Montpellier, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02917359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9363,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06EEF560"/>
+    <w:nsid w:val="F5E77F4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9594,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-grillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8556-6991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288168v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagnes Andrea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104514" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mu&#241;oz-Ulecia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2025.100187" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553946v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.147772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Vonk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.T. Schut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hijbeek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.E. Topp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180698" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Andreotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104178" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313394v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01045-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05213272v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. van Ittersum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104244" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art05" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10344-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvarez-Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103809" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253708v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Gomes Moojen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2023.2254308" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temple-Boyer--Dury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100051" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7430" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693492v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charmeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelletier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103414" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8908" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Bras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.05.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.04.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alvarez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Benagabou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536244v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#233; Mamadou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rollinde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333518v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodr&#237;guez-Alvarez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240382v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147906v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364971v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364954v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520073v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955738v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651168v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644941v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cassagnes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548310v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651135v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Triolet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dalgaard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Anisoara Gavrilescu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leonte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04771153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Falcou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548322v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escande" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soerensen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196545v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676277v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616774v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163348v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972798v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047382v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728122v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Carle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774991v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580526v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376530v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ulukan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brock" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408616v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03524152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Girard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972130v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972112v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493784v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408497v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196641v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044072v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rodriguez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872631v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Galibert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alapetite" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871955v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner S&#225;nchez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948415v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02917359v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-grillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8556-6991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=en&amp;user=nVui9moAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mu&#241;oz-Ulecia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2025.100187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagnes Andrea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104514" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553946v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.147772" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01045-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05213272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813562v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Andreotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104178" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Vonk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.T. Schut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hijbeek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.E. Topp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180698" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. van Ittersum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104244" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art05" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498649v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10344-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382383v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvarez-Rodriguez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103809" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Gomes Moojen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2023.2254308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Temple-Boyer--Dury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100051" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7430" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charmeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelletier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103414" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289657v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8908" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Bras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620908v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.04.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.05.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105966v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alvarez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Benagabou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536244v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#233; Mamadou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240382v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333518v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodr&#237;guez-Alvarez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rollinde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364971v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364954v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651168v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549166v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cassagnes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520073v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887937v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548310v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651135v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Triolet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549777v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653765v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dalgaard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Anisoara Gavrilescu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leonte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04771153v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548322v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escande" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548043v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Falcou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752224v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soerensen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676277v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196545v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616774v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728122v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Carle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774991v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376530v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ulukan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brock" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641231v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408616v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03524152v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Girard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972130v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972112v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493784v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03408497v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196641v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rodriguez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872631v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Galibert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alapetite" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871955v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner S&#225;nchez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948415v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277158v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02917359v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>